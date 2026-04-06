--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1518,278 +1518,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trigger of the Ubiquitous Surface Band Bending in 3D Topological Insulators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2D surprises at the surface of 3D materials: confined electron systems in transition metal oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.V. Ramankutty</w:t>
+                <w:t xml:space="preserve">Emmanouil Frantzeskakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. de Jong</w:t>
+                <w:t xml:space="preserve">Tobias Chris Rödel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.K. Huang</w:t>
+                <w:t xml:space="preserve">Franck Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Pan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andres Felipe Santander-Syro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (4), pp.041041. </w:t>
+              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 219, pp.16-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.7.041041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elspec.2016.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851299v1</w:t>
+                <w:t xml:space="preserve">in2p3-01389528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D surprises at the surface of 3D materials: confined electron systems in transition metal oxides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trigger of the Ubiquitous Surface Band Bending in 3D Topological Insulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Frantzeskakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanouil Frantzeskakis</w:t>
+                <w:t xml:space="preserve">S.V. Ramankutty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Chris Rödel</w:t>
+                <w:t xml:space="preserve">N. de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Fortuna</w:t>
+                <w:t xml:space="preserve">Y.K. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Felipe Santander-Syro</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 219, pp.16-28. </w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (4), pp.041041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elspec.2016.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.7.041041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01389528v1</w:t>
+                <w:t xml:space="preserve">hal-01851299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional electron system at the magnetically tunable ${\mathrm{EuO}\text{/}\mathrm{SrTiO}}_{3}$ interface</w:t>
               </w:r>
@@ -1814,64 +1814,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias C. Rödel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timm Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Frantzeskakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.Mater.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1 (6), pp.062001. </w:t>
@@ -2171,1212 +2171,1212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray photoelectron diffraction study of relaxation and rumpling of ferroelectric domains in BaTi$O_3$(001)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined ARPES and STM study of Pb/Au(111) Moiré structure: One overlayer, two symmetries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crepaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Frantzeskakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Pancotti</w:t>
+                <w:t xml:space="preserve">F. Calleja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiale Wang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cristian-Mihail Teodorescu</w:t>
+                <w:t xml:space="preserve">M. Etzkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 87, pp.184116. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.184116⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 87 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.115138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01477579v1</w:t>
+                <w:t xml:space="preserve">hal-02989432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined ARPES and STM study of Pb/Au(111) Moire structure: One overlayer, two symmetries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Frantzeskakis</w:t>
+                <w:t xml:space="preserve">X-ray photoelectron diffraction study of relaxation and rumpling of ferroelectric domains in BaTi$O_3$(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pancotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiale Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peixuan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Calleja</w:t>
+                <w:t xml:space="preserve">Ludovic Tortech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Etzkorn</w:t>
+                <w:t xml:space="preserve">Cristian-Mihail Teodorescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 87 (11), pp.115138. </w:t>
+              <w:t xml:space="preserve">, 2013, 87, pp.184116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.115138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.184116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233577v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01477579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined ARPES and STM study of Pb/Au(111) Moiré structure: One overlayer, two symmetries</w:t>
+                <w:t xml:space="preserve">Combined ARPES and STM study of Pb/Au(111) Moire structure: One overlayer, two symmetries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crepaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Frantzeskakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Calleja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Etzkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 87 (11), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+              <w:t xml:space="preserve">, 2013, 87 (11), pp.115138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.115138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989432v1</w:t>
+                <w:t xml:space="preserve">hal-01233577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic spin gaps in BiAg 2 -Ag/Si ( 111 )</w:t>
+                <w:t xml:space="preserve">Two Distinct Phases of Bilayer Graphene Films on Ru(0001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Crepaldi</w:t>
+                <w:t xml:space="preserve">Marco Papagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pons</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanouil Frantzeskakis</w:t>
+                <w:t xml:space="preserve">Daniela Pacile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Kern</w:t>
+                <w:t xml:space="preserve">Dinesh Topwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Grioni</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paolo Moras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polina Makarovna Sheverdyaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.075411⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (10), pp.9299-9304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn303821w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989455v1</w:t>
+                <w:t xml:space="preserve">hal-01233585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Distinct Phases of Bilayer Graphene Films on Ru(0001)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anisotropic spin gaps in BiAg 2 -Ag/Si ( 111 )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Pacile</w:t>
+                <w:t xml:space="preserve">Alberto Crepaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinesh Topwal</w:t>
+                <w:t xml:space="preserve">Stéphane Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Frantzeskakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Moras</w:t>
+                <w:t xml:space="preserve">Klaus Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polina Makarovna Sheverdyaeva</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marco Grioni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6 (10), pp.9299-9304. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nn303821w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.075411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233585v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic spin gaps in BiAg2-Ag/Si(111)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Anisotropic spin gaps in BiAg 2 -Ag/Si ( 111 )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Crepaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Frantzeskakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Grioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 85 (7), pp.075411. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+              <w:t xml:space="preserve">, 2012, 85 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.075411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233583v1</w:t>
+                <w:t xml:space="preserve">hal-02989461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicene: Compelling Experimental Evidence for Graphenelike Two-Dimensional Silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two Distinct Phases of Bilayer Graphene Films on Ru(0001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Papagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vogt</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E. Frantzeskakis</w:t>
+                <w:t xml:space="preserve">Daniela Pacilé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinesh Topwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Moras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polina Makarovna Sheverdyaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (10), pp.9299-9304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn303821w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724321v1</w:t>
+                <w:t xml:space="preserve">hal-02989447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Distinct Phases of Bilayer Graphene Films on Ru(0001)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Papagno</w:t>
+                <w:t xml:space="preserve">Silicene: Compelling Experimental Evidence for Graphenelike Two-Dimensional Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Padova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Quaresima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Pacilé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Polina Makarovna Sheverdyaeva</w:t>
+                <w:t xml:space="preserve">J. Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Frantzeskakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (15), pp.155501</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989447v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic spin gaps in BiAg 2 -Ag/Si ( 111 )</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Anisotropic spin gaps in BiAg2-Ag/Si(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Crepaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Frantzeskakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Grioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 85 (7), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+              <w:t xml:space="preserve">, 2012, 85 (7), pp.075411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.075411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989461v1</w:t>
+                <w:t xml:space="preserve">hal-01233583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ag-coverage-dependent symmetry of the electronic states of the Pt(111)-Ag-Bi interface: The ARPES view of a structural transition</w:t>
               </w:r>
@@ -3496,77 +3496,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Band structure scenario for the giant spin-orbit splitting observed at the Bi/Si(111) interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Frantzeskakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Grioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3658,51 +3658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Valbuena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Chudzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Conejeros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4115,51 +4115,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F30BD05"/>
+    <w:nsid w:val="B361F494"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4346,51 +4346,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmfran" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/L-4672-2018" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064929v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rezende-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antezak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kato" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Feng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.205114" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451380v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Thees" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Han Lee" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Luca Bouwmeester" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H Rezende-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj1164" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03419412v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264836v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frantzeskakis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aryal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-W. Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.196407" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024688v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A F Santander-Syro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C R&#246;del" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.075101" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L&#246;mker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yukawa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.085121" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413198v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valbuena" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chudzinski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pons" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Conejeros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alemany" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.075118" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221741v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R&#246;del" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le F&#232;vre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.051601" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221710v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bounoua" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Saint-Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Dai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias R&#246;del" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamashis Sengupta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2018.03.011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRKMVD0K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851218v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.165112" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851299v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Ramankutty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Jong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.K. Huang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.7.041041" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01389528v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Frantzeskakis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Chris R&#246;del" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fortuna" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Felipe Santander-Syro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2016.10.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851298v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#246;mker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias C. R&#246;del" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Gerber" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.062001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01390122v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sterzi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crepaldi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cilento" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manzoni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.081111" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222786v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Backes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.241110" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01477579v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pancotti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiale Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peixuan Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tortech" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian-Mihail Teodorescu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.184116" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233577v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calleja" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etzkorn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.115138" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989432v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989455v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Crepaldi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pons" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Kern" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grioni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.075411" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233585v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Papagno" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pacile" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Topwal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Moras" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Makarovna Sheverdyaeva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn303821w" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233583v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724321v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vogt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Padova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quaresima" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Avila" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989447v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pacil&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989461v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233590v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brune" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kern" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.245443" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989465v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.085440" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065683v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Valbuena" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Chudzinski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Alemany" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406761v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tsotezem" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casagrande" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Momeni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouvrard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouerghi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408846v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosmus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ptok" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmfran" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/L-4672-2018" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064929v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rezende-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antezak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kato" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Feng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.205114" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451380v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Thees" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Han Lee" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Luca Bouwmeester" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H Rezende-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj1164" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03419412v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264836v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frantzeskakis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aryal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-W. Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.196407" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024688v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A F Santander-Syro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C R&#246;del" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.075101" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L&#246;mker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yukawa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.085121" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413198v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valbuena" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chudzinski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pons" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Conejeros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alemany" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.075118" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221741v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R&#246;del" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le F&#232;vre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.051601" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221710v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bounoua" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Saint-Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Dai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias R&#246;del" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamashis Sengupta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2018.03.011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRKMVD0K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851218v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.165112" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01389528v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Frantzeskakis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Chris R&#246;del" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fortuna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Felipe Santander-Syro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2016.10.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851299v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Ramankutty" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Jong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.K. Huang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.7.041041" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851298v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#246;mker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias C. R&#246;del" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Gerber" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.062001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01390122v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sterzi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crepaldi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cilento" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manzoni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.081111" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222786v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Backes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.241110" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989432v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calleja" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etzkorn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.115138" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01477579v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pancotti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiale Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peixuan Chen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tortech" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian-Mihail Teodorescu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.184116" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233577v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233585v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Papagno" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pacile" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Topwal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Moras" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Makarovna Sheverdyaeva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn303821w" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989455v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Crepaldi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pons" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Kern" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grioni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.075411" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989461v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989447v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pacil&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724321v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vogt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Padova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quaresima" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Avila" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233583v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233590v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brune" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kern" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.245443" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989465v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.085440" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065683v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Valbuena" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Chudzinski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Alemany" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406761v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tsotezem" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casagrande" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Momeni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouvrard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouerghi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408846v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosmus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ptok" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>