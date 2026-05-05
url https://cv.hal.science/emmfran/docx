--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -132,51 +132,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1104,307 +1104,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-density two-dimensional electron system induced by oxygen vacancies in ZnO</w:t>
+                <w:t xml:space="preserve">Angle resolved photoemission spectroscopy study of the spin-charge separation in the strongly correlated cuprates SrCuO2 and Sr2CuO3 with S = 0 impurities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Rödel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Frantzeskakis</w:t>
+                <w:t xml:space="preserve">Dalila Bounoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Le Fèvre</w:t>
+                <w:t xml:space="preserve">Romuald Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Rödel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamashis Sengupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.051601⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 225, pp.49-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elspec.2018.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221741v1</w:t>
+                <w:t xml:space="preserve">hal-04221710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angle resolved photoemission spectroscopy study of the spin-charge separation in the strongly correlated cuprates SrCuO2 and Sr2CuO3 with S = 0 impurities</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-density two-dimensional electron system induced by oxygen vacancies in ZnO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shamashis Sengupta</w:t>
+                <w:t xml:space="preserve">T. Rödel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Frantzeskakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Fèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elspec.2018.03.011⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (5), pp.051601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.051601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04221710v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Converting topological insulators into topological metals within the tetradymite family</w:t>
               </w:r>
@@ -2056,90 +2056,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubbard band versus oxygen vacancy states in the correlated electron metal SrVO 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Backes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rödel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Frantzeskakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Fèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94 (24), pp.241110. </w:t>
@@ -2171,1444 +2171,1310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined ARPES and STM study of Pb/Au(111) Moiré structure: One overlayer, two symmetries</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X-ray photoelectron diffraction study of relaxation and rumpling of ferroelectric domains in BaTi$O_3$(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Calleja</w:t>
+                <w:t xml:space="preserve">Alexandre Pancotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Etzkorn</w:t>
+                <w:t xml:space="preserve">Jiale Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peixuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tortech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian-Mihail Teodorescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 87 (11), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.115138⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 87, pp.184116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.184116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989432v1</w:t>
+                <w:t xml:space="preserve">cea-01477579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray photoelectron diffraction study of relaxation and rumpling of ferroelectric domains in BaTi$O_3$(001)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peixuan Chen</w:t>
+                <w:t xml:space="preserve">Combined ARPES and STM study of Pb/Au(111) Moire structure: One overlayer, two symmetries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crepaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Frantzeskakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Tortech</w:t>
+                <w:t xml:space="preserve">F. Calleja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian-Mihail Teodorescu</w:t>
+                <w:t xml:space="preserve">M. Etzkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 87, pp.184116. </w:t>
+              <w:t xml:space="preserve">, 2013, 87 (11), pp.115138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.184116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.115138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01477579v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined ARPES and STM study of Pb/Au(111) Moire structure: One overlayer, two symmetries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Etzkorn</w:t>
+                <w:t xml:space="preserve">Two Distinct Phases of Bilayer Graphene Films on Ru(0001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Papagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Pacile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinesh Topwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Moras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polina Makarovna Sheverdyaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.115138⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (10), pp.9299-9304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn303821w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233577v1</w:t>
+                <w:t xml:space="preserve">hal-01233585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Distinct Phases of Bilayer Graphene Films on Ru(0001)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anisotropic spin gaps in BiAg 2 -Ag/Si ( 111 )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Crepaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Frantzeskakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Grioni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.075411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nn303821w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01233585v1</w:t>
+                <w:t xml:space="preserve">hal-02989455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic spin gaps in BiAg 2 -Ag/Si ( 111 )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Crepaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Crepaldi</w:t>
+                <w:t xml:space="preserve">Stéphane Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Frantzeskakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pons</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanouil Frantzeskakis</w:t>
+                <w:t xml:space="preserve">Klaus Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Grioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 85 (7), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.075411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.075411⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02989455v1</w:t>
+                <w:t xml:space="preserve">hal-02989461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic spin gaps in BiAg 2 -Ag/Si ( 111 )</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Two Distinct Phases of Bilayer Graphene Films on Ru(0001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Papagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Pacilé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinesh Topwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Moras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polina Makarovna Sheverdyaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.075411⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (10), pp.9299-9304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn303821w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989461v1</w:t>
+                <w:t xml:space="preserve">hal-02989447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Distinct Phases of Bilayer Graphene Films on Ru(0001)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Polina Makarovna Sheverdyaeva</w:t>
+                <w:t xml:space="preserve">Silicene: Compelling Experimental Evidence for Graphenelike Two-Dimensional Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Padova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Quaresima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Frantzeskakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (15), pp.155501</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989447v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicene: Compelling Experimental Evidence for Graphenelike Two-Dimensional Silicon</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anisotropic spin gaps in BiAg2-Ag/Si(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Crepaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Frantzeskakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Grioni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (7), pp.075411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.075411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724321v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic spin gaps in BiAg2-Ag/Si(111)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ag-coverage-dependent symmetry of the electronic states of the Pt(111)-Ag-Bi interface: The ARPES view of a structural transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Frantzeskakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crepaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Brune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 85 (7), pp.075411. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.075411⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 84 (24), pp. 245443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.245443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233583v1</w:t>
+                <w:t xml:space="preserve">hal-01233590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ag-coverage-dependent symmetry of the electronic states of the Pt(111)-Ag-Bi interface: The ARPES view of a structural transition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Band structure scenario for the giant spin-orbit splitting observed at the Bi/Si(111) interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Frantzeskakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Grioni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 84 (24), pp. 245443. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 82 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.085440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...121 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3618,154 +3484,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization dependence of angle-resolved photoemission with submicron spatial resolution reveals emerging one-dimensionality of electrons in NbSe3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Valbuena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Angel Valbuena</w:t>
+                <w:t xml:space="preserve">Piotr Chudzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Conejeros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Alemany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICN+T 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3775,279 +3641,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated Structural and Optical Characterization during Van der Waals Epitaxy of PbI 2 on graphene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imaging the indirect-to-direct band-gap crossover in PbI2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rosmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Antezak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Ptok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C. Tsotezem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406761v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the indirect-to-direct band-gap crossover in PbI2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlated Structural and Optical Characterization during Van der Waals Epitaxy of PbI 2 on graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tsotezem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Momeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rosmus</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Tsotezem</w:t>
+                <w:t xml:space="preserve">A. Ouerghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05408846v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId140"/>
+      <w:footerReference w:type="default" r:id="rId139"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4115,51 +3981,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B361F494"/>
+    <w:nsid w:val="E513F8D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4346,51 +4212,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmfran" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/L-4672-2018" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064929v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rezende-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antezak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kato" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Feng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.205114" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451380v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Thees" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Han Lee" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Luca Bouwmeester" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H Rezende-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj1164" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03419412v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264836v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frantzeskakis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aryal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-W. Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.196407" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024688v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A F Santander-Syro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C R&#246;del" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.075101" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L&#246;mker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yukawa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.085121" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413198v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valbuena" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chudzinski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pons" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Conejeros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alemany" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.075118" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221741v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R&#246;del" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le F&#232;vre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.051601" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221710v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bounoua" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Saint-Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Dai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias R&#246;del" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamashis Sengupta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2018.03.011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRKMVD0K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851218v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.165112" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01389528v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Frantzeskakis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Chris R&#246;del" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fortuna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Felipe Santander-Syro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2016.10.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851299v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Ramankutty" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Jong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.K. Huang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.7.041041" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851298v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#246;mker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias C. R&#246;del" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Gerber" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.062001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01390122v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sterzi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crepaldi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cilento" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manzoni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.081111" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222786v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Backes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.241110" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989432v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calleja" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etzkorn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.115138" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01477579v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pancotti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiale Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peixuan Chen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tortech" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian-Mihail Teodorescu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.184116" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233577v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233585v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Papagno" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pacile" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Topwal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Moras" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Makarovna Sheverdyaeva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn303821w" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989455v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Crepaldi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pons" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Kern" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grioni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.075411" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989461v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989447v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pacil&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724321v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vogt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Padova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quaresima" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Avila" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233583v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233590v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brune" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kern" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.245443" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989465v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.085440" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065683v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Valbuena" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Chudzinski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Alemany" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406761v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tsotezem" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casagrande" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Momeni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouvrard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouerghi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408846v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosmus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ptok" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmfran" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/L-4672-2018" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064929v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rezende-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antezak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kato" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Feng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.205114" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451380v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Thees" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Han Lee" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Luca Bouwmeester" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H Rezende-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj1164" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03419412v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264836v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frantzeskakis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aryal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-W. Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.196407" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024688v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A F Santander-Syro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C R&#246;del" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.075101" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L&#246;mker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yukawa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.085121" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413198v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valbuena" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chudzinski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pons" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Conejeros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alemany" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.075118" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221710v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bounoua" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Saint-Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Dai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias R&#246;del" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamashis Sengupta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2018.03.011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRKMVD0K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221741v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R&#246;del" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le F&#232;vre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.051601" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851218v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.165112" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01389528v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Frantzeskakis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Chris R&#246;del" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fortuna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Felipe Santander-Syro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2016.10.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851299v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Ramankutty" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Jong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.K. Huang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.7.041041" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851298v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#246;mker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias C. R&#246;del" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Gerber" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.062001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01390122v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sterzi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crepaldi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cilento" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manzoni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.081111" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222786v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Backes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.241110" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01477579v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pancotti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiale Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peixuan Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tortech" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian-Mihail Teodorescu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.184116" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233577v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calleja" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etzkorn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.115138" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233585v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Papagno" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pacile" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Topwal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Moras" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Makarovna Sheverdyaeva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn303821w" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989455v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Crepaldi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pons" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Kern" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grioni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.075411" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989461v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989447v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pacil&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724321v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vogt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Padova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quaresima" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Avila" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233583v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233590v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brune" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kern" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.245443" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989465v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.085440" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065683v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Valbuena" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Chudzinski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Alemany" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408846v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosmus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ptok" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tsotezem" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406761v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casagrande" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Momeni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouvrard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouerghi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>