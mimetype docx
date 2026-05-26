--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -132,51 +132,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -434,3047 +434,2913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the itinerant-to-localized transmutation of electrons across the metal-to-insulator transition in V O 3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emma David</w:t>
+                <w:t xml:space="preserve">Experimental Observation and Spin Texture of Dirac Node Arcs in Tetradymite Topological Metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Frantzeskakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aryal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-W. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abj1164⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.196407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03419412v1</w:t>
+                <w:t xml:space="preserve">hal-03264836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Observation and Spin Texture of Dirac Node Arcs in Tetradymite Topological Metals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum interference effects of out-of-plane confinement on two-dimensional electron systems in oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A F Santander-Syro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. C Rödel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dai</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Frantzeskakis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K.-W. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.075101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.196407⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03264836v1</w:t>
+                <w:t xml:space="preserve">hal-03024688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum interference effects of out-of-plane confinement on two-dimensional electron systems in oxides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A F Santander-Syro</w:t>
+                <w:t xml:space="preserve">Tunable two-dimensional electron system at the (110) surface of SnO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dai</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Frantzeskakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lömker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Yukawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 101 (8), pp.085121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.085121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.075101⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03024688v1</w:t>
+                <w:t xml:space="preserve">hal-04221490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable two-dimensional electron system at the (110) surface of SnO 2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Yukawa</w:t>
+                <w:t xml:space="preserve">Polarization dependence of angle-resolved photoemission with submicron spatial resolution reveals emerging one-dimensionality of electrons in NbSe 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Valbuena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chudzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Conejeros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Alemany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.075118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.085121⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04221490v1</w:t>
+                <w:t xml:space="preserve">hal-02413198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization dependence of angle-resolved photoemission with submicron spatial resolution reveals emerging one-dimensionality of electrons in NbSe 3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Alemany</w:t>
+                <w:t xml:space="preserve">High-density two-dimensional electron system induced by oxygen vacancies in ZnO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rödel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Frantzeskakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Fèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (5), pp.051601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.051601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.075118⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02413198v1</w:t>
+                <w:t xml:space="preserve">hal-04221741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angle resolved photoemission spectroscopy study of the spin-charge separation in the strongly correlated cuprates SrCuO2 and Sr2CuO3 with S = 0 impurities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Bounoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Rödel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shamashis Sengupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 225, pp.49-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.elspec.2018.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-density two-dimensional electron system induced by oxygen vacancies in ZnO</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Converting topological insulators into topological metals within the tetradymite family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-W. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aryal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Le Fèvre</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Graf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (16), pp.165112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.165112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.051601⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04221741v1</w:t>
+                <w:t xml:space="preserve">hal-01851218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Converting topological insulators into topological metals within the tetradymite family</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2D surprises at the surface of 3D materials: confined electron systems in transition metal oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Frantzeskakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Chris Rödel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Felipe Santander-Syro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 219, pp.16-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elspec.2016.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.165112⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01851218v1</w:t>
+                <w:t xml:space="preserve">in2p3-01389528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D surprises at the surface of 3D materials: confined electron systems in transition metal oxides</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Trigger of the Ubiquitous Surface Band Bending in 3D Topological Insulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Frantzeskakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.V. Ramankutty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. de Jong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.K. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (4), pp.041041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.7.041041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elspec.2016.10.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01389528v1</w:t>
+                <w:t xml:space="preserve">hal-01851299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trigger of the Ubiquitous Surface Band Bending in 3D Topological Insulators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Pan</w:t>
+                <w:t xml:space="preserve">Two-dimensional electron system at the magnetically tunable ${\mathrm{EuO}\text{/}\mathrm{SrTiO}}_{3}$ interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lömker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias C. Rödel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timm Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Frantzeskakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phys.Rev.Mater.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (6), pp.062001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.062001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.7.041041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01851299v1</w:t>
+                <w:t xml:space="preserve">hal-01851298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional electron system at the magnetically tunable ${\mathrm{EuO}\text{/}\mathrm{SrTiO}}_{3}$ interface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanouil Frantzeskakis</w:t>
+                <w:t xml:space="preserve">SmB6 electron-phonon coupling constant from time- and angle-resolved photoelectron spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sterzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crepaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cilento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Manzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Frantzeskakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Mater.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (8), pp.081111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.081111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.062001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01851298v1</w:t>
+                <w:t xml:space="preserve">in2p3-01390122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SmB6 electron-phonon coupling constant from time- and angle-resolved photoelectron spectroscopy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Hubbard band versus oxygen vacancy states in the correlated electron metal SrVO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Backes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rödel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Frantzeskakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Fèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (24), pp.241110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.241110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.081111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01390122v1</w:t>
+                <w:t xml:space="preserve">hal-04222786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubbard band versus oxygen vacancy states in the correlated electron metal SrVO 3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Le Fèvre</w:t>
+                <w:t xml:space="preserve">X-ray photoelectron diffraction study of relaxation and rumpling of ferroelectric domains in BaTi$O_3$(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pancotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiale Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peixuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tortech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian-Mihail Teodorescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87, pp.184116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.184116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.241110⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04222786v1</w:t>
+                <w:t xml:space="preserve">cea-01477579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray photoelectron diffraction study of relaxation and rumpling of ferroelectric domains in BaTi$O_3$(001)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cristian-Mihail Teodorescu</w:t>
+                <w:t xml:space="preserve">Combined ARPES and STM study of Pb/Au(111) Moire structure: One overlayer, two symmetries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crepaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Frantzeskakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Calleja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Etzkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 87, pp.184116. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 87 (11), pp.115138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.115138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.184116⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01477579v1</w:t>
+                <w:t xml:space="preserve">hal-01233577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined ARPES and STM study of Pb/Au(111) Moire structure: One overlayer, two symmetries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Etzkorn</w:t>
+                <w:t xml:space="preserve">Two Distinct Phases of Bilayer Graphene Films on Ru(0001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Papagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Pacile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinesh Topwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Moras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polina Makarovna Sheverdyaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (10), pp.9299-9304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn303821w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.115138⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01233577v1</w:t>
+                <w:t xml:space="preserve">hal-01233585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Distinct Phases of Bilayer Graphene Films on Ru(0001)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anisotropic spin gaps in BiAg 2 -Ag/Si ( 111 )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Crepaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Frantzeskakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Grioni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.075411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nn303821w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01233585v1</w:t>
+                <w:t xml:space="preserve">hal-02989455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic spin gaps in BiAg 2 -Ag/Si ( 111 )</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anisotropic spin gaps in BiAg2-Ag/Si(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Crepaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Crepaldi</w:t>
+                <w:t xml:space="preserve">Stéphane Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Frantzeskakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pons</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanouil Frantzeskakis</w:t>
+                <w:t xml:space="preserve">Klaus Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Grioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 85 (7), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 85 (7), pp.075411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.075411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.075411⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02989455v1</w:t>
+                <w:t xml:space="preserve">hal-01233583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic spin gaps in BiAg 2 -Ag/Si ( 111 )</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Silicene: Compelling Experimental Evidence for Graphenelike Two-Dimensional Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Padova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Quaresima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Frantzeskakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (15), pp.155501</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989461v1</w:t>
+                <w:t xml:space="preserve">hal-00724321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Distinct Phases of Bilayer Graphene Films on Ru(0001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Papagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Pacilé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinesh Topwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinesh Topwal</w:t>
+                <w:t xml:space="preserve">Paolo Moras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Makarovna Sheverdyaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6 (10), pp.9299-9304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/nn303821w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicene: Compelling Experimental Evidence for Graphenelike Two-Dimensional Silicon</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anisotropic spin gaps in BiAg 2 -Ag/Si ( 111 )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Crepaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Frantzeskakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Grioni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.075411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724321v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic spin gaps in BiAg2-Ag/Si(111)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ag-coverage-dependent symmetry of the electronic states of the Pt(111)-Ag-Bi interface: The ARPES view of a structural transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Frantzeskakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crepaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Brune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 85 (7), pp.075411. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.075411⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 84 (24), pp. 245443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.245443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233583v1</w:t>
+                <w:t xml:space="preserve">hal-01233590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ag-coverage-dependent symmetry of the electronic states of the Pt(111)-Ag-Bi interface: The ARPES view of a structural transition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Band structure scenario for the giant spin-orbit splitting observed at the Bi/Si(111) interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Frantzeskakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Grioni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 84 (24), pp. 245443. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 82 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.085440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...121 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3484,154 +3350,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization dependence of angle-resolved photoemission with submicron spatial resolution reveals emerging one-dimensionality of electrons in NbSe3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Valbuena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Angel Valbuena</w:t>
+                <w:t xml:space="preserve">Piotr Chudzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Conejeros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Alemany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICN+T 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3641,279 +3507,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the indirect-to-direct band-gap crossover in PbI2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlated Structural and Optical Characterization during Van der Waals Epitaxy of PbI 2 on graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tsotezem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rosmus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Antezak</w:t>
+                <w:t xml:space="preserve">E. Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ptok</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Fortuna</w:t>
+                <w:t xml:space="preserve">A. Momeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tsotezem</w:t>
+                <w:t xml:space="preserve">A. Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouerghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05408846v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated Structural and Optical Characterization during Van der Waals Epitaxy of PbI 2 on graphene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Imaging the indirect-to-direct band-gap crossover in PbI2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rosmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Antezak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ptok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tsotezem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Casagrande</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-05406761v1</w:t>
+                <w:t xml:space="preserve">hal-05408846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId139"/>
+      <w:footerReference w:type="default" r:id="rId138"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3981,51 +3847,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E513F8D0"/>
+    <w:nsid w:val="A97D9EEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4212,51 +4078,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmfran" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/L-4672-2018" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064929v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rezende-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antezak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kato" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Feng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.205114" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451380v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Thees" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Han Lee" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Luca Bouwmeester" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H Rezende-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj1164" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03419412v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264836v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frantzeskakis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aryal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-W. Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.196407" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024688v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A F Santander-Syro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C R&#246;del" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.075101" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L&#246;mker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yukawa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.085121" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413198v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valbuena" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chudzinski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pons" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Conejeros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alemany" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.075118" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221710v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bounoua" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Saint-Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Dai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias R&#246;del" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamashis Sengupta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2018.03.011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRKMVD0K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221741v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R&#246;del" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le F&#232;vre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.051601" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851218v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.165112" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01389528v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Frantzeskakis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Chris R&#246;del" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fortuna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Felipe Santander-Syro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2016.10.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851299v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Ramankutty" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Jong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.K. Huang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.7.041041" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851298v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#246;mker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias C. R&#246;del" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Gerber" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.062001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01390122v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sterzi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crepaldi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cilento" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manzoni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.081111" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222786v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Backes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.241110" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01477579v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pancotti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiale Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peixuan Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tortech" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian-Mihail Teodorescu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.184116" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233577v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calleja" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etzkorn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.115138" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233585v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Papagno" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pacile" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Topwal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Moras" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Makarovna Sheverdyaeva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn303821w" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989455v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Crepaldi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pons" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Kern" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grioni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.075411" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989461v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989447v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pacil&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724321v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vogt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Padova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quaresima" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Avila" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233583v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233590v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brune" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kern" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.245443" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989465v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.085440" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065683v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Valbuena" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Chudzinski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Alemany" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408846v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosmus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ptok" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tsotezem" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406761v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casagrande" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Momeni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouvrard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouerghi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmfran" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/L-4672-2018" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064929v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rezende-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antezak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kato" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Feng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.205114" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451380v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Thees" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Han Lee" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Luca Bouwmeester" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H Rezende-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj1164" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264836v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frantzeskakis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aryal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-W. Chen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.196407" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024688v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A F Santander-Syro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C R&#246;del" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.075101" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221490v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L&#246;mker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yukawa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.085121" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413198v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valbuena" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chudzinski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pons" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Conejeros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alemany" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.075118" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221741v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R&#246;del" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le F&#232;vre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.051601" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221710v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bounoua" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Saint-Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Dai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias R&#246;del" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamashis Sengupta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2018.03.011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRKMVD0K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851218v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.165112" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01389528v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Frantzeskakis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Chris R&#246;del" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fortuna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Felipe Santander-Syro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2016.10.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851299v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Ramankutty" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Jong" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.K. Huang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.7.041041" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851298v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#246;mker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias C. R&#246;del" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Gerber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.062001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01390122v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sterzi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crepaldi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cilento" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manzoni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.081111" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222786v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Backes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.241110" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01477579v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pancotti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiale Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peixuan Chen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tortech" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian-Mihail Teodorescu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.184116" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233577v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calleja" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etzkorn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.115138" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233585v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Papagno" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pacile" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Topwal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Moras" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Makarovna Sheverdyaeva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn303821w" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989455v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Crepaldi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pons" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Kern" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grioni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.075411" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233583v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724321v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vogt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Padova" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quaresima" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Avila" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989447v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pacil&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989461v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233590v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brune" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kern" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.245443" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989465v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.085440" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065683v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Valbuena" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Chudzinski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Alemany" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406761v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tsotezem" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casagrande" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Momeni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouvrard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouerghi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408846v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosmus" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ptok" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>