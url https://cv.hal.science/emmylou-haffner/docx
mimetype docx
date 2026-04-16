--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -476,174 +476,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05532478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relectures et réécritures des textes de B. Riemann dans leur édition par R. Dedekind et H. Weber</w:t>
+                <w:t xml:space="preserve">Les archives de l'Institut de Mathématique d'Orsay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Almagest</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Gazette de la Société mathématique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 179, pp.7-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04372399v1</w:t>
+                <w:t xml:space="preserve">hal-04371088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les archives de l'Institut de Mathématique d'Orsay</w:t>
+                <w:t xml:space="preserve">Relectures et réécritures des textes de B. Riemann dans leur édition par R. Dedekind et H. Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Gazette de la Société mathématique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Almagest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (2), pp.164-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.ALMA.5.136764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371088v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mathématiques s'écrivent aussi</w:t>
               </w:r>
@@ -774,183 +774,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The edition of Bernhard Riemann’s collected works: Then and now</w:t>
+                <w:t xml:space="preserve">The Shaping of Dedekind’s Rigorous Mathematics: What Do Dedekind’s Drafts Tell Us about His Ideal of Rigor?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Mathematical Society Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 120, pp.29 - 39. </w:t>
+              <w:t xml:space="preserve">Notre Dame Journal of Formal Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/mag-18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1215/00294527-2021-0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03513267v1</w:t>
+                <w:t xml:space="preserve">halshs-03513278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Shaping of Dedekind’s Rigorous Mathematics: What Do Dedekind’s Drafts Tell Us about His Ideal of Rigor?</w:t>
+                <w:t xml:space="preserve">The edition of Bernhard Riemann’s collected works: Then and now</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notre Dame Journal of Formal Logic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 62 (1), </w:t>
+              <w:t xml:space="preserve">European Mathematical Society Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 120, pp.29 - 39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1215/00294527-2021-0001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4171/mag-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03513278v1</w:t>
+                <w:t xml:space="preserve">halshs-03513267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vuillemin : Dedekind initiateur de l’Algèbre de l’Algèbre</w:t>
               </w:r>
@@ -1168,549 +1168,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditer les &amp;quot;horribles formules&amp;quot; de Riemann: un aperçu de l’édition de ses œuvres par Dedekind et Weber</w:t>
+                <w:t xml:space="preserve">L’édition des oeuvres mathématiques au xixe siècle en Allemagne. L’exemple des Gesammelte Werke und wissenschaftlicher Nachlass de Bernhard Riemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images des mathématiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534224v1</w:t>
+                <w:t xml:space="preserve">hal-02426471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’édition des oeuvres mathématiques au xixe siècle en Allemagne. L’exemple des Gesammelte Werke und wissenschaftlicher Nachlass de Bernhard Riemann</w:t>
+                <w:t xml:space="preserve">Éditer les &amp;quot;horribles formules&amp;quot; de Riemann: un aperçu de l’édition de ses œuvres par Dedekind et Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/3htx-7n49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426471v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des calculs dans l’atelier de fabrication d’Élie Cartan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images des mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/xvpf-6g54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02426479v1</w:t>
+                <w:t xml:space="preserve">hal-05589950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into Dedekind and Weber’s edition of Riemann’s Gesammelte Werke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematische Semesterberichte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 64 (2), pp.169-177. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00591-017-0194-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03513249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esquisse d’une cartographie des carnets de notes d’élie Cartan, et quelques remarques sur les nombreuses pistes de recherches qu’ils ouvrent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire des Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (1), pp.125-182. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24033/rhm.216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01432652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategical use(s) of arithmetic in Richard Dedekind and Heinrich Weber's Theorie der algebraischen Funktionen einer Veränderlichen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia Mathematica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 44 (1), pp.31-69. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hm.2016.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01432645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'un point de vue rigoureux et parfaitement général : pratique des mathématiques rigoureuses chez Richard Dedekind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophia Scientiae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18, pp. 131-156. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01432649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1720,387 +1729,387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une génétique des textes (mathématiques) leibniziens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rabouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société d'Etudes Leibniziennes de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working with manuscripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History of Mathematics through Collaboration: Toward a Composite Portrait of Oswald Veblen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mathematisches Forschungsinstitut Oberwolfach, Dec 2022, Oberwolfach, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptual change at the micro-level and the fine-tuning of rigor in the genesis of Dedekind's &amp;quot;Was sind und was sollen die Zahlen?”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Franco-Mexican advanced seminar in the History and Philosophy of Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Nacional Autónoma de México, May 2022, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans l’atelier du mathématicien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Manuscrits scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITEM, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation(s) du module Graphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées internes EMAN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2110,413 +2119,413 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duality in 19th and 20th Century Mathematical Thinking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Krömer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmylou Haffner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer Nature Switzerland, 63, 2024, Science Networks. Historical Studies, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-59797-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idéaux de preuves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Detlefsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmylou Haffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rabouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Arana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vrin, 2024, 978-2-7116-3190-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Épistémologie du dedans Mélanges en l’honneur de Hourya Benis-Sinaceur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rabouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03509016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hourya Benis-Sinaceur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut du monde arabe. Centre Culturel du Livre, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03537949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie des fonctions algébriques d'une variable complexe de R. Dedekind et H. Weber. Traduction française commentée et introduite.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vrin, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03537955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2526,844 +2535,844 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Krömer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Birkhäuser. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Duality in 19th and 20th century mathematical thinking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 63, Birkhäuser; Springer Nature Switzerland, pp.1-29, 2024, Science Networks. Historical Studies, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-59797-8_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04378704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duality as a guiding light in the genesis of Dedekind's Dualgruppen</w:t>
+                <w:t xml:space="preserve">Going to the source(s) of sources in mathematicians' drafts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ralf Krömer; Emmylou Haffner. </w:t>
+              <w:t xml:space="preserve">M. Zack et D. Waszek. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Duality in 19th and 20th century mathematical thinking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 63, Birkhäuser, pp.123-203, In press</w:t>
+              <w:t xml:space="preserve">Research in History and Philosophy of Mathematics. Annals of the Canadian Society for History and Philosophy of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birkhäuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.83-110, 2024, 978-3-031-46192-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352674v4</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Going to the source(s) of sources in mathematicians' drafts</w:t>
+                <w:t xml:space="preserve">Duality as a guiding light in the genesis of Dedekind's Dualgruppen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">M. Zack et D. Waszek. </w:t>
+              <w:t xml:space="preserve">Ralf Krömer; Emmylou Haffner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in History and Philosophy of Mathematics. Annals of the Canadian Society for History and Philosophy of Mathematics</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.83-110, 2024, 978-3-031-46192-7</w:t>
+              <w:t xml:space="preserve">Duality in 19th and 20th century mathematical thinking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 63, Birkhäuser, pp.123-203, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028943v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352674v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Going to the source(s) of sources in mathematicians' drafts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in History and Philosophy of Mathematics The CSHPM 2022 Volume</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.83-110, 2024, Annals of the Canadian Society for History and Philosophy of Mathematics/ Société canadienne d’histoire et de philosophie des mathématiques, 978-3-031-46192-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-46193-4_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Quelqu'un a-t-il signalé ce lapsus ? » Sur quelques remarques de Cartan lisant Brunschvicg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Edouard Bour; Manuel Rebuschi; Laurent Rollet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciencres, Circulations, RévolutionsFestschrift pour Philippe Nabonnand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 50, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">College Publications</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.415-430, 2023, Tributes, 978-1-84890-425-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définir l’intégrale : une nécessité, des élaborations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoires de calcul infinitésimal - De l'étude des courbes aux dérivées et aux intégrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, 2022, 9782340074231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dedekind et la création du continu arithmétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Schlimm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Épistémologie du dedans Mélanges en l’honneur de Hourya Benis-Sinaceur. Emmylou Haffner &amp; David Rabouin (Éds)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10548-0.p.0341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03537968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rabouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Épistémologie du dedans. Mélanges en l’honneur de Hourya Benis-Sinaceur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03511448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dedekind on continuity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Schlimm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Shapiro et G. Hellman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The History of Continua: Philosophical and Mathematical Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03539436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction d’un article de Paolo Mancosu, “En bonne compagnie ? Sur le principe de Hume et l’assignation de nombres aux concepts infinis”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infini, logique, géométrie, Paolo Mancosu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vrin 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01432651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3373,153 +3382,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brouillons de Richard Dedekind : étude génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03539455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalogue analytique commenté et base de données des cahiers extraits du Nachlass d’Élie Cartan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01432650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3529,192 +3538,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working with manuscripts, in Report No. 2249b/2022, History of Mathematics through Collaboration: Toward a Composite Portrait of Oswald Veblen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathematisches Forschungsinstitut Oberwolfach. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veblen’s Lecture Notebooks on Foundations of Geometry in Report No. 2249b/2022, History of Mathematics through Collaboration: Toward a Composite Portrait of Oswald Veblen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jemma Lorenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Sarikaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathematisches Forschungsinstitut Oberwolfach. 2022, pp.10.4171/OWR/2022/2249b</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3724,100 +3733,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The &amp;quot; Science of Numbers &amp;quot; in action in Richard Dedekind's works: between mathematical explorations and foundational investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">History, Philosophy and Sociology of Sciences. Université Paris Diderot - Paris 7, 2014. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01144626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3827,120 +3836,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences exactes au brouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Cecilia Bustamante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 60, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13xm2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05532357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3950,193 +3959,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dedekind contre l’intuition : rigueur, portée et les raisons de son logicisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La philosophie des mathématiques au XXᵉ siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rabouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Detlefsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId92"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4204,51 +4213,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="80534978"/>
+    <w:nsid w:val="0ACE12F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4435,51 +4444,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmylou-haffner" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3210-9804" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183766997" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/314926561" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000485162091" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532497v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmylou Haffner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xlv" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532362v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xlr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532478v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Cecilia Bustamante" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xlm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372399v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ALMA.5.136764" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371088v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352564v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028679v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chemla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513267v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/mag-18" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513278v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00294527-2021-0001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513285v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hourya Benis-Sinaceur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2552" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426462v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17498430.2018.1555928" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426475v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534224v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/3htx-7n49" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426471v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426479v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513249v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00591-017-0194-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432652v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/rhm.216" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432645v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2016.09.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432649v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.919" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028922v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rabouin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028917v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028933v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028949v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028928v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859504v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kr&#246;mer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59797-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859513v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Detlefsen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Arana" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509016v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537949v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537955v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378704v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59797-8_1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352674v4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028943v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-46193-4_6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352614v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46193-4_6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352657v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collegepublications.co.uk/tributes/?00050" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896748v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537968v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schlimm" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10548-0.p.0341" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511448v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539436v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432651v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539455v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432650v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352769v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352812v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemma Lorenat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Sarikaya" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01144626v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532357v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xm2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860116v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860115v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmylou-haffner" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3210-9804" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183766997" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/314926561" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000485162091" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532497v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmylou Haffner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xlv" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532362v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xlr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532478v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Cecilia Bustamante" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xlm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371088v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372399v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ALMA.5.136764" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352564v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028679v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chemla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513278v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00294527-2021-0001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/mag-18" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513285v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hourya Benis-Sinaceur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2552" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426462v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17498430.2018.1555928" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426475v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426471v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534224v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/3htx-7n49" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589950v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/xvpf-6g54" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513249v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00591-017-0194-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432652v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/rhm.216" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432645v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2016.09.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432649v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.919" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028922v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rabouin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028917v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028933v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028949v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028928v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859504v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kr&#246;mer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59797-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859513v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Detlefsen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Arana" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509016v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537949v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537955v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378704v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59797-8_1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028943v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-46193-4_6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352674v4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352614v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46193-4_6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352657v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collegepublications.co.uk/tributes/?00050" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896748v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537968v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schlimm" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10548-0.p.0341" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511448v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539436v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432651v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539455v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432650v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352769v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352812v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemma Lorenat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Sarikaya" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01144626v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532357v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xm2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860116v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860115v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>