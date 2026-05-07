--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -229,183 +229,183 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écriture comme outil et espace de travail en sciences</w:t>
+                <w:t xml:space="preserve">Sur l’incipit étendu d’un article de Richard Dedekind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 60, pp.19-29. </w:t>
+              <w:t xml:space="preserve">, 2025, 60, pp.75-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13xlv⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13xlr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05532497v1</w:t>
+                <w:t xml:space="preserve">halshs-05532362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur l’incipit étendu d’un article de Richard Dedekind</w:t>
+                <w:t xml:space="preserve">L’écriture comme outil et espace de travail en sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 60, pp.75-84. </w:t>
+              <w:t xml:space="preserve">, 2025, 60, pp.19-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13xlr⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13xlv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05532362v1</w:t>
+                <w:t xml:space="preserve">halshs-05532497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans l’atelier des sciences exactes</w:t>
               </w:r>
@@ -1021,321 +1021,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03513285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From modules to lattices: Insight into the genesis of Dedekind's Dualgruppen</w:t>
+                <w:t xml:space="preserve">Éditer les &amp;quot;horribles formules&amp;quot; de Riemann: un aperçu de l’édition de ses œuvres par Dedekind et Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal for the History of Mathematics</w:t>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17498430.2018.1555928⟩</w:t>
+                <w:t xml:space="preserve">⟨10.60868/3htx-7n49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02426462v1</w:t>
+                <w:t xml:space="preserve">hal-05534224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditer les « horribles formules » de Riemann : un aperçu de l’édition de ses Œuvres par Dedekind et Weber</w:t>
+                <w:t xml:space="preserve">L’édition des oeuvres mathématiques au xixe siècle en Allemagne. L’exemple des Gesammelte Werke und wissenschaftlicher Nachlass de Bernhard Riemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images des mathématiques</w:t>
+              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02426475v1</w:t>
+                <w:t xml:space="preserve">hal-02426471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’édition des oeuvres mathématiques au xixe siècle en Allemagne. L’exemple des Gesammelte Werke und wissenschaftlicher Nachlass de Bernhard Riemann</w:t>
+                <w:t xml:space="preserve">From modules to lattices: Insight into the genesis of Dedekind's Dualgruppen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal for the History of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17498430.2018.1555928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02426471v1</w:t>
+                <w:t xml:space="preserve">hal-02426462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditer les &amp;quot;horribles formules&amp;quot; de Riemann: un aperçu de l’édition de ses œuvres par Dedekind et Weber</w:t>
+                <w:t xml:space="preserve">Éditer les « horribles formules » de Riemann : un aperçu de l’édition de ses Œuvres par Dedekind et Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images des mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.60868/3htx-7n49⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05534224v1</w:t>
+                <w:t xml:space="preserve">hal-02426475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des calculs dans l’atelier de fabrication d’Élie Cartan</w:t>
               </w:r>
@@ -1888,165 +1888,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual change at the micro-level and the fine-tuning of rigor in the genesis of Dedekind's &amp;quot;Was sind und was sollen die Zahlen?”</w:t>
+                <w:t xml:space="preserve">Dans l’atelier du mathématicien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Franco-Mexican advanced seminar in the History and Philosophy of Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Nacional Autónoma de México, May 2022, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">Séminaire Manuscrits scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITEM, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04028933v1</w:t>
+                <w:t xml:space="preserve">hal-04028949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans l’atelier du mathématicien ?</w:t>
+                <w:t xml:space="preserve">Conceptual change at the micro-level and the fine-tuning of rigor in the genesis of Dedekind's &amp;quot;Was sind und was sollen die Zahlen?”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Manuscrits scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITEM, Feb 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Franco-Mexican advanced seminar in the History and Philosophy of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Nacional Autónoma de México, May 2022, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04028949v1</w:t>
+                <w:t xml:space="preserve">hal-04028933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation(s) du module Graphe</w:t>
               </w:r>
@@ -2543,208 +2543,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Going to the source(s) of sources in mathematicians' drafts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Birkhäuser. </w:t>
+              <w:t xml:space="preserve">M. Zack et D. Waszek. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Duality in 19th and 20th century mathematical thinking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 63, Birkhäuser; Springer Nature Switzerland, pp.1-29, 2024, Science Networks. Historical Studies, </w:t>
+              <w:t xml:space="preserve">Research in History and Philosophy of Mathematics. Annals of the Canadian Society for History and Philosophy of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-59797-8_1⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Birkhäuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.83-110, 2024, 978-3-031-46192-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04378704v1</w:t>
+                <w:t xml:space="preserve">hal-04028943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Going to the source(s) of sources in mathematicians' drafts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...2 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in History and Philosophy of Mathematics. Annals of the Canadian Society for History and Philosophy of Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Research in History and Philosophy of Mathematics The CSHPM 2022 Volume</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.83-110, 2024, Annals of the Canadian Society for History and Philosophy of Mathematics/ Société canadienne d’histoire et de philosophie des mathématiques, 978-3-031-46192-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birkhäuser</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-46193-4_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04028943v1</w:t>
+                <w:t xml:space="preserve">hal-04352614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duality as a guiding light in the genesis of Dedekind's Dualgruppen</w:t>
               </w:r>
@@ -2797,105 +2780,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352674v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Going to the source(s) of sources in mathematicians' drafts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Krömer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Birkhäuser. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in History and Philosophy of Mathematics The CSHPM 2022 Volume</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.83-110, 2024, Annals of the Canadian Society for History and Philosophy of Mathematics/ Société canadienne d’histoire et de philosophie des mathématiques, 978-3-031-46192-7. </w:t>
+              <w:t xml:space="preserve">Duality in 19th and 20th century mathematical thinking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 63, Birkhäuser; Springer Nature Switzerland, pp.1-29, 2024, Science Networks. Historical Studies, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-46193-4_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-59797-8_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04352614v1</w:t>
+                <w:t xml:space="preserve">hal-04378704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Quelqu'un a-t-il signalé ce lapsus ? » Sur quelques remarques de Cartan lisant Brunschvicg</w:t>
               </w:r>
@@ -3030,243 +3030,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dedekind et la création du continu arithmétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rabouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dirk Schlimm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Épistémologie du dedans Mélanges en l’honneur de Hourya Benis-Sinaceur. Emmylou Haffner &amp; David Rabouin (Éds)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L’Épistémologie du dedans. Mélanges en l’honneur de Hourya Benis-Sinaceur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03537968v1</w:t>
+                <w:t xml:space="preserve">halshs-03511448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Rabouin</w:t>
+                <w:t xml:space="preserve">Dedekind et la création du continu arithmétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmylou Haffner</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schlimm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Épistémologie du dedans. Mélanges en l’honneur de Hourya Benis-Sinaceur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L’Épistémologie du dedans Mélanges en l’honneur de Hourya Benis-Sinaceur. Emmylou Haffner &amp; David Rabouin (Éds)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10548-0.p.0341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03511448v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03537968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dedekind on continuity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Schlimm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Shapiro et G. Hellman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The History of Continua: Philosophical and Mathematical Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, 2020</w:t>
@@ -3967,177 +3967,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dedekind contre l’intuition : rigueur, portée et les raisons de son logicisme</w:t>
+                <w:t xml:space="preserve">La philosophie des mathématiques au XXᵉ siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rabouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Detlefsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04860116v1</w:t>
+                <w:t xml:space="preserve">hal-04860115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La philosophie des mathématiques au XXᵉ siècle</w:t>
+                <w:t xml:space="preserve">Dedekind contre l’intuition : rigueur, portée et les raisons de son logicisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04860115v1</w:t>
+                <w:t xml:space="preserve">hal-04860116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4213,51 +4213,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0ACE12F2"/>
+    <w:nsid w:val="C361F11F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4444,51 +4444,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmylou-haffner" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3210-9804" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183766997" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/314926561" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000485162091" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532497v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmylou Haffner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xlv" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532362v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xlr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532478v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Cecilia Bustamante" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xlm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371088v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372399v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ALMA.5.136764" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352564v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028679v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chemla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513278v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00294527-2021-0001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/mag-18" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513285v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hourya Benis-Sinaceur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2552" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426462v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17498430.2018.1555928" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426475v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426471v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534224v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/3htx-7n49" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589950v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/xvpf-6g54" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513249v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00591-017-0194-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432652v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/rhm.216" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432645v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2016.09.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432649v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.919" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028922v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rabouin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028917v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028933v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028949v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028928v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859504v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kr&#246;mer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59797-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859513v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Detlefsen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Arana" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509016v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537949v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537955v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378704v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59797-8_1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028943v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-46193-4_6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352674v4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352614v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46193-4_6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352657v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collegepublications.co.uk/tributes/?00050" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896748v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537968v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schlimm" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10548-0.p.0341" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511448v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539436v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432651v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539455v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432650v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352769v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352812v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemma Lorenat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Sarikaya" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01144626v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532357v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xm2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860116v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860115v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmylou-haffner" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3210-9804" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183766997" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/314926561" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000485162091" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532362v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmylou Haffner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xlr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532497v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xlv" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532478v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Cecilia Bustamante" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xlm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371088v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372399v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ALMA.5.136764" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352564v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028679v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chemla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513278v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00294527-2021-0001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/mag-18" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513285v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hourya Benis-Sinaceur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2552" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534224v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/3htx-7n49" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426471v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426462v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17498430.2018.1555928" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426475v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589950v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/xvpf-6g54" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513249v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00591-017-0194-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432652v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/rhm.216" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432645v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2016.09.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432649v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.919" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028922v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rabouin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028917v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028949v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028933v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028928v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859504v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kr&#246;mer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59797-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859513v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Detlefsen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Arana" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509016v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537949v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537955v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028943v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-46193-4_6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352614v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46193-4_6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352674v4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378704v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59797-8_1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352657v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collegepublications.co.uk/tributes/?00050" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896748v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511448v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537968v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schlimm" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10548-0.p.0341" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539436v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432651v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539455v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432650v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352769v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352812v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemma Lorenat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Sarikaya" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01144626v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532357v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xm2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860115v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860116v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>