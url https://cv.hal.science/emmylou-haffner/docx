--- v2 (2026-05-07)
+++ v3 (2026-05-30)
@@ -229,183 +229,183 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur l’incipit étendu d’un article de Richard Dedekind</w:t>
+                <w:t xml:space="preserve">L’écriture comme outil et espace de travail en sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 60, pp.75-84. </w:t>
+              <w:t xml:space="preserve">, 2025, 60, pp.19-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13xlr⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13xlv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05532362v1</w:t>
+                <w:t xml:space="preserve">halshs-05532497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écriture comme outil et espace de travail en sciences</w:t>
+                <w:t xml:space="preserve">Sur l’incipit étendu d’un article de Richard Dedekind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 60, pp.19-29. </w:t>
+              <w:t xml:space="preserve">, 2025, 60, pp.75-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13xlv⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13xlr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05532497v1</w:t>
+                <w:t xml:space="preserve">halshs-05532362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans l’atelier des sciences exactes</w:t>
               </w:r>
@@ -1021,321 +1021,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03513285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditer les &amp;quot;horribles formules&amp;quot; de Riemann: un aperçu de l’édition de ses œuvres par Dedekind et Weber</w:t>
+                <w:t xml:space="preserve">From modules to lattices: Insight into the genesis of Dedekind's Dualgruppen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images des mathématiques</w:t>
+              <w:t xml:space="preserve">British Journal for the History of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.60868/3htx-7n49⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17498430.2018.1555928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534224v1</w:t>
+                <w:t xml:space="preserve">hal-02426462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’édition des oeuvres mathématiques au xixe siècle en Allemagne. L’exemple des Gesammelte Werke und wissenschaftlicher Nachlass de Bernhard Riemann</w:t>
+                <w:t xml:space="preserve">Éditer les « horribles formules » de Riemann : un aperçu de l’édition de ses Œuvres par Dedekind et Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02426471v1</w:t>
+                <w:t xml:space="preserve">hal-02426475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From modules to lattices: Insight into the genesis of Dedekind's Dualgruppen</w:t>
+                <w:t xml:space="preserve">Éditer les &amp;quot;horribles formules&amp;quot; de Riemann: un aperçu de l’édition de ses œuvres par Dedekind et Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal for the History of Mathematics</w:t>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17498430.2018.1555928⟩</w:t>
+                <w:t xml:space="preserve">⟨10.60868/3htx-7n49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02426462v1</w:t>
+                <w:t xml:space="preserve">hal-05534224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditer les « horribles formules » de Riemann : un aperçu de l’édition de ses Œuvres par Dedekind et Weber</w:t>
+                <w:t xml:space="preserve">L’édition des oeuvres mathématiques au xixe siècle en Allemagne. L’exemple des Gesammelte Werke und wissenschaftlicher Nachlass de Bernhard Riemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images des mathématiques</w:t>
+              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02426475v1</w:t>
+                <w:t xml:space="preserve">hal-02426471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des calculs dans l’atelier de fabrication d’Élie Cartan</w:t>
               </w:r>
@@ -1888,165 +1888,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans l’atelier du mathématicien ?</w:t>
+                <w:t xml:space="preserve">Conceptual change at the micro-level and the fine-tuning of rigor in the genesis of Dedekind's &amp;quot;Was sind und was sollen die Zahlen?”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Manuscrits scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITEM, Feb 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Franco-Mexican advanced seminar in the History and Philosophy of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Nacional Autónoma de México, May 2022, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04028949v1</w:t>
+                <w:t xml:space="preserve">hal-04028933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual change at the micro-level and the fine-tuning of rigor in the genesis of Dedekind's &amp;quot;Was sind und was sollen die Zahlen?”</w:t>
+                <w:t xml:space="preserve">Dans l’atelier du mathématicien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Franco-Mexican advanced seminar in the History and Philosophy of Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Nacional Autónoma de México, May 2022, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">Séminaire Manuscrits scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITEM, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04028933v1</w:t>
+                <w:t xml:space="preserve">hal-04028949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation(s) du module Graphe</w:t>
               </w:r>
@@ -2629,178 +2629,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Going to the source(s) of sources in mathematicians' drafts</w:t>
+                <w:t xml:space="preserve">Duality as a guiding light in the genesis of Dedekind's Dualgruppen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ralf Krömer; Emmylou Haffner. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in History and Philosophy of Mathematics The CSHPM 2022 Volume</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Duality in 19th and 20th century mathematical thinking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 63, Birkhäuser, pp.123-203, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04352614v1</w:t>
+                <w:t xml:space="preserve">hal-04352674v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duality as a guiding light in the genesis of Dedekind's Dualgruppen</w:t>
+                <w:t xml:space="preserve">Going to the source(s) of sources in mathematicians' drafts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmylou Haffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Duality in 19th and 20th century mathematical thinking</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in History and Philosophy of Mathematics The CSHPM 2022 Volume</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.83-110, 2024, Annals of the Canadian Society for History and Philosophy of Mathematics/ Société canadienne d’histoire et de philosophie des mathématiques, 978-3-031-46192-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-46193-4_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352674v4</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -4213,51 +4213,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C361F11F"/>
+    <w:nsid w:val="E7D3B2B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4444,51 +4444,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmylou-haffner" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3210-9804" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183766997" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/314926561" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000485162091" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532362v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmylou Haffner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xlr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532497v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xlv" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532478v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Cecilia Bustamante" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xlm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371088v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372399v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ALMA.5.136764" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352564v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028679v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chemla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513278v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00294527-2021-0001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/mag-18" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513285v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hourya Benis-Sinaceur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2552" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534224v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/3htx-7n49" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426471v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426462v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17498430.2018.1555928" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426475v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589950v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/xvpf-6g54" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513249v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00591-017-0194-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432652v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/rhm.216" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432645v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2016.09.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432649v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.919" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028922v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rabouin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028917v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028949v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028933v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028928v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859504v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kr&#246;mer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59797-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859513v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Detlefsen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Arana" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509016v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537949v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537955v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028943v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-46193-4_6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352614v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46193-4_6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352674v4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378704v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59797-8_1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352657v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collegepublications.co.uk/tributes/?00050" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896748v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511448v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537968v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schlimm" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10548-0.p.0341" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539436v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432651v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539455v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432650v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352769v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352812v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemma Lorenat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Sarikaya" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01144626v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532357v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xm2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860115v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860116v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmylou-haffner" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3210-9804" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183766997" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/314926561" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000485162091" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532497v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmylou Haffner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xlv" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532362v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xlr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532478v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Cecilia Bustamante" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xlm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371088v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372399v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ALMA.5.136764" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352564v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028679v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chemla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513278v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00294527-2021-0001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/mag-18" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513285v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hourya Benis-Sinaceur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2552" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426462v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17498430.2018.1555928" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426475v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534224v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/3htx-7n49" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426471v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589950v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/xvpf-6g54" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513249v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00591-017-0194-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432652v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/rhm.216" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432645v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2016.09.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432649v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.919" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028922v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rabouin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028917v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028933v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028949v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028928v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859504v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kr&#246;mer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59797-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859513v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Detlefsen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Arana" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509016v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537949v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537955v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028943v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-46193-4_6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352674v4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352614v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46193-4_6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378704v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59797-8_1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352657v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collegepublications.co.uk/tributes/?00050" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896748v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511448v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537968v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schlimm" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10548-0.p.0341" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539436v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432651v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539455v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432650v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352769v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352812v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemma Lorenat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Sarikaya" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01144626v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532357v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xm2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860115v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860116v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>