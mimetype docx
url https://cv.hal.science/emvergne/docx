--- v0 (2026-03-13)
+++ v1 (2026-04-02)
@@ -1094,51 +1094,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1262,1142 +1262,1142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytocytokine genes newly discovered in Malus domestica and their regulation in response to Erwinia amylovora and acibenzolar‐S‐methyl</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
+                <w:t xml:space="preserve">Inducible MdAGG lectins in apple immunity toward fire blight: CRISPR/Cas9 validation and their potential for intragenesis approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Genome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/tpg2.20540⟩</w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hr/uhaf262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05206927v1</w:t>
+                <w:t xml:space="preserve">hal-05549228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of an apple broad range agglutinating lectin does not promote in planta resistance to fire blight and bacterial wilt</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisa Ravon</w:t>
+                <w:t xml:space="preserve">Phytocytokine genes newly discovered in Malus domestica and their regulation in response to Erwinia amylovora and acibenzolar‐S‐methyl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐charlotte Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42161-023-01479-x⟩</w:t>
+              <w:t xml:space="preserve">Plant Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18, pp.e20540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/tpg2.20540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289707v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05206927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwinia amylovora manipulates the expression of resistance-associated apple amaranthin-like lectin encoding genes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Heintz</w:t>
+                <w:t xml:space="preserve">Overexpression of an apple broad range agglutinating lectin does not promote in planta resistance to fire blight and bacterial wilt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Chavonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Noelle Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1378.54⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 106 (3), pp.1011-1022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42161-023-01479-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05153598v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCOOP12 peptide acts on ROS homeostasis to modulate cell division and elongation in Arabidopsis primary root</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Simonneau</w:t>
+                <w:t xml:space="preserve">Erwinia amylovora manipulates the expression of resistance-associated apple amaranthin-like lectin encoding genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chavonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erac240⟩</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1378, pp.409-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1378.54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726020v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05153598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PROSCOOP10 Gene Encodes Two Extracellular Hydroxylated Peptides and Impacts Flowering Time in Arabidopsis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Josiane Chourré</w:t>
+                <w:t xml:space="preserve">An Erwinia amylovora inducible promoter for improvement of apple fire blight resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Righetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duge de Bernonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants11243554⟩</w:t>
+              <w:t xml:space="preserve">Plant Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41, pp.1499-1513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00299-022-02869-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03915560v2</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: An Erwinia amylovora inducible promoter for improvement of apple fire blight resistance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Brisset</w:t>
+                <w:t xml:space="preserve">SCOOP12 peptide acts on ROS homeostasis to modulate cell division and elongation in Arabidopsis primary root</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vergne-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aligon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00299-022-02887-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.jxb/erac240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erac240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05153564v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Erwinia amylovora inducible promoter for improvement of apple fire blight resistance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Righetti</w:t>
+                <w:t xml:space="preserve">The PROSCOOP10 Gene Encodes Two Extracellular Hydroxylated Peptides and Impacts Flowering Time in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Aubourg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Brisset</w:t>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Chourré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 41, pp.1499-1513. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (24), pp.3554. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00299-022-02869-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants11243554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656697v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915560v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful intergeneric transfer of a major apple scab resistance gene (Rvi6) from apple to pear and precise comparison of the downstream molecular mechanisms of this resistance in both species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+                <w:t xml:space="preserve">Correction to: An Erwinia amylovora inducible promoter for improvement of apple fire blight resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Righetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duge de Bernonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-021-08157-1⟩</w:t>
+              <w:t xml:space="preserve">Plant Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41, pp.1789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00299-022-02887-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03538606v1</w:t>
+                <w:t xml:space="preserve">hal-05153564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Strategies to Overcome Present CRISPR/Cas9 Limitations in Apple and Pear: Efficient Dechimerization and Base Editing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaiana Malabarba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Chevreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2419,2076 +2419,2210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Moizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (1), pp.319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms22010319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent DNA Methylation Signatures of Juvenile Seedlings, Grafts and Adult Apple Trees</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Vergne</w:t>
+                <w:t xml:space="preserve">Successful intergeneric transfer of a major apple scab resistance gene (Rvi6) from apple to pear and precise comparison of the downstream molecular mechanisms of this resistance in both species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Perchepied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chevreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/epigenomes4010004⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-021-08157-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03135120v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Targeted Mutagenesis in Apple and First Time Edition of Pear Using the CRISPR-Cas9 System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Charrier</w:t>
+                <w:t xml:space="preserve">Divergent DNA Methylation Signatures of Juvenile Seedlings, Grafts and Adult Apple Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Daccord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Roquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Celton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vergne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Petiteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00040⟩</w:t>
+              <w:t xml:space="preserve">Epigenomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (1), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/epigenomes4010004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557442v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An &amp;lt;em&amp;gt;Erwinia amylovora&amp;lt;/em&amp;gt; inducible promoter for intragenic improvement of apple fire blight resistance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Brisset</w:t>
+                <w:t xml:space="preserve">Efficient Targeted Mutagenesis in Apple and First Time Edition of Pear Using the CRISPR-Cas9 System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Richer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Petiteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/767772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624779v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroinfiltration is a key factor to improve the efficiency of apple and pear transformation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Charrier</w:t>
+                <w:t xml:space="preserve">An &amp;lt;em&amp;gt;Erwinia amylovora&amp;lt;/em&amp;gt; inducible promoter for intragenic improvement of apple fire blight resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Righetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duge de Bernonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 251, pp.150-154. </w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scienta.2019.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/767772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557443v1</w:t>
+                <w:t xml:space="preserve">hal-02624779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An artificial miRNA as a new tool to silence and explore gene functions in apple</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Agroinfiltration is a key factor to improve the efficiency of apple and pear transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Chevreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Joffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Richer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Charrier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transgenic Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 28 (5-6), pp.611-626. </w:t>
+              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 251, pp.150-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11248-019-00170-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scienta.2019.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563948v1</w:t>
+                <w:t xml:space="preserve">hal-02557443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SCOOP12 peptide regulates defense response and root elongation in Arabidopsis thaliana</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Aligon</w:t>
+                <w:t xml:space="preserve">An artificial miRNA as a new tool to silence and explore gene functions in apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Joffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Richer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/ery454⟩</w:t>
+              <w:t xml:space="preserve">Transgenic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (5-6), pp.611-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11248-019-00170-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118952v1</w:t>
+                <w:t xml:space="preserve">hal-02563948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent DNA methylation signatures of juvenile seedlings grafts and adult apple trees</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Vergne</w:t>
+                <w:t xml:space="preserve">The SCOOP12 peptide regulates defense response and root elongation in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Gully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aligon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (4), pp.1349-1365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/818690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ery454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624831v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of pyramiding of three quantitative resistance loci to apple scab</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Laloi</w:t>
+                <w:t xml:space="preserve">Divergent DNA methylation signatures of juvenile seedlings grafts and adult apple trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Daccord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Roquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Celton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppa.12581⟩</w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/818690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02516660v1</w:t>
+                <w:t xml:space="preserve">hal-02624831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A droplet-vitrification protocol enabled cryopreservation of doubled haploid explants of Malus x domestica Borkh. ‘Golden Delicious’</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficiency of pyramiding of three quantitative resistance loci to apple scab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Laloi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Eric Durel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Caffier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scienta.2016.06.030⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (3), pp.412-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppa.12581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456007v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elimination of the nptII marker gene in transgenic apple and pear with a chemically inducible R/Rs recombinase</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">A droplet-vitrification protocol enabled cryopreservation of doubled haploid explants of Malus x domestica Borkh. ‘Golden Delicious’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Chevreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nancy Wilmot</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11240-014-0443-2⟩</w:t>
+              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 209, pp.187-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scienta.2016.06.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209979v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cisgenic approach for improved disease resistance in apple</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Fahrentrapp</w:t>
+                <w:t xml:space="preserve">Elimination of the nptII marker gene in transgenic apple and pear with a chemically inducible R/Rs recombinase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Righetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Djennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Cournol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Wilmot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2013.974.13⟩</w:t>
+              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 117 (3), pp.335-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11240-014-0443-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456006v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of serine/threonine kinase and nucleotide-binding site-leucine-rich repeat (NBS-LRR) genes in the fire blight resistance quantitative trait locus of apple cultivar 'Evereste</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pauline Lasserre - Zuber</w:t>
+                <w:t xml:space="preserve">Cisgenic approach for improved disease resistance in apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Broggini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vergne-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Chevreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fahrentrapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1364-3703.2010.00690.x⟩</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 974, pp.117-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2013.974.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644596v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preformed expression of defense is a hallmark of partial resistance to rice blast fungal pathogen Magnaporthe oryzae</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Saindrenan</w:t>
+                <w:t xml:space="preserve">Identification of serine/threonine kinase and nucleotide-binding site-leucine-rich repeat (NBS-LRR) genes in the fire blight resistance quantitative trait locus of apple cultivar 'Evereste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Parravicini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare Gessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lasserre - Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vergne-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-10-206⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (5), pp.493-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1364-3703.2010.00690.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656962v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARCHIPELAGO: a dedicated resource for exploiting past, present, and future genomic data on disease resistance regulation in Rice</w:t>
+                <w:t xml:space="preserve">Preformed expression of defense is a hallmark of partial resistance to rice blast fungal pathogen Magnaporthe oryzae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ballini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Notteghem</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chalvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Saindrenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/MPMI-21-7-0869⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-10-206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663606v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">ARCHIPELAGO: a dedicated resource for exploiting past, present, and future genomic data on disease resistance regulation in Rice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Ballini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Droc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Tharreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Notteghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (7), pp.869-878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-21-7-0869⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Early and specific gene expression triggered by rice resistance gene Pi33 in response to infection by ACE1 avirulent blast fungus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ballini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sidi Mammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Droc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 174 (1), pp.159-171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2007.01971.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4498,310 +4632,310 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SCOOP family of phytocytokines, at the boundaries of plant defense and development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Chourré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetoberfest 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Berlin, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14293/GOF.23.38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A serine-rich secreted peptide involved in Arabidopsis thaliana root elongation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aligon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grappin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Meeting on Plant Peptides and Receptors.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Mont Pélerin, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement d'outils intégrés : un travail collaboratif pour améliorer l'organisation d'un laboratoire de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4860,198 +4994,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Metrology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAFMET Comité AFricain de METrologie, Apr 2018, Marrackech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of plant development and defense response by fireman, a new small endogenous peptide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Gully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aligon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Workshop on Peptide Signalling in Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Copenhage, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">le développement d'outils intégrés : un travail collaboratif pour améliorer l'organisation d'un laboratoire de recherche.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5110,198 +5244,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées qualité en recherche du département Environnement Agronomie de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intergeneric transfer and functionality of a major apple scab resistance gene.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth E. Chevreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Perchepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vergne-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Rosaceae Genomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Institut de Recherche en Horticulture et Semences (1345)., Jun 2016, Angers, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling evolutionary dynamics of Venturia inaequalis effectors and functional genomic to decipher mechanisms of virulence and to identify durable resistance genes in apple.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth E. Chevreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5310,245 +5444,245 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Calmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Biessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. Fungal Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Pacific Grove, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert intergénérique et fonctionnalité d’un gène majeur de résistance à la tavelure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth E. Chevreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Perchepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vergne-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Réunion Annuelle du Réseau Résistance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Lauret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ROAD MOVIE project - Resistance Of Apple against Diseases : Mechanisms Of Virulence and Identification of Effectors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Calmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Biessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5580,113 +5714,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Effectome meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling evolutionary dynamics of fungal effectors and functional genomics : towards understanding mechanisms of Venturia inaequalis virulence and identifying durable resistance genes in apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Calmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Biessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5705,1387 +5839,1387 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Fungal Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Asilomar, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of transgenic apples expressing the HrpN gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sourice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Loridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dugé de Bernonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Symposium on Biotechnology of Fruit Species : Biotechfruit 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutive expression of rice defence genes correlates with partial resistance against Magnaporthe grisea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Tharreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Henri Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Notteghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit J.-B. Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Rencontres de Phytopathologie / Mycologie de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rice defensome database : centralizing and unifying R-genes, resistance QTL mapping and defense gene expression for rice blast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ballini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Droc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Price</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Rencontres de Phytopathologie / Mycologie de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basal expression of rice defence genes associated with partial resistance against Magnaporthe grisea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Tharreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Henri Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Notteghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit J.-B. Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journée de la Biologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Montpellier, France. n.p</w:t>
+              <w:t xml:space="preserve">Joint International Worshop on "PR-proteins" and "Induced Resistance Against Pathogens and Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Doorn, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817721v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning of Pi33, the rice resistance gene corresponding to the cloned avirulence gene ACE1 of Magnaporthe grisea</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Basal expression of rice defence genes associated with partial resistance against Magnaporthe grisea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vergne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Congress on Molecular Plant-Microbe Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Sorrento, Italy</w:t>
+              <w:t xml:space="preserve">4. Journée de la Biologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Montpellier, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753455v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basal expression of rice defence genes associated with partial resistance against Magnaporthe grisea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cloning of Pi33, the rice resistance gene corresponding to the cloned avirulence gene ACE1 of Magnaporthe grisea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Ballini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine A. Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit J.-B. Morel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International Worshop on "PR-proteins" and "Induced Resistance Against Pathogens and Insects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Doorn, Netherlands</w:t>
+              <w:t xml:space="preserve">13. International Congress on Molecular Plant-Microbe Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757359v1</w:t>
+                <w:t xml:space="preserve">hal-02753455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution and origin of the rice blast resistance gene Pi33</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ballini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine A. Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit J.-B. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Rencontres de phytopathologie / mycologie de la Societé Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning of Pi33, the rice resistance gene corresponding to the cloned avirulence gene ACE1 of Magnaporthe grisea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ballini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine A. Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit J.-B. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Henri Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Rencontres de phytopathologie / mycologie de la Societé Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clonage positionnel de PI33, gène de résistance du riz correspondant au gène d'avirulence Ace1 de Magnaporthe grisea</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse transcriptionnelle de la résistance du riz à Magnaporthe grisea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit J.-B. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Tharreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Henri M.-H. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Notteghem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. congrès de la S.F.P</w:t>
+              <w:t xml:space="preserve">6. Congrès de la S.F.P</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763211v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse transcriptionnelle de la résistance du riz à Magnaporthe grisea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clonage positionnel de PI33, gène de résistance du riz correspondant au gène d'avirulence Ace1 de Magnaporthe grisea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Ballini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit J.-B. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Henri M.-H. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Congrès de la S.F.P</w:t>
+              <w:t xml:space="preserve">6. congrès de la S.F.P</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760637v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic and transcriptomic analyses reveal major differences between apple and pear scab nonhost resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chevreau E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravon E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaillard S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pelletier S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7095,51 +7229,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement d'outils intégrés: un travail collaboratif pour améliorer l'organisation d'un laboratoire de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7198,176 +7332,176 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th international metrology conference CAFMET</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation moléculaire d’un jeu de cultivars de riz pour leur résistance partielle à Magnaporthe grisea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ballini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit J.-B. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Tharreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Henri M.-H. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Rencontres de phytopathologie - mycologie de la Société française de phytopothologie (Journées Jean Chevaugeon)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Montpellier, France. , n.p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7377,114 +7511,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des systèmes inductibles et préformés de défense du riz à Magnaporthe oryzae au travers de l'expression de gènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vergne-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Montpellier 2 (Sciences et Techniques), 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02821906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId198"/>
+      <w:footerReference w:type="default" r:id="rId200"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7631,51 +7765,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Guillou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03098493v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaiana Malabarba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dousset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Moizan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099576v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Righetti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662206v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molin&#233;ro-Demilly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797536v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Chevreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Charrier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne-Gaillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Joffrion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Richer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793966v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Calmes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283786v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Calmes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sannier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Expert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807206v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sanier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bellanger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05300148v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bodelot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Heintz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhaf262/8271418" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206927v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;charlotte Guillou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.20540" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289707v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Chavonet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Brisset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42161-023-01479-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153598v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chavonet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bodelot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heintz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1378.54" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726020v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aligon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Simonneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac240" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03915560v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Canut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Chourr&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11243554" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153564v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubourg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-022-02887-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656697v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-022-02869-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538606v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perchepied" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chevreau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08157-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122463v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chevreau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22010319" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135120v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Perrin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daccord" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roquis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Celton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/epigenomes4010004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557442v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charrier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Petiteau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00040" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624779v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/767772" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557443v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2019.03.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563948v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-019-00170-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02118952v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Gully" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ferrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery454" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624831v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/818690" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516660v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laloi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Eric Durel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Cam" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12581" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456007v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Poisson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthelot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Bras" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grapin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2016.06.030" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209979v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Djennane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cournol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Wilmot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-014-0443-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456006v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Broggini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eric Durel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fahrentrapp" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2013.974.13" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644596v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Parravicini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Gessler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denance" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre - Zuber" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2010.00690.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656962v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chalvon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saindrenan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-206" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663606v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Notteghem" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-21-7-0869" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663629v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marques" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sidi Mammar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.01971.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04521892v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14293/GOF.23.38" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104148v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grappin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638668v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516578v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638719v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800299v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Perchepied" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Pelletier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799357v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Biessy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800210v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793017v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284027v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757712v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sourice" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupuis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Loridon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756666v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit J.-B. Morel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755990v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Courtois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Price" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817721v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753455v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine A. Bordat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Lebrun" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757359v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755591v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berruyer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755731v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763211v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bordat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri M.-H. Lebrun" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760637v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356967v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevreau E." TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravon E." TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaillard S." TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier S." TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648021v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816954v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821906v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Guillou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03098493v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaiana Malabarba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dousset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Moizan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099576v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Righetti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662206v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molin&#233;ro-Demilly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797536v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Chevreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Charrier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne-Gaillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Joffrion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Richer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793966v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Calmes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283786v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Calmes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sannier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Expert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807206v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sanier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bellanger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05300148v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bodelot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Heintz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhaf262/8271418" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549228v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhaf262" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206927v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;charlotte Guillou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.20540" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289707v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Chavonet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Brisset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42161-023-01479-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153598v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chavonet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bodelot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heintz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1378.54" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656697v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubourg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-022-02869-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726020v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aligon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Simonneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac240" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03915560v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Canut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Chourr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11243554" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153564v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-022-02887-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122463v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chevreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22010319" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538606v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perchepied" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chevreau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08157-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135120v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Perrin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daccord" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roquis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Celton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/epigenomes4010004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557442v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charrier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Petiteau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00040" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624779v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/767772" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557443v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2019.03.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563948v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-019-00170-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02118952v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Gully" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ferrand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery454" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624831v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/818690" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516660v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laloi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Eric Durel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Cam" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12581" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456007v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Poisson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthelot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Bras" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grapin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2016.06.030" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209979v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Djennane" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cournol" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Wilmot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-014-0443-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456006v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Broggini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eric Durel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fahrentrapp" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2013.974.13" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644596v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Parravicini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Gessler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denance" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre - Zuber" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2010.00690.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656962v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chalvon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saindrenan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-206" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663606v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Notteghem" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-21-7-0869" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663629v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marques" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sidi Mammar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.01971.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04521892v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14293/GOF.23.38" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104148v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grappin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638668v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516578v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638719v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800299v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Perchepied" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Pelletier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799357v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Biessy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800210v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793017v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284027v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757712v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sourice" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupuis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Loridon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756666v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit J.-B. Morel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755990v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Courtois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Price" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757359v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817721v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753455v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine A. Bordat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Lebrun" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755591v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berruyer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755731v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760637v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri M.-H. Lebrun" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763211v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bordat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356967v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevreau E." TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravon E." TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaillard S." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier S." TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648021v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816954v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821906v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>