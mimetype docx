--- v1 (2026-04-02)
+++ v2 (2026-04-26)
@@ -1798,831 +1798,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05153598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Erwinia amylovora inducible promoter for improvement of apple fire blight resistance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Righetti</w:t>
+                <w:t xml:space="preserve">SCOOP12 peptide acts on ROS homeostasis to modulate cell division and elongation in Arabidopsis primary root</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vergne-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Aubourg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Brisset</w:t>
+                <w:t xml:space="preserve">Sophie Aligon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00299-022-02869-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.jxb/erac240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erac240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656697v1</w:t>
+                <w:t xml:space="preserve">hal-03726020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCOOP12 peptide acts on ROS homeostasis to modulate cell division and elongation in Arabidopsis primary root</w:t>
+                <w:t xml:space="preserve">The PROSCOOP10 Gene Encodes Two Extracellular Hydroxylated Peptides and Impacts Flowering Time in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Simonneau</w:t>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Chourré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erac240⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (24), pp.3554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants11243554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726020v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915560v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PROSCOOP10 Gene Encodes Two Extracellular Hydroxylated Peptides and Impacts Flowering Time in Arabidopsis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Canut</w:t>
+                <w:t xml:space="preserve">Correction to: An Erwinia amylovora inducible promoter for improvement of apple fire blight resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Righetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiane Chourré</w:t>
+                <w:t xml:space="preserve">Sébastien Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duge de Bernonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (24), pp.3554. </w:t>
+              <w:t xml:space="preserve">Plant Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41, pp.1789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants11243554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00299-022-02887-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03915560v2</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05153564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: An Erwinia amylovora inducible promoter for improvement of apple fire blight resistance</w:t>
+                <w:t xml:space="preserve">An Erwinia amylovora inducible promoter for improvement of apple fire blight resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Righetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duge de Bernonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 41, pp.1789. </w:t>
+              <w:t xml:space="preserve">, 2022, 41, pp.1499-1513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00299-022-02887-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00299-022-02869-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153564v1</w:t>
+                <w:t xml:space="preserve">hal-03656697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Strategies to Overcome Present CRISPR/Cas9 Limitations in Apple and Pear: Efficient Dechimerization and Base Editing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Successful intergeneric transfer of a major apple scab resistance gene (Rvi6) from apple to pear and precise comparison of the downstream molecular mechanisms of this resistance in both species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Chevreau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julie Moizan</w:t>
+                <w:t xml:space="preserve">L. Perchepied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chevreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22010319⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-021-08157-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03122463v1</w:t>
+                <w:t xml:space="preserve">hal-03538606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful intergeneric transfer of a major apple scab resistance gene (Rvi6) from apple to pear and precise comparison of the downstream molecular mechanisms of this resistance in both species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Perchepied</w:t>
+                <w:t xml:space="preserve">New Strategies to Overcome Present CRISPR/Cas9 Limitations in Apple and Pear: Efficient Dechimerization and Base Editing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaiana Malabarba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Chevreau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+                <w:t xml:space="preserve">Elisabeth Chevreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Veillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Moizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (1), pp.843. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-021-08157-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22010319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538606v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergent DNA Methylation Signatures of Juvenile Seedlings, Grafts and Adult Apple Trees</w:t>
               </w:r>
@@ -2870,563 +2870,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An &amp;lt;em&amp;gt;Erwinia amylovora&amp;lt;/em&amp;gt; inducible promoter for intragenic improvement of apple fire blight resistance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Brisset</w:t>
+                <w:t xml:space="preserve">Agroinfiltration is a key factor to improve the efficiency of apple and pear transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Chevreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Joffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Richer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 251, pp.150-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/767772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scienta.2019.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624779v1</w:t>
+                <w:t xml:space="preserve">hal-02557443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroinfiltration is a key factor to improve the efficiency of apple and pear transformation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Charrier</w:t>
+                <w:t xml:space="preserve">An &amp;lt;em&amp;gt;Erwinia amylovora&amp;lt;/em&amp;gt; inducible promoter for intragenic improvement of apple fire blight resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Righetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duge de Bernonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 251, pp.150-154. </w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scienta.2019.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/767772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557443v1</w:t>
+                <w:t xml:space="preserve">hal-02624779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An artificial miRNA as a new tool to silence and explore gene functions in apple</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dousset</w:t>
+                <w:t xml:space="preserve">The SCOOP12 peptide regulates defense response and root elongation in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Gully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aligon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transgenic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11248-019-00170-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (4), pp.1349-1365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ery454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563948v1</w:t>
+                <w:t xml:space="preserve">hal-02118952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SCOOP12 peptide regulates defense response and root elongation in Arabidopsis thaliana</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Aligon</w:t>
+                <w:t xml:space="preserve">An artificial miRNA as a new tool to silence and explore gene functions in apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Joffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Richer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 70 (4), pp.1349-1365. </w:t>
+              <w:t xml:space="preserve">Transgenic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (5-6), pp.611-626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/ery454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11248-019-00170-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118952v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergent DNA methylation signatures of juvenile seedlings grafts and adult apple trees</w:t>
               </w:r>
@@ -3676,51 +3676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A droplet-vitrification protocol enabled cryopreservation of doubled haploid explants of Malus x domestica Borkh. ‘Golden Delicious’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Chevreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3983,51 +3983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vergne-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Chevreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fahrentrapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4659,90 +4659,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SCOOP family of phytocytokines, at the boundaries of plant defense and development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Chourré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetoberfest 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Berlin, Germany. </w:t>
@@ -4806,51 +4806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aligon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grappin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5030,90 +5030,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of plant development and defense response by fireman, a new small endogenous peptide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Gully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aligon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6255,327 +6255,327 @@
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basal expression of rice defence genes associated with partial resistance against Magnaporthe grisea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vergne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...50 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International Worshop on "PR-proteins" and "Induced Resistance Against Pathogens and Insects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Doorn, Netherlands</w:t>
+              <w:t xml:space="preserve">4. Journée de la Biologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Montpellier, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757359v1</w:t>
+                <w:t xml:space="preserve">hal-02817721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basal expression of rice defence genes associated with partial resistance against Magnaporthe grisea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cloning of Pi33, the rice resistance gene corresponding to the cloned avirulence gene ACE1 of Magnaporthe grisea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Ballini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine A. Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vergne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit J.-B. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journée de la Biologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Montpellier, France. n.p</w:t>
+              <w:t xml:space="preserve">13. International Congress on Molecular Plant-Microbe Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817721v1</w:t>
+                <w:t xml:space="preserve">hal-02753455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning of Pi33, the rice resistance gene corresponding to the cloned avirulence gene ACE1 of Magnaporthe grisea</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Basal expression of rice defence genes associated with partial resistance against Magnaporthe grisea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Tharreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Henri Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Notteghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit J.-B. Morel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Congress on Molecular Plant-Microbe Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Sorrento, Italy</w:t>
+              <w:t xml:space="preserve">Joint International Worshop on "PR-proteins" and "Induced Resistance Against Pathogens and Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Doorn, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753455v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution and origin of the rice blast resistance gene Pi33</w:t>
               </w:r>
@@ -6587,51 +6587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ballini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine A. Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6699,51 +6699,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning of Pi33, the rice resistance gene corresponding to the cloned avirulence gene ACE1 of Magnaporthe grisea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ballini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine A. Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6805,273 +6805,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse transcriptionnelle de la résistance du riz à Magnaporthe grisea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clonage positionnel de PI33, gène de résistance du riz correspondant au gène d'avirulence Ace1 de Magnaporthe grisea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Ballini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit J.-B. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Henri M.-H. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Congrès de la S.F.P</w:t>
+              <w:t xml:space="preserve">6. congrès de la S.F.P</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760637v1</w:t>
+                <w:t xml:space="preserve">hal-02763211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clonage positionnel de PI33, gène de résistance du riz correspondant au gène d'avirulence Ace1 de Magnaporthe grisea</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse transcriptionnelle de la résistance du riz à Magnaporthe grisea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit J.-B. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Tharreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Henri M.-H. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Notteghem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. congrès de la S.F.P</w:t>
+              <w:t xml:space="preserve">6. Congrès de la S.F.P</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763211v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7420,51 +7420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit J.-B. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Tharreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Henri M.-H. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Rencontres de phytopathologie - mycologie de la Société française de phytopothologie (Journées Jean Chevaugeon)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Montpellier, France. , n.p., 2006</w:t>
@@ -7765,51 +7765,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Guillou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03098493v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaiana Malabarba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dousset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Moizan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099576v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Righetti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662206v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molin&#233;ro-Demilly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797536v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Chevreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Charrier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne-Gaillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Joffrion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Richer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793966v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Calmes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283786v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Calmes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sannier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Expert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807206v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sanier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bellanger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05300148v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bodelot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Heintz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhaf262/8271418" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549228v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhaf262" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206927v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;charlotte Guillou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.20540" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289707v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Chavonet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Brisset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42161-023-01479-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153598v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chavonet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bodelot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heintz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1378.54" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656697v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubourg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-022-02869-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726020v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aligon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Simonneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac240" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03915560v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Canut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Chourr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11243554" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153564v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-022-02887-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122463v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chevreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22010319" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538606v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perchepied" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chevreau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08157-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135120v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Perrin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daccord" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roquis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Celton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/epigenomes4010004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557442v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charrier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Petiteau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00040" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624779v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/767772" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557443v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2019.03.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563948v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-019-00170-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02118952v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Gully" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ferrand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery454" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624831v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/818690" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516660v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laloi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Eric Durel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Cam" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12581" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456007v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Poisson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthelot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Bras" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grapin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2016.06.030" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209979v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Djennane" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cournol" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Wilmot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-014-0443-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456006v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Broggini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eric Durel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fahrentrapp" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2013.974.13" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644596v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Parravicini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Gessler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denance" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre - Zuber" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2010.00690.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656962v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chalvon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saindrenan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-206" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663606v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Notteghem" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-21-7-0869" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663629v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marques" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sidi Mammar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.01971.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04521892v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14293/GOF.23.38" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104148v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grappin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638668v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516578v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638719v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800299v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Perchepied" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Pelletier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799357v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Biessy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800210v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793017v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284027v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757712v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sourice" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupuis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Loridon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756666v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit J.-B. Morel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755990v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Courtois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Price" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757359v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817721v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753455v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine A. Bordat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Lebrun" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755591v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berruyer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755731v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760637v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri M.-H. Lebrun" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763211v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bordat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356967v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevreau E." TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravon E." TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaillard S." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier S." TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648021v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816954v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821906v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Guillou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03098493v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaiana Malabarba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dousset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Moizan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099576v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Righetti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662206v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molin&#233;ro-Demilly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797536v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Chevreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Charrier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne-Gaillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Joffrion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Richer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793966v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Calmes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283786v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Calmes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sannier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Expert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807206v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sanier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bellanger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05300148v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bodelot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Heintz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhaf262/8271418" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549228v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhaf262" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206927v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;charlotte Guillou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.20540" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289707v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Chavonet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Brisset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42161-023-01479-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153598v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chavonet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bodelot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heintz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1378.54" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726020v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aligon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Simonneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac240" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03915560v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Canut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Chourr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11243554" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153564v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubourg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-022-02887-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656697v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-022-02869-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538606v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perchepied" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chevreau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08157-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122463v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chevreau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22010319" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135120v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Perrin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daccord" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roquis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Celton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/epigenomes4010004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557442v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charrier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Petiteau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00040" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557443v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2019.03.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624779v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/767772" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02118952v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Gully" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ferrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery454" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563948v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-019-00170-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624831v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/818690" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516660v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laloi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Eric Durel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Cam" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12581" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456007v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Poisson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthelot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Bras" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grapin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2016.06.030" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209979v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Djennane" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cournol" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Wilmot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-014-0443-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456006v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Broggini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eric Durel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fahrentrapp" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2013.974.13" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644596v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Parravicini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Gessler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denance" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre - Zuber" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2010.00690.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656962v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chalvon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saindrenan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-206" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663606v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Notteghem" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-21-7-0869" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663629v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marques" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sidi Mammar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.01971.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04521892v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14293/GOF.23.38" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104148v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grappin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638668v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516578v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638719v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800299v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Perchepied" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Pelletier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799357v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Biessy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800210v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793017v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284027v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757712v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sourice" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupuis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Loridon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756666v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit J.-B. Morel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755990v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Courtois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Price" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817721v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753455v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine A. Bordat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Lebrun" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757359v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755591v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berruyer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755731v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763211v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bordat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri M.-H. Lebrun" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760637v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356967v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevreau E." TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravon E." TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaillard S." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier S." TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648021v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816954v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821906v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>