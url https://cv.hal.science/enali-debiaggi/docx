--- v0 (2026-03-15)
+++ v1 (2026-05-25)
@@ -147,1220 +147,1315 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching Maps. Sur les traces de la cartographie à l'université de Lyon</w:t>
+                <w:t xml:space="preserve">Les globes de Lyon, 1701</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enali De Biaggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gauthiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Cunty</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Sirdey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 259, pp.27-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05626277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...28 lines deleted...]
-                <w:t xml:space="preserve">hal-04909923v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographie et santé publique à Lyon : hygiénisme et politique locale avant la première guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enali De Biaggi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62437/cixz354cwvtgnj8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04581869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographie et santé publique à Lyon : hygiénisme et politique locale avant la Première Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enali De Biaggi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29e conférence internationale sur l'histoire de la cartographie (251), pp.99-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un conte de deux villes : une géohistoire comparée de São Paulo et Lyon, 500 000 habitants en 1920</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gauthiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Piccolotto Siqueira Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Padovesi Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enali De Biaggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Kantor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/confins.36448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé globale et cartographie : perspectives franco-brésiliennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ligia Vizzeu Barrozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulin Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enali de Biaggi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 226, pp.109-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02105986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner la sémiologie graphique à des étudiants en aménagement du territoire à l'université Lyon 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enali Leca de Biaggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 222, pp.85-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ile Brésil : la force d'un mythe cartographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Droulers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enali de Biaggi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 69, pp.40-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00687451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographie et formation territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enali Leca de Biaggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Droulers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 34, pp.39-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00687509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamique du peuplement et du développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Droulers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enali Leca de Biaggi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 20, pp.43-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00687654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méthode, les données, les outils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Droulers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enali Leca de Biaggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Waniez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 20, pp.29-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00687635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie et santé publique à Lyon : hygiénisme et politique locale avant la Première Guerre mondiale</w:t>
+                <w:t xml:space="preserve">Teaching Maps. Sur les traces de la cartographie à l'université de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enali De Biaggi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...136 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gauthiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...633 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cunty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, 70 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Waniez</w:t>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">halshs-00687635v1</w:t>
+                <w:t xml:space="preserve">hal-04909923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">29e Conférence internationale sur l'histoire de la cartographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Cams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Ion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pınar Emiralioğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chet van Duzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeta Negrău</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29e ICHC (International Conference on the History of Cartography/Congrès International d’Histoire de la Cartographie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 251, Revue du comité français de cartographie, 130 p., 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04582917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1370,564 +1465,564 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maps and power: a pedagogy based on French representations of America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enali De Biaggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La cartographie dans l'enseignement aux/des Amériques : usages passés et actuels d'un outil pédagogique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Bordeaux Montaigne, Maison des Suds (campus de Pessac), Apr 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global health and Cartography : French and Brazilian perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enali de Biaggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligia Vizeu Barrozo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Cartographic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02106192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner la sémiologie graphique à des étudiants en aménagement du territoire. Retour d'expérience sur le diplôme d'Université &amp;quot;Outils graphiques de l'aménagement&amp;quot; mis en place à l'université Jean Moulin Lyon3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enali Leca de Biaggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner la sémiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global health and territory : French and Brazilian perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enali de Biaggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Research Workshop Lyon-São Paulo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02106201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonisation et cartographie dans le sud du Brésil au XIXe siècle : l'exemple d'Emil Odebrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enali de Biaggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV Simposio Ibero-Americano de Historia da Cartografia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01281774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Os ascervos cartograficos das sociedades de geografia : mapas e redes - o exemplo de Lyon [Cartographic collections from geographic societies: maps and networks - the exemple of Lyon]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enali Leca de Biaggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ve Symposium luso-brésilien de cartographie historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Petropilis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01309406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tradiçoès cartograficas e fixaçao de fronteiras na independência brasileira : os mapas como melo de delimitar o territorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enali Leca de Biaggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">III symposium ibéro-américain de cartographie historique ( III SIAHC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01297658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1937,102 +2032,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion générale : intelligence géographique et santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enali De Biaggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UNIVERSITE JEAN MOULIN LYON 3. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHASLES V. &amp; DE BIAGGI L. (dir.), Santé et territoire, une réflexion géographique, Service Edition Université Jean Moulin Lyon 3, 2019.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9782364420878</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2042,108 +2137,108 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé et territoire, une réflexion géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leca De Biaggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service Edition Université Jean Moulin Lyon 3. 311 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04554472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2153,98 +2248,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning the expansion of Lyon in the XIXth century The maps from L. Dignoscyo for the Hospices Civils de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enali De Biaggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on the History of Cartography - Amsterdam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Amsterdam (NETHERLANDS), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2254,144 +2349,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réserve extractiviste de Ciriaco : babaçu durable pour les petits producteurs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Droulers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enali de Biaggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Nasuti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00259371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2459,51 +2554,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D5B766A"/>
+    <w:nsid w:val="CC7C3AB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2690,51 +2785,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/enali-debiaggi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-7546-6230" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068895283" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909923v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enali De Biaggi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gauthiez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourgeois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065403v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04581869v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz354cwvtgnj8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04047771v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Piccolotto Siqueira Bueno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Padovesi Fonseca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Kantor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.36448" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105986v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Vizzeu Barrozo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chasles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Universit&#233; Jean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulin Lyon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enali de Biaggi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01260544v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enali Leca de Biaggi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687451v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Droulers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687509v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687654v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687635v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Th&#233;ry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Waniez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04582917v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cams" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#305;nar Emiralio&#287;lu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chet van Duzer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Negr&#259;u" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04409761v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106192v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Vizeu Barrozo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01260540v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106201v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281774v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309406v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297658v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04409812v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554472v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leca De Biaggi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04047880v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259371v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chartier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nasuti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/enali-debiaggi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-7546-6230" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068895283" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05626277v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enali De Biaggi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gauthiez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sirdey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04581869v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz354cwvtgnj8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065403v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04047771v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Piccolotto Siqueira Bueno" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Padovesi Fonseca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Kantor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.36448" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105986v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Vizzeu Barrozo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chasles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Universit&#233; Jean" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulin Lyon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enali de Biaggi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01260544v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enali Leca de Biaggi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687451v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Droulers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687509v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687654v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687635v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Th&#233;ry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Waniez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909923v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourgeois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04582917v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cams" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#305;nar Emiralio&#287;lu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chet van Duzer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Negr&#259;u" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04409761v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106192v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Vizeu Barrozo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01260540v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106201v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281774v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309406v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297658v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04409812v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554472v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leca De Biaggi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04047880v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259371v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chartier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nasuti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>