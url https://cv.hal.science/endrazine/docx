--- v1 (2026-03-28)
+++ v2 (2026-05-07)
@@ -1037,142 +1037,142 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the Witchcraft Compiler Collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H2HC Conference 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, H2HC, Oct 2016, Sao Paolo, Brazil</w:t>
+              <w:t xml:space="preserve">Intel Security Conference (iSec) 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Itel, Nov 2016, Hillsboro, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683044v1</w:t>
+                <w:t xml:space="preserve">hal-04672164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the Witchcraft Compiler Collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intel Security Conference (iSec) 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Itel, Nov 2016, Hillsboro, United States</w:t>
+              <w:t xml:space="preserve">H2HC Conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, H2HC, Oct 2016, Sao Paolo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672164v1</w:t>
+                <w:t xml:space="preserve">hal-04683044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the Witchcraft Compiler Collection</w:t>
               </w:r>
@@ -1359,1388 +1359,1388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XXE defence(les)s in JDK XML parsers</w:t>
+                <w:t xml:space="preserve">SMB : Sharing more than your files...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blackhat USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Blackhat, Jul 2015, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04606163v1</w:t>
+                <w:t xml:space="preserve">hal-04606162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filecry : the new age of XXE</w:t>
+                <w:t xml:space="preserve">XXE defence(les)s in JDK XML parsers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blackhat USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Blackhat, Jul 2015, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04606163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filecry : the new age of XXE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blackhat USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Blackhat, Jul 2015, Las Vegas, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">hal-04606161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware Backdooring is Practical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shakacon Conference 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Shakacon Conference, Aug 2015, Honololu, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">SMB : Sharing more than your files...</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hardware Backdooring is Practical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AusCERT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Australian CERT, May 2013, Brisbane (AU), Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malware, Sandboxing and You : How Enterprise Malware and 0day detection is about to fail (again)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RUXCON Conference 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RUXCON, Oct 2013, Melbourne (AUS), Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An introduction to the Katsuni theorem and its application to sandboxing and software emulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syscan Beijing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Syscan, Sep 2013, Beijin, Chine, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandboxing is (the) shit !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hackers to Hackers Conference (H2HC) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, H2HC, Oct 2013, Sao Paolo, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsuni理论介绍以及在沙盒和软件仿真方面的应用</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syscan 360 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Syscan 360, Sep 2013, Beijing (China), China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hardware Backdooring is Practical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nullcon Conference 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nullcon, Nov 2012, Goa, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hardware Backdooring is Practical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intel Security Conference (iSec) 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Intel, Nov 2012, Hillsboro, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proprietary Protocols RCE : Research leads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RUXCON Conference Sydney Monthly 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RUXCON, Jul 2012, Sydney (AUSTRALIA), Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hardware Backdooring is practical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blackhat Briefings (USA) 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Blackhat Briefings, Aug 2012, Las Vegas, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hardware Backdooring is practical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RUXCON Conference 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RUXCON, Oct 2012, Melbourne (AUS), Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hardware Backdooring is practical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blackhat Briefings (USA) 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Blackhat Briefings, Jul 2012, Las Vegas, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hardware Backdooring is Practical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blackhat USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Blackhat, Jul 2015, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">, Blackhat, Jul 2012, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Hardware Backdooring is Practical</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post Memory Corruption Memory Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AusCERT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Australian CERT, May 2013, Brisbane (AU), Australia</w:t>
+              <w:t xml:space="preserve">Chaos Communication Congress 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CCC, Jan 2012, Berlin (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Malware, Sandboxing and You : How Enterprise Malware and 0day detection is about to fail (again)</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hardware Backdooring is Practical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RUXCON Conference 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RUXCON, Oct 2013, Melbourne (AUS), Australia</w:t>
+              <w:t xml:space="preserve">No Such Conference 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NoSuchCon, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">An introduction to the Katsuni theorem and its application to sandboxing and software emulation</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hardware Backdooring is practical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Syscan Beijing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Syscan, Sep 2013, Beijin, Chine, China</w:t>
+              <w:t xml:space="preserve">DEFCON 20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DEFCON, Jul 2012, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...443 lines deleted...]
-                <w:t xml:space="preserve">Hardware Backdooring is Practical</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post Memory Corruption Memory Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blackhat USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Blackhat, Jul 2012, Las Vegas, United States</w:t>
-[...412 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Blackhat, Jul 2011, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -2946,510 +2946,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Breaking Virtualization by switching the CPU to 8086 mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hackito Ergo Sum 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hackito Ergo Sum Conference, Apr 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breaking Virtualization Software by switching the cpu to Virtual 8086 mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hack In the Box Malaysia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HITB, Oct 2010, Kuala Lumpur (Malaysia), Malaysia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Breaking virtualization by any means</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HITB Conference Kuala-Lumpur 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HITB, Oct 2010, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generic exploitation of invalid memory writes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hackers to Hackers Conference (H2HC) 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, H2HC, Dec 2010, Sao Paolo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breaking Virtualization by switching the CPU to 8086 mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HITB Conference Kuala-Lumpur 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HITB, May 2010, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breaking Virtualization by switching to Virtual 8086 mode.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HITB Conference Amsterdam 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HITB, Jun 2010, Amsterdam (NETHERLANDS), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breaking virtualization by switching the cpu to virtual 8086 mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUXCON Conference 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RUXCON, Dec 2010, Melbourne (AUS), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672166v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-05242058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PreBoot Authentication Password Cracking on a budget</w:t>
               </w:r>
@@ -3567,165 +3567,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reverse Engineering for exploit writers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ClubHack</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ClubHack, Dec 2008, Pune, India, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bypassing pre-boot authentication passwords by instrumenting the BIOS keyboard buffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEFCON 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DEFCON, Jul 2008, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-04672158v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bypassing pre-boot authentication passwords by instrumenting the BIOS keyboard buffer</w:t>
               </w:r>
@@ -3750,51 +3750,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEFCON 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DEFCON, Jul 2008, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04606157v1</w:t>
+                <w:t xml:space="preserve">hal-04606156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4476,151 +4476,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">[Keynote] A Tale of Oxidation and Witchcraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctoral. Jussieu, Paris, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">[Keynote] Supply-chain Security : Trust but Verify</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Campus Cyber, Paris, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130637v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-05130177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4632,957 +4632,957 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">[RSA Conference 2020] Automotive/IoT Network Exploits: From Static Analysis to Reliable Exploits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">[RoadSec Keynote 2020] Reverse Engineering da Morte que Mata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[SHA217/CCC] Silent Protest: DIY wearable protest network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">[SHA217/CCC] Silent Protest: DIY wearable protest network</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[BSides San Francisco 2017] Introduction to the Witchcraft Compiler Collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Blackhat Europe 2016] Introduction to the Witchcraft Compiler Collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[DEFCON 2016] Introduction to the Witchcraft Compiler Collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Shakacon 2017] Silent Protest : a Wearable Protest Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[H2HC 2016] Witchcraft Compiler Collection : Towards self aware computer Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Blackhat 2015] SMBv2 : Sharing More than your Files</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[H2HC 2013] Sandboxing is (the) shit !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Nullcon 2013] Hardware Backdooring is Practical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[RUXCON 2012] Hardware Backdooring is Practical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[DEFCON 2012] Hardware Backdooring is Practical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">[RUXCON 2012] Hardware Backdooring is Practical</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Blackhat 2012] Hardware Backdooring is Practical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">[Blackhat 2012] Hardware Backdooring is Practical</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[CCC 2011] Post Memory Corruption Memory Analysis : Automated Exploitation of Invalid Memory Writes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683010v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04683033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Blackhat 2011] Post Memory Corruption Memory Analysis</w:t>
               </w:r>
@@ -5938,51 +5938,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B03FD9F"/>
+    <w:nsid w:val="59FC894A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6169,51 +6169,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/endrazine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-8031-1438" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/LFS-7186-2024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120728v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brossard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037497v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707995" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124482v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671473v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3696933.3696936" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795578v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/secdev61143.2024.00023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676711v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672230v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672231v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672220v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672184v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672190v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redditt Richard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683044v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672164v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672194v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676821v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672222v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606163v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606161v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683043v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606162v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672157v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672179v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672159v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672191v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672160v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672180v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672193v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606160v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672183v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672197v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672219v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672221v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672162v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606158v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672171v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672169v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672224v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672212v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672187v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672196v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672186v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672166v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672229v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242058v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672173v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672176v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606156v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672158v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606157v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676822v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.blackhat.com/docs/eu-16/materials/eu-16-Brossard-Witchcraft-Compiler-Collection-Towards-Self-Aware-Computer-Programs-wp.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676820v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672154v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peddata Prasad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmert Travis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guest Ryan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672153v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Guest" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peddada Prasad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672152v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massaviol Jonathan Brossard Nicolas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672155v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676819v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130637v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130177v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682985v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682982v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676723v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683003v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683036v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682976v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682996v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683008v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683038v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683034v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683037v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682980v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683006v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683010v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683033v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683005v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682990v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682999v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692372v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/endrazine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-8031-1438" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/LFS-7186-2024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120728v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brossard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037497v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707995" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124482v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671473v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3696933.3696936" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795578v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/secdev61143.2024.00023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676711v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672230v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672231v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672220v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672184v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672190v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redditt Richard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672164v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683044v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672194v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676821v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672222v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606162v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606163v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606161v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683043v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672157v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672179v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672159v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672191v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672160v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672221v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672162v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672180v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672223v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672174v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672193v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606160v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672183v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672197v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672219v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606158v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672171v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672169v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672224v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672229v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242058v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672212v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672187v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672196v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672186v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672166v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672173v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672176v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672158v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606157v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606156v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676822v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.blackhat.com/docs/eu-16/materials/eu-16-Brossard-Witchcraft-Compiler-Collection-Towards-Self-Aware-Computer-Programs-wp.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676820v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672154v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peddata Prasad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmert Travis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guest Ryan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672153v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Guest" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peddada Prasad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672152v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massaviol Jonathan Brossard Nicolas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672155v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676819v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130177v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130637v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682982v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682985v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676723v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683003v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683008v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683036v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682976v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682996v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683038v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683034v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683033v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682980v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683037v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683006v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683010v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683005v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682990v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682999v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692372v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>