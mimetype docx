--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -101,53 +101,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0009-0004-8031-1438</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=83d4cWcAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LFS-7186-2024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -207,3588 +228,3588 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Lightweight Cross-Architecture Procedural Debugging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SRC-DAV IEEE/IFIP Workshop on Secure and Resilient Communication for Drones and Autonomous Vehicle Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE/IFIP, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Functions Annotations through Concrete Procedural Debugging and ELF Libification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 40th ACM/SIGAPP Symposium on Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Mar 2025, Catania, Sicily (Italy), Italy. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3672608.3707995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3672608.3707995⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05037497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unstripping Cloud Container ELF binaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Emerging Technologies and Computing ICETC2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE/ICETC2025, Jun 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to Procedural Debugging through Binary Libification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th USENIX WOOT Conference on Offensive Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, USENIX, Aug 2024, Philadelphia, PA, United States. pp.17-25, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5555/3696933.3696936⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5555/3696933.3696936⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04671473v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Partial Proofs of Vulnerabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE Secure Development Conference (SecDev)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Pittsburgh, United States. pp.180-182, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/secdev61143.2024.00023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/secdev61143.2024.00023⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04795578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automotive/IoT Network Exploits: From Static Analysis to Reliable Exploits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RSA, Feb 2020, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reverse Engineering da Morte que Mata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RoadSec Conference 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RoadSec, Apr 2020, Sao Paolo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATTAQUES CONTRE LES SUPPLY CHAINS, RANSOMWARE : DE LA NECESSITE DE NOUVEAUX PROCESSUS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CESIN : Keynote 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESIN, Dec 2020, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware Backdooring is practical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nullcon Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nullcon, Mar 2019, Goa, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the Witchcraft Compiler Collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BSides San Francisco 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BSides Conference, Feb 2017, San Francisco (CA, USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silent Protest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redditt Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shakacon Conference 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Shakacon Conference, Jul 2017, Honololu, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the Witchcraft Compiler Collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">H2HC Conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, H2HC, Oct 2016, Sao Paolo, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to the Witchcraft Compiler Collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DEFCON 24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DEFCON, Aug 2016, Las Vegas, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to the Witchcraft Compiler Collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intel Security Conference (iSec) 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Itel, Nov 2016, Hillsboro, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Witchcraft Compiler Collection : Towards Self Aware Computer Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H2HC Conference 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, H2HC, Oct 2016, Sao Paolo, Brazil</w:t>
+              <w:t xml:space="preserve">Blackhat Briefings (UK) 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Blackhat, Nov 2016, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the Witchcraft Compiler Collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEFCON 24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DEFCON, Aug 2016, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMB : Sharing more than your files...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blackhat USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Blackhat, Jul 2015, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XXE defence(les)s in JDK XML parsers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blackhat USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Blackhat, Jul 2015, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filecry : the new age of XXE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blackhat USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Blackhat, Jul 2015, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware Backdooring is Practical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shakacon Conference 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Shakacon Conference, Aug 2015, Honololu, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malware, Sandboxing and You : How Enterprise Malware and 0day detection is about to fail (again)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RUXCON Conference 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RUXCON, Oct 2013, Melbourne (AUS), Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An introduction to the Katsuni theorem and its application to sandboxing and software emulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syscan Beijing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Syscan, Sep 2013, Beijin, Chine, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware Backdooring is Practical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AusCERT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Australian CERT, May 2013, Brisbane (AU), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandboxing is (the) shit !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hackers to Hackers Conference (H2HC) 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, H2HC, Oct 2013, Sao Paolo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katsuni理论介绍以及在沙盒和软件仿真方面的应用</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syscan 360 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Syscan 360, Sep 2013, Beijing (China), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware Backdooring is Practical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nullcon Conference 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nullcon, Nov 2012, Goa, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware Backdooring is Practical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intel Security Conference (iSec) 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Intel, Nov 2012, Hillsboro, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hardware Backdooring is Practical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blackhat USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Blackhat, Jul 2012, Las Vegas, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proprietary Protocols RCE : Research leads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUXCON Conference Sydney Monthly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RUXCON, Jul 2012, Sydney (AUSTRALIA), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware Backdooring is practical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blackhat Briefings (USA) 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Blackhat Briefings, Aug 2012, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware Backdooring is practical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUXCON Conference 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RUXCON, Oct 2012, Melbourne (AUS), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware Backdooring is practical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blackhat Briefings (USA) 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Blackhat Briefings, Jul 2012, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post Memory Corruption Memory Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chaos Communication Congress 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CCC, Jan 2012, Berlin (DE), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hardware Backdooring is practical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DEFCON 20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DEFCON, Jul 2012, Las Vegas, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware Backdooring is Practical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No Such Conference 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NoSuchCon, Apr 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post Memory Corruption Memory Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blackhat USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Blackhat, Jul 2012, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">, Blackhat, Jul 2011, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post Memory Corruption Memory Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos Communication Congress 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CCC, Jan 2012, Berlin (DE), Germany</w:t>
+              <w:t xml:space="preserve">RUXCON Conference 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RUXCON, Nov 2011, Melbourne (AUS), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...159 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post Memory Corruption Memory Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kiwicon New Zealand 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kiwicon, Nov 2011, Wellington, New Zealand, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post Memory Corruption Memory Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HITB Conference Kuala-Lumpur 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HITB, Oct 2011, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breaking Virtualization by switching the CPU to 8086 mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hackito Ergo Sum 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hackito Ergo Sum Conference, Apr 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breaking Virtualization Software by switching the cpu to Virtual 8086 mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hack In the Box Malaysia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HITB, Oct 2010, Kuala Lumpur (Malaysia), Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breaking virtualization by any means</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HITB Conference Kuala-Lumpur 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HITB, Oct 2010, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breaking Virtualization by switching the CPU to 8086 mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HITB Conference Kuala-Lumpur 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HITB, May 2010, Kuala Lumpur, Malaysia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breaking Virtualization by switching to Virtual 8086 mode.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HITB Conference Amsterdam 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HITB, Jun 2010, Amsterdam (NETHERLANDS), Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breaking virtualization by switching the cpu to virtual 8086 mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RUXCON Conference 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RUXCON, Dec 2010, Melbourne (AUS), Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generic exploitation of invalid memory writes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hackers to Hackers Conference (H2HC) 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, H2HC, Dec 2010, Sao Paolo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PreBoot Authentication Password Cracking on a budget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hackers to Hackers Conference (H2HC) 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, H2HC, Dec 2009, Sao Paolo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zero crypto attacks against preboot authentication passwords</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Telecomix Conference 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Telecomix, Jun 2009, Goteberg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reverse Engineering for exploit writers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ClubHack</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ClubHack, Dec 2008, Pune, India, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bypassing pre-boot authentication passwords by instrumenting the BIOS keyboard buffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEFCON 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DEFCON, Jul 2008, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bypassing pre-boot authentication passwords by instrumenting the BIOS keyboard buffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEFCON 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DEFCON, Jul 2008, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3798,108 +3819,108 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Witchcraft Compiler Collection : User Manual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Blackhat Conference. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UBM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.47, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3909,91 +3930,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOS Information Leakage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4003,368 +4024,368 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language-agnostic secure application deployment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peddata Prasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmert Travis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guest Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US10644890B1. 2020, pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peddata Prasad</w:t>
+                <w:t xml:space="preserve">hal-04672154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LANGUAGE AGNOSTIC SECURE APPLICATION DEVELOPMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Guest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peddada Prasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmert Travis</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : US 10749689 B1. 2020, pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">METHOD FOR SECURING ACCESS TO A COMPUTER DEVICE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">United States, Patent n° : US10644890B1. 2020, pp.23</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massaviol Jonathan Brossard Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US 9866553 B2. 2018, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : US 10749689 B1. 2020, pp.23</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositif et un procédé de protection contre la rétro conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP2075733B1. 2014, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...136 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4374,91 +4395,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Fuzzing : Exploit Automation with PMCMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HITB. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4468,153 +4489,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Keynote] A Tale of Oxidation and Witchcraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Jussieu, Paris, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Keynote] Supply-chain Security : Trust but Verify</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Campus Cyber, Paris, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4624,1145 +4645,1145 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[RSA Conference 2020] Automotive/IoT Network Exploits: From Static Analysis to Reliable Exploits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[RoadSec Keynote 2020] Reverse Engineering da Morte que Mata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[BSides San Francisco 2017] Introduction to the Witchcraft Compiler Collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[SHA217/CCC] Silent Protest: DIY wearable protest network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Blackhat Europe 2016] Introduction to the Witchcraft Compiler Collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[DEFCON 2016] Introduction to the Witchcraft Compiler Collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Shakacon 2017] Silent Protest : a Wearable Protest Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[H2HC 2016] Witchcraft Compiler Collection : Towards self aware computer Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Blackhat 2015] SMBv2 : Sharing More than your Files</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[H2HC 2013] Sandboxing is (the) shit !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Nullcon 2013] Hardware Backdooring is Practical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[DEFCON 2012] Hardware Backdooring is Practical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Blackhat 2012] Hardware Backdooring is Practical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[RUXCON 2012] Hardware Backdooring is Practical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[CCC 2011] Post Memory Corruption Memory Analysis : Automated Exploitation of Invalid Memory Writes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Blackhat 2011] Post Memory Corruption Memory Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[HITB Malaysia 2011] Post Memory Corruption Memory Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[H2HC 2009] Pre-Boot Authentication Password Cracking on a Budget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5772,105 +5793,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[DEF CON 2008] Bypassing Pre-Boot Authentication Passwords by Instrumenting the BIOS Keyboard Buffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId102"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5938,51 +5959,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59FC894A"/>
+    <w:nsid w:val="3E534724"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6169,51 +6190,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/endrazine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-8031-1438" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/LFS-7186-2024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120728v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brossard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037497v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707995" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124482v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671473v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3696933.3696936" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795578v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/secdev61143.2024.00023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676711v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672230v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672231v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672220v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672184v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672190v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redditt Richard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672164v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683044v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672194v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676821v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672222v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606162v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606163v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606161v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683043v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672157v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672179v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672159v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672191v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672160v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672221v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672162v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672180v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672223v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672174v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672193v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606160v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672183v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672197v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672219v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606158v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672171v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672169v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672224v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672229v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242058v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672212v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672187v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672196v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672186v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672166v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672173v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672176v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672158v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606157v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606156v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676822v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.blackhat.com/docs/eu-16/materials/eu-16-Brossard-Witchcraft-Compiler-Collection-Towards-Self-Aware-Computer-Programs-wp.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676820v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672154v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peddata Prasad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmert Travis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guest Ryan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672153v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Guest" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peddada Prasad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672152v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massaviol Jonathan Brossard Nicolas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672155v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676819v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130177v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130637v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682982v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682985v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676723v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683003v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683008v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683036v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682976v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682996v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683038v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683034v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683033v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682980v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683037v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683006v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683010v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683005v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682990v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682999v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692372v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/endrazine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-8031-1438" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=83d4cWcAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/LFS-7186-2024" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120728v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brossard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037497v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707995" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124482v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671473v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3696933.3696936" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795578v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/secdev61143.2024.00023" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676711v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672230v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672231v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672220v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672184v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672190v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redditt Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683044v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672194v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672164v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676821v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672222v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606162v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606163v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606161v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683043v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672179v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672159v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672157v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672191v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672160v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672221v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672162v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606160v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672180v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672223v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672174v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672193v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672183v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672219v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672197v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606158v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672169v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672171v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672224v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672229v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242058v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672212v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672196v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672186v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672166v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672187v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672173v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672176v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672158v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606157v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606156v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676822v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.blackhat.com/docs/eu-16/materials/eu-16-Brossard-Witchcraft-Compiler-Collection-Towards-Self-Aware-Computer-Programs-wp.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676820v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672154v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peddata Prasad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmert Travis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guest Ryan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672153v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Guest" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peddada Prasad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672152v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massaviol Jonathan Brossard Nicolas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672155v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676819v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130177v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130637v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682982v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682985v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683003v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676723v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683008v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683036v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682976v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682996v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683038v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683034v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683033v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683037v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683006v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682980v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683010v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683005v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682990v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682999v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692372v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>