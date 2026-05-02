--- v0 (2026-03-19)
+++ v1 (2026-05-02)
@@ -2390,246 +2390,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chap. XIV : Un paysage sacré en mutation, du Ier s. av. J.-C. à la fin de l’époque impériale</w:t>
+                <w:t xml:space="preserve">Chap. VIII : Édifices et constructions des époques impériale et protobyzantine dans le Sanctuaire d’Apollon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Roland Etienne. </w:t>
+              <w:t xml:space="preserve">Roland ETIENNE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Sanctuaire d’Apollon à Délos. Architecture, topographie, histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 44.1, pp.249-288, 2018, Exploration Archéologique de Délos</w:t>
+              <w:t xml:space="preserve">, 44.1, pp.117-151, 2018, Exploration Archéologique de Délos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945721v1</w:t>
+                <w:t xml:space="preserve">hal-01945707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Was Delos really Adelos? A reappraisal of the Delian solitude in Roman Imperial Times</w:t>
+                <w:t xml:space="preserve">Chap. XIV : Un paysage sacré en mutation, du Ier s. av. J.-C. à la fin de l’époque impériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">V. Di Napoli, et al. </w:t>
+              <w:t xml:space="preserve">Roland Etienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">What’s New in Roman Greece? Recent Work on the Greek Mainland and the Islands in the Roman Period</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 80, pp.111-121, 2018, Mélétimata</w:t>
+              <w:t xml:space="preserve">Le Sanctuaire d’Apollon à Délos. Architecture, topographie, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 44.1, pp.249-288, 2018, Exploration Archéologique de Délos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116715v1</w:t>
+                <w:t xml:space="preserve">hal-01945721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chap. VIII : Édifices et constructions des époques impériale et protobyzantine dans le Sanctuaire d’Apollon</w:t>
+                <w:t xml:space="preserve">Was Delos really Adelos? A reappraisal of the Delian solitude in Roman Imperial Times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Roland ETIENNE. </w:t>
+              <w:t xml:space="preserve">V. Di Napoli, et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Sanctuaire d’Apollon à Délos. Architecture, topographie, histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 44.1, pp.117-151, 2018, Exploration Archéologique de Délos</w:t>
+              <w:t xml:space="preserve">What’s New in Roman Greece? Recent Work on the Greek Mainland and the Islands in the Roman Period</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 80, pp.111-121, 2018, Mélétimata</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945707v1</w:t>
+                <w:t xml:space="preserve">hal-02116715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La drachme mélienne et le denier romain : quelques réflexions sur les “impériales grecquesˮ de Mélos au lendemain de la réforme monétaire de Néron</w:t>
               </w:r>
@@ -2682,182 +2682,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “Opportunistic Exploitationˮ of Melos</w:t>
+                <w:t xml:space="preserve">Les Cyclades sous l’Empire romain. Histoire d’une renaissance - Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saskia Roselaar. </w:t>
+              <w:t xml:space="preserve">PUR. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes of Cultural Change and Integration in the Roman World</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cyclades sous l’Empire romain. Histoire d’une renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp. 13-25, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01953015v1</w:t>
+                <w:t xml:space="preserve">hal-01945583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Cyclades sous l’Empire romain. Histoire d’une renaissance - Introduction générale</w:t>
+                <w:t xml:space="preserve">The “Opportunistic Exploitationˮ of Melos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PUR. </w:t>
+              <w:t xml:space="preserve">Saskia Roselaar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cyclades sous l’Empire romain. Histoire d’une renaissance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Processes of Cultural Change and Integration in the Roman World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.222-238, 2015, 978-90-04-29455-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004294554_014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945583v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La drachme au temps du denier : le monnayage impérial de Mélos, entre domination romaine et identité civique</w:t>
               </w:r>
@@ -3270,51 +3270,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375525v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2025v60a2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375528v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375526v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0075426925100335" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158312v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.231.0129" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057276v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064554v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zanella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1313" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615752v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouriaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Devogelaere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.4317" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284122v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Aho" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.3548" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993319v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koray Konuk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abuzer Kizil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Prost" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylan Do&#287;an" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.644" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056123v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953265v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01872648v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pilar Eberle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0075435817000776" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953270v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.463" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710019v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;nmez Alemdar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capdetrey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Descat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945675v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.358" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993868v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.391" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938119v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Karakostis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vanna" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moraitis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchb.2015.11.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938130v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2014.2546" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938075v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100977530" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953517v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953742v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529922v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faguer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945721v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02116715v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945707v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953009v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953015v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004294554_014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945583v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938108v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01952995v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01011581v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA010654" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375525v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2025v60a2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375528v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375526v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0075426925100335" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158312v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.231.0129" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057276v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064554v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zanella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1313" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615752v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouriaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Devogelaere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.4317" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284122v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Aho" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.3548" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993319v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koray Konuk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abuzer Kizil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Prost" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylan Do&#287;an" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.644" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056123v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953265v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01872648v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pilar Eberle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0075435817000776" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953270v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.463" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710019v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;nmez Alemdar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capdetrey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Descat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945675v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.358" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993868v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.391" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938119v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Karakostis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vanna" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moraitis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchb.2015.11.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938130v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2014.2546" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938075v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100977530" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953517v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953742v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529922v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faguer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945707v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945721v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02116715v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953009v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945583v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953015v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004294554_014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938108v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01952995v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01011581v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA010654" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>