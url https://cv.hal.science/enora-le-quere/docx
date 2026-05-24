--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -529,1423 +529,1557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04057276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces de production et histoire des techniques à Délos : fouleries, teintureries, meuneries et boulangeries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La foulerie VI 16, 3‑4 (et l’atelier VI 16, 5) au sud‑est de la Casa degli amorini dorati à Pompéi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Zanella</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marielle Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Ephrem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giordano Iacomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/baefe.1313⟩</w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.4981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03064554v1</w:t>
+                <w:t xml:space="preserve">halshs-03907064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ateliers au sud-est de la Casa degli amorini dorati à Pompéi Foulerie VI 16, 3-4 et boutique VI 16, 5</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Espaces de production et histoire des techniques à Délos : fouleries, teintureries, meuneries et boulangeries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Devogelaere</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandra Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, https://journals.openedition.org/cefr/4317. </w:t>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cefr.4317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/baefe.1313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02615752v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03064554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ateliers au sud-est de la Casa degli amorini dorati à Pompéi</w:t>
+                <w:t xml:space="preserve">Les ateliers au sud-est de la Casa degli amorini dorati à Pompéi Foulerie VI 16, 3-4 et boutique VI 16, 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fouriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Devogelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cefr.3548⟩</w:t>
+              <w:t xml:space="preserve">, 2020, https://journals.openedition.org/cefr/4317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cefr.4317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02284122v1</w:t>
+                <w:t xml:space="preserve">halshs-02615752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eurômos : rapport préliminaire sur les travaux réalisés en 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Koray Konuk</w:t>
+                <w:t xml:space="preserve">Les ateliers au sud-est de la Casa degli amorini dorati à Pompéi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fouriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abuzer Kizil</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Taylan Doğan</w:t>
+                <w:t xml:space="preserve">Sanna Aho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/anatoliaantiqua.644⟩</w:t>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cefr.3548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01993319v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02284122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un lot de céramiques d’époque impériale romaine provenant du puits du Prytanée de Délos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eurômos : rapport préliminaire sur les travaux réalisés en 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abuzer Kizil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylan Doğan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, XXVI, pp.165-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anatoliaantiqua.644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056123v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01993319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euromos. Rapport préliminaire sur les travaux réalisés en 2017 : l’agora</w:t>
+                <w:t xml:space="preserve">Un lot de céramiques d’époque impériale romaine provenant du puits du Prytanée de Délos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Le Quéré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 142.1, pp.317-402</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01953265v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landed Traders, Trading Agriculturalists? Land in the Economy of the Italian Diaspora in the Greek East</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euromos. Rapport préliminaire sur les travaux réalisés en 2017 : l’agora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Roman Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s0075435817000776⟩</w:t>
+              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26, pp.171-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anatoliaantiqua.644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872648v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euromos. Rapport préliminaire sur les travaux réalisés en 2016 : l’agora</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Landed Traders, Trading Agriculturalists? Land in the Economy of the Italian Diaspora in the Greek East</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Pilar Eberle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Le Quéré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Roman Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 107, pp.27 - 59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0075435817000776⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/anatoliaantiqua.463⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01953270v1</w:t>
+                <w:t xml:space="preserve">hal-01872648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eurômos : rapport préliminaire sur les travaux réalisés en 2016</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euromos. Rapport préliminaire sur les travaux réalisés en 2016 : l’agora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Prost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, XXV, pp.178-185. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+              <w:t xml:space="preserve">, 2017, 25, pp.161-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/anatoliaantiqua.463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01710019v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les thermes impériaux de Délos : l’infrastructure publique d’une ville ἄδηλος ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eurômos : rapport préliminaire sur les travaux réalisés en 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abuzer Kizil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bouet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sönmez Alemdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Capdetrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Descat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bch.358⟩</w:t>
+              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, XXV, pp.178-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anatoliaantiqua.463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945675v1</w:t>
+                <w:t xml:space="preserve">halshs-01710019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eurômos : rapport préliminaire sur les travaux réalisés en 2015</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les thermes impériaux de Délos : l’infrastructure publique d’une ville ἄδηλος ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/anatoliaantiqua.391⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 139-140 (1), pp.417-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bch.358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01993868v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the effect of manual physical activity on proximal hand phalanges using Hellenistic and modern skeletal samples from Greece</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Enora Le Quéré</w:t>
+                <w:t xml:space="preserve">Eurômos : rapport préliminaire sur les travaux réalisés en 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abuzer Kizil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Vanna</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrice Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Capdetrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Descat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HOMO, Journal of Comparative Human Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchb.2015.11.002⟩</w:t>
+              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24, pp.321-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anatoliaantiqua.391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938119v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01993868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing the effect of manual physical activity on proximal hand phalanges using Hellenistic and modern skeletal samples from Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.A. Karakostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Moraitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HOMO, Journal of Comparative Human Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67 (2), pp.110 - 124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchb.2015.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortunes et “stratégies” sociales dans l’espace cycladique : le rôle des évergètes sous l’Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 19 (1), pp.457 - 476. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/topoi.2014.2546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1955,98 +2089,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Agora at the Time of the Forum: the Example of the Cyclades in Roman Imperial Times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Agora in the Mediterranean from Homeric to Roman Times</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Cos, Greece. pp.327-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2056,237 +2190,237 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le monde grec des foulons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.368, 2024, Archaiologia, Sandrine Huber, 2757441949</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Cyclades sous l’Empire romain. Histoire d’une renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUR. Presses Universitaires de Rennes, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoirs, îles et mer. Formes et modalités de l’hégémonie dans les Cyclades antiques (VIIe s. a.C. – IIIe s. p.C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ausonius, 64, 2014, Scripta Antiqua</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2296,717 +2430,717 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frères et sœurs à Ténos à l’époque hellénistique : héritages, circulation des biens et stratégies patrimoniales à la lumière du registre des ventes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Faguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice Hamon; Ivana Savalli-Lestrade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fratries et relations adelphiques dans les cités grecques (IVe s. a.C.-IIe s. p.C.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peeters, pp.51-86, 2023, Orient et Méditerranée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chap. VIII : Édifices et constructions des époques impériale et protobyzantine dans le Sanctuaire d’Apollon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roland ETIENNE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Sanctuaire d’Apollon à Délos. Architecture, topographie, histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 44.1, pp.117-151, 2018, Exploration Archéologique de Délos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chap. XIV : Un paysage sacré en mutation, du Ier s. av. J.-C. à la fin de l’époque impériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roland Etienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Sanctuaire d’Apollon à Délos. Architecture, topographie, histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 44.1, pp.249-288, 2018, Exploration Archéologique de Délos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Was Delos really Adelos? A reappraisal of the Delian solitude in Roman Imperial Times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">V. Di Napoli, et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">What’s New in Roman Greece? Recent Work on the Greek Mainland and the Islands in the Roman Period</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 80, pp.111-121, 2018, Mélétimata</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La drachme mélienne et le denier romain : quelques réflexions sur les “impériales grecquesˮ de Mélos au lendemain de la réforme monétaire de Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ch. DOYEN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étalons monétaires et mesures pondérales entre la Grèce et l’Italie, Actes du colloque de Bruxelles (5-6 septembre 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21, pp.243-263, 2017, Numismatica Lovaniensia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Cyclades sous l’Empire romain. Histoire d’une renaissance - Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUR. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cyclades sous l’Empire romain. Histoire d’une renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp. 13-25, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “Opportunistic Exploitationˮ of Melos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saskia Roselaar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processes of Cultural Change and Integration in the Roman World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, pp.222-238, 2015, 978-90-04-29455-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004294554_014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La drachme au temps du denier : le monnayage impérial de Mélos, entre domination romaine et identité civique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Bonnin; E. Le Quéré. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoir, Iles et Mer : Formes et modalités de l'hégémonie dans les Cyclades antiques (VIIe s. a.C.-IIIe s. p.C.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 64, Ausonius, pp.217-237, 2014, Scripta Antiqua</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs, îles et mer. Formes et modalités de l’hégémonie dans les Cyclades antiques (VIIe s. a.C. – IIIe s. p.C.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 64, Ausonius, pp.11-18, 2014, Scripta Antiqua</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3016,114 +3150,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Cyclades sous l'Empire Romain (Ier s. av. J.-C. - IIIe s. ap. J.-C.) : formes et limites d'une renaissance économique et sociale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université Panthéon-Sorbonne - Paris I, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013PA010654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01011581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId77"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3270,51 +3404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375525v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2025v60a2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375528v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375526v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0075426925100335" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158312v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.231.0129" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057276v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064554v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zanella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1313" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615752v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouriaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Devogelaere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.4317" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284122v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Aho" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.3548" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993319v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koray Konuk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abuzer Kizil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Prost" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylan Do&#287;an" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.644" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056123v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953265v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01872648v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pilar Eberle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0075435817000776" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953270v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.463" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710019v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;nmez Alemdar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capdetrey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Descat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945675v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.358" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993868v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.391" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938119v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Karakostis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vanna" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moraitis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchb.2015.11.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938130v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2014.2546" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938075v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100977530" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953517v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953742v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529922v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faguer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945707v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945721v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02116715v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953009v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945583v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953015v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004294554_014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938108v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01952995v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01011581v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA010654" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375525v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2025v60a2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375528v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375526v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0075426925100335" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158312v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.231.0129" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057276v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907064v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bernier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Iacomelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.4981" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064554v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zanella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1313" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615752v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouriaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Devogelaere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.4317" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284122v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Aho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.3548" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993319v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koray Konuk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abuzer Kizil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Prost" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylan Do&#287;an" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.644" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056123v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953265v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01872648v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pilar Eberle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0075435817000776" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953270v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.463" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710019v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;nmez Alemdar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capdetrey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Descat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945675v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.358" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993868v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.391" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938119v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Karakostis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vanna" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moraitis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchb.2015.11.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938130v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2014.2546" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938075v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693932v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100977530" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953517v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953742v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529922v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faguer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945707v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945721v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02116715v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953009v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945583v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953015v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004294554_014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938108v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01952995v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01011581v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA010654" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>