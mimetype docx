--- v0 (2026-03-23)
+++ v1 (2026-05-02)
@@ -640,1065 +640,1065 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AIMTOR, a BRET Biosensor for Live Recording of mTOR Activity in Cell Populations and Single Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Restoring glutamate receptosome dynamics at synapses rescues autism-like deficits in Shank3-deficient mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sakkaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Compan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bouquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ollendorff</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Federica Giona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (8), pp.e3989. </w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 26 (12), pp.7596-7609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.3989⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41380-021-01230-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03222595v1</w:t>
+                <w:t xml:space="preserve">hal-03311533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoring glutamate receptosome dynamics at synapses rescues autism-like deficits in Shank3-deficient mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AIMTOR, a BRET Biosensor for Live Recording of mTOR Activity in Cell Populations and Single Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bouquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Compan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bouquier</w:t>
+                <w:t xml:space="preserve">Julie Perroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Giona</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Ollendorff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 26 (12), pp.7596-7609. </w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (8), pp.e3989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41380-021-01230-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.3989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03311533v1</w:t>
+                <w:t xml:space="preserve">hal-03222595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AIMTOR, a BRET biosensor for live imaging, reveals subcellular mTOR signaling and dysfunctions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bouquier</w:t>
+                <w:t xml:space="preserve">The atypical chemokine receptor 3 interacts with Connexin 43 inhibiting astrocytic gap junctional intercellular communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos Fumagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Heuninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pizzoccaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elodie Jublanc</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Koenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-020-00790-8⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.4855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-18634-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889781v1</w:t>
+                <w:t xml:space="preserve">hal-02952514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D1-mGlu5 heteromers mediate noncanonical dopamine signaling in Parkinson’s disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irene Sebastianutto</w:t>
+                <w:t xml:space="preserve">AIMTOR, a BRET biosensor for live imaging, reveals subcellular mTOR signaling and dysfunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bouquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Goyet</w:t>
+                <w:t xml:space="preserve">Lionel J. Tintignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Andreoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joan Font-Ingles</w:t>
+                <w:t xml:space="preserve">Amandine Reverbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Moreno-Delgado</w:t>
+                <w:t xml:space="preserve">Elodie Jublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 130 (3), pp.1168 - 1184. </w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/JCI126361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-020-00790-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476033v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procedures for Culturing and Genetically Manipulating Murine Hippocampal Postnatal Neurons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D1-mGlu5 heteromers mediate noncanonical dopamine signaling in Parkinson’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Hemonnot-Girard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Seube</w:t>
+                <w:t xml:space="preserve">Irene Sebastianutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Linck</w:t>
+                <w:t xml:space="preserve">Elise Goyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rassendren</w:t>
+                <w:t xml:space="preserve">Laura Andreoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Font-Ingles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreno-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Synaptic Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnsyn.2020.00019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 130 (3), pp.1168 - 1184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI126361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02996840v1</w:t>
+                <w:t xml:space="preserve">hal-02476033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The atypical chemokine receptor 3 interacts with Connexin 43 inhibiting astrocytic gap junctional intercellular communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amos Fumagalli</w:t>
+                <w:t xml:space="preserve">Procedures for Culturing and Genetically Manipulating Murine Hippocampal Postnatal Neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joyce Heuninck</w:t>
+                <w:t xml:space="preserve">Anne-Laure Hemonnot-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Seube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Pizzoccaro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Enora Moutin</w:t>
+                <w:t xml:space="preserve">Nathalie Linck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joyce Koenen</w:t>
+                <w:t xml:space="preserve">François Rassendren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), pp.4855. </w:t>
+              <w:t xml:space="preserve">Frontiers in Synaptic Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-18634-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnsyn.2020.00019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952514v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Processing for Bioluminescence Resonance Energy Transfer Measurement—BRET-Analyzer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yan Chastagnier</w:t>
+                <w:t xml:space="preserve">SNAP23-Kif5 complex controls mGlu1 receptor trafficking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Homburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Séveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Vigy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fncom.2017.00118⟩</w:t>
+              <w:t xml:space="preserve">Journal of molecular cell biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (5), pp.423 - 436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jmcb/mjy031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049465v1</w:t>
+                <w:t xml:space="preserve">hal-01816297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNAP23-Kif5 complex controls mGlu1 receptor trafficking</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Oana Vigy</w:t>
+                <w:t xml:space="preserve">Image Processing for Bioluminescence Resonance Energy Transfer Measurement—BRET-Analyzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chastagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Hemonnot-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of molecular cell biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (5), pp.423 - 436. </w:t>
+              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jmcb/mjy031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fncom.2017.00118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01816297v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palmitoylation of cdc42 Promotes Spine Stabilization and Rescues Spine Density Deficit in a Mouse Model of 22q11.2 Deletion Syndrome</w:t>
               </w:r>
@@ -1952,51 +1952,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaffold remodeling in space and time controls synaptic transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Moutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2037,286 +2037,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stoichiometry of scaffold complexes in living neurons -DLC2 functions as a dimerization engine for GKAP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rho-GTPase-activating Protein Interacting with Cdc-42-interacting Protein 4 Homolog 2 (Rich2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Compan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Clerte</w:t>
+                <w:t xml:space="preserve">Caroline Clerté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bouquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 289 (5), pp.2600-2609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.m113.534636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03696203v1</w:t>
+                <w:t xml:space="preserve">hal-03674325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rho-GTPase-activating Protein Interacting with Cdc-42-interacting Protein 4 Homolog 2 (Rich2)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">The stoichiometry of scaffold complexes in living neurons -DLC2 functions as a dimerization engine for GKAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Compan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Caroline Clerté</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clerte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bouquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03674325v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scribble1/AP2 complex coordinates NMDA receptor endocytic recycling</w:t>
               </w:r>
@@ -2449,90 +2449,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic remodeling of scaffold interactions in dendritic spines controls synaptic excitability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Homburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 198 (2), pp.251-263. </w:t>
@@ -2583,77 +2583,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GKAP-DLC2 interaction organizes the postsynaptic scaffold complex to enhance synaptic NMDA receptor activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 125 (8), pp.2030-2040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2856,51 +2856,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047394v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier G&#243;mez-Santacana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Boutonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mart&#237;nez-Juv&#233;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cimadevila" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanlo Catena" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-025-01504-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477169v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carpena" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouquier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chastagnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Font-Ingles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.16317" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913506v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sakkaki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Raynaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Hemonnot-Girard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Seube" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.1081010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814645v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pola Tuduri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Girard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Moutin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thouaye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0063-22.2022" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222595v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perroy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollendorff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3989" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311533v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Compan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Giona" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-021-01230-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889781v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel J. Tintignac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Reverbel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jublanc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00790-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476033v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Sebastianutto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Goyet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andreoli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreno-Delgado" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI126361" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996840v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Hemonnot-Girard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Linck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rassendren" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsyn.2020.00019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Fumagalli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Heuninck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pizzoccaro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Koenen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18634-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02049465v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2017.00118" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01816297v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raynaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Homburger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial S&#233;veno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Vigy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmcb/mjy031" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03837097v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moutin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nikonenko" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stefanelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wirth" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ponimaskin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw183" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594177v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardos Tabet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Heintz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fouillen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1522631113" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03837114v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/bioa.20381" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03696203v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clerte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674325v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clert&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m113.534636" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944934v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas H. Piguel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fievre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Blanc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Carta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; M. Moreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.09.017" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645706v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pellegrino" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201110101&#160;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03696191v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fagni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.098160" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047394v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier G&#243;mez-Santacana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Boutonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mart&#237;nez-Juv&#233;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cimadevila" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanlo Catena" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-025-01504-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477169v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carpena" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouquier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chastagnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Font-Ingles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.16317" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913506v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sakkaki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Raynaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Hemonnot-Girard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Seube" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.1081010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814645v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pola Tuduri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Girard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Moutin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thouaye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0063-22.2022" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311533v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Compan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Giona" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-021-01230-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222595v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollendorff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3989" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952514v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Fumagalli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Heuninck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pizzoccaro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Koenen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18634-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889781v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel J. Tintignac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Reverbel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jublanc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00790-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476033v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Sebastianutto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Goyet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andreoli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreno-Delgado" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI126361" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996840v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Hemonnot-Girard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Linck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rassendren" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsyn.2020.00019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01816297v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raynaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Homburger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial S&#233;veno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Vigy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmcb/mjy031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02049465v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2017.00118" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03837097v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moutin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nikonenko" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stefanelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wirth" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ponimaskin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw183" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594177v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardos Tabet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Heintz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fouillen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1522631113" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03837114v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/bioa.20381" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674325v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clert&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m113.534636" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03696203v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clerte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944934v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas H. Piguel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fievre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Blanc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Carta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; M. Moreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.09.017" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645706v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pellegrino" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201110101&#160;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03696191v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fagni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.098160" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>