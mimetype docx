--- v0 (2026-03-27)
+++ v1 (2026-04-24)
@@ -283,611 +283,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared photoinduced force near-field spectroscopy of silicon carbide</w:t>
+                <w:t xml:space="preserve">Coupled Non-Destructive Methods, Kelvin Force Probe Microscopy and µ-Raman to Characterize Doping in 4H-SiC Power Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kuan-Ting Wu</w:t>
+                <w:t xml:space="preserve">Enora Marion Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef El-Helou</w:t>
+                <w:t xml:space="preserve">Kuan Ting Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Usureau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Enora Vuillermet</w:t>
+                <w:t xml:space="preserve">Anaël Sédilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Kazan</w:t>
+                <w:t xml:space="preserve">Regis Deturche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bercu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.161798⟩</w:t>
+              <w:t xml:space="preserve">Solid State Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 358, pp.13-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-sUIlP5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796916v1</w:t>
+                <w:t xml:space="preserve">hal-04211449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled Non-Destructive Methods, Kelvin Force Probe Microscopy and µ-Raman to Characterize Doping in 4H-SiC Power Devices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infrared photoinduced force near-field spectroscopy of silicon carbide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kuan Ting Wu</w:t>
+                <w:t xml:space="preserve">Kuan-Ting Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaël Sédilot</w:t>
+                <w:t xml:space="preserve">Youssef El-Helou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Deturche</w:t>
+                <w:t xml:space="preserve">Elise Usureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bercu</w:t>
+                <w:t xml:space="preserve">Michel Kazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 358, pp.13-21. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 684, pp.161798. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/p-sUIlP5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.161798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04211449v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathodoluminescence Characterization of Point Defects Generated through Ion Implantations in 4H-SiC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">High Quality Single Crystal Recrystallization of Thin 4H-SiC Films Deposed by PVD Techniques, a way for New Emerging Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Usureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Marion Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Etienne</w:t>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihai Lazar</w:t>
+                <w:t xml:space="preserve">Aurore Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings13060992⟩</w:t>
+              <w:t xml:space="preserve">Solid State Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 343, pp.21-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-w0ryrj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04170818v1</w:t>
+                <w:t xml:space="preserve">hal-04170908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Quality Single Crystal Recrystallization of Thin 4H-SiC Films Deposed by PVD Techniques, a way for New Emerging Fields</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Cathodoluminescence Characterization of Point Defects Generated through Ion Implantations in 4H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Marion Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bercu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 343, pp.21-28. </w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (6), pp.992. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/p-w0ryrj⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/coatings13060992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170908v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light Extraction from 4H Silicon Carbide by Nanostructuring the Surface with High Temperature Annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Marion Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Usureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Deturche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1089, pp.37-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -947,1179 +947,1179 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlative Near-Field Characterizations with KPFM, sMIM and SCM to Characterize the Geometry of a N-Channel Failed SiC JFET</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raman and photoluminescence characterization of β-Ga2O3 for power electronic application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Vuillermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosine Coq Germanicus</w:t>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahima Chaudhary</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Changzi Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTFA 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WORKSHOP ON GALLIUM OXIDE AND RELATED MATERIALS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05401738v1</w:t>
+                <w:t xml:space="preserve">hal-05317962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and electrical characterization of wide band gap for power electronic application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Sonneville</w:t>
+                <w:t xml:space="preserve">Correlative Near-Field Characterizations with KPFM, sMIM and SCM to Characterize the Geometry of a N-Channel Failed SiC JFET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Coq Germanicus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahima Chaudhary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISTFA 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Pasadena, France. pp.404-410, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.istfa2025p0404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097944v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05401738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman and photoluminescence characterization of β-Ga2O3 for power electronic application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical and electrical characterization of wide band gap for power electronic application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changzi Lu</w:t>
+                <w:t xml:space="preserve">Ndembi Ignoumba-Ignoumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+                <w:t xml:space="preserve">Maroun Dagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
+                <w:t xml:space="preserve">Nhan Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORKSHOP ON GALLIUM OXIDE AND RELATED MATERIALS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05317962v1</w:t>
+                <w:t xml:space="preserve">hal-05097944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of micro-fabricated thermal flow rate sensors in a 4H-SiC substrate passivated by a MPECVD-grown diamond layer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enora Vuillermet</w:t>
+                <w:t xml:space="preserve">SiC plasma etching technology processes for power and optoelectronic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Rousseau</w:t>
+                <w:t xml:space="preserve">Nour Beydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Hamaoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Usureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Marion Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 34th International Conference on Diamond and Carbon Materials (ICDCM 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Dresde, Germany</w:t>
+              <w:t xml:space="preserve">PESM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMEC Belgium, Jun 2024, Leuven (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374887v1</w:t>
+                <w:t xml:space="preserve">hal-04797018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiC plasma etching technology processes for power and optoelectronic devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Technology development for nano-pillars fabrication in silicon carbide to enhance light collection from color centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Vuillermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serguei Kochtcheev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Usureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bercu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PESM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMEC Belgium, Jun 2024, Leuven (BE), Belgium</w:t>
+              <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials (ICSCRM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Raleigh (North Carolina), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797018v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technology development for nano-pillars fabrication in silicon carbide to enhance light collection from color centers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-field characterization of Nb2CTx MXene by non-destructive nearfield microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Pérez de la Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Helou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuan-Ting Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials (ICSCRM 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE OPTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, San Francisco California, United States. pp.33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3009437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796859v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field characterization of Nb2CTx MXene by non-destructive nearfield microscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Youssef El Helou</w:t>
+                <w:t xml:space="preserve">La gravure plasma, une étape critique dans la technologie SiC. Mécanismes physico-chimiques et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Beydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Usureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Vuillermet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kuan-Ting Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTO</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Renatech Litho/Gravure 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Valbonne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618601v1</w:t>
+                <w:t xml:space="preserve">hal-04799422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gravure plasma, une étape critique dans la technologie SiC. Mécanismes physico-chimiques et applications</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integration of micro-fabricated thermal flow rate sensors in a 4H-SiC substrate passivated by a MPECVD-grown diamond layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Vuillermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Ben Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Renatech Litho/Gravure 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Valbonne, France</w:t>
+              <w:t xml:space="preserve">The 34th International Conference on Diamond and Carbon Materials (ICDCM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799422v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recrystallization of thin 4H-SiC films deposited by PVD techniques, a way for new emerging fields</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Caractérisation du dopage de dispositifs de puissance en 4H-SiC par KPFM et spectroscopie µ-Raman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaël Sédilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Marion Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Deturche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Usureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Le Joncour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurore Andrieux</w:t>
+                <w:t xml:space="preserve">Jérémie Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C'Nano 2023: The Nanoscience meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre national de compétences en Nanosciences, Mar 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">24ème Forum des microscopies à sonde locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171807v1</w:t>
+                <w:t xml:space="preserve">hal-04171760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathodoluminescence study of silicon vacancies color centers generated by ion implantation in 6H-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Marion Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Haddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2203,260 +2203,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du dopage de dispositifs de puissance en 4H-SiC par KPFM et spectroscopie µ-Raman</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Surface nano-structuration of 4H-SiC by controlled high-temperature annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Marion Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Usureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Deturche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Forum des microscopies à sonde locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Obernai, France</w:t>
+              <w:t xml:space="preserve">The 6th International Workshop on Ultraviolet Materials and Devices (IWUMD 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171760v1</w:t>
+                <w:t xml:space="preserve">hal-04171629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface nano-structuration of 4H-SiC by controlled high-temperature annealing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Recrystallization of thin 4H-SiC films deposited by PVD techniques, a way for new emerging fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Marion Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Usureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Deturche</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Le Joncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihai Lazar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurore Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th International Workshop on Ultraviolet Materials and Devices (IWUMD 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Metz, France</w:t>
+              <w:t xml:space="preserve">C'Nano 2023: The Nanoscience meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre national de compétences en Nanosciences, Mar 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171629v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2487,90 +2487,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of β-Ga2O3 and device fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changzi Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Troyes, France</w:t>
@@ -2612,90 +2612,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technology development for nano-pillars fabrication in silicon carbide to enhance light collection from color centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Kochtcheev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Usureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bercu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Renatech Litho/Gravure 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Valbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2714,355 +2714,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of silicon vacancies and divacancies in hexagonal silicon carbide formed by nitrogen and aluminum ion implantation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Coupled non-destructive methods, Scanning Electron Microscopy, Kelvin Force Probe microscopy and µ-Raman to characterize doping in 4H-SiC power devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Vuillermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuan-Ting Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaël Sédilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Deturche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bercu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C'Nano 2023: The Nanoscience meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Poitiers, France. </w:t>
+              <w:t xml:space="preserve">5e édition des French Photonics Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171800v1</w:t>
+                <w:t xml:space="preserve">hal-04618679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled non-destructive methods, Scanning Electron Microscopy, Kelvin Force Probe microscopy and µ-Raman to characterize doping in 4H-SiC power devices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of silicon vacancies and divacancies in hexagonal silicon carbide formed by nitrogen and aluminum ion implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kuan-Ting Wu</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Enora Marion Vuillermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bercu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e édition des French Photonics Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Strasboug, France</w:t>
+              <w:t xml:space="preserve">C'Nano 2023: The Nanoscience meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Poitiers, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618679v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recrystallisation of thin 4H-SiC films deposed by PVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Usureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Marion Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihai Lazar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurore Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Silicon Carbide and Related Materials (ICSCRM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Davos, Switzerland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3087,90 +3087,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructuring of 4H-SiC by high temperature annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Marion Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Usureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Deturche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Silicon Carbide and Related Materials (ICSCRM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Davos, Switzerland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3240,77 +3240,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of bright color centers into arrays of silicon carbide nanopillars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bercu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Kochtcheev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3418,51 +3418,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AB2C9FD8"/>
+    <w:nsid w:val="96E4F84C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3649,51 +3649,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/enora-vuillermet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-3987-0690" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169989v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Vuillermet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bercu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kochtcheev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0255612" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04796916v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Ting Wu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El-Helou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Usureau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kazan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.161798" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211449v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Marion Vuillermet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan Ting Wu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l S&#233;dilot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Deturche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bercu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-sUIlP5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170818v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Etienne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13060992" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170908v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Andrieux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jacquemot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-w0ryrj" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170897v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-lu37l6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401738v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahima Chaudhary" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2025p0404" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097944v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sonneville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndembi Ignoumba-Ignoumba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Dagher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Tran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317962v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changzi Lu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brosselard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374887v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Ben Moussa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04797018v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Beydoun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04796859v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Kochtcheev" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618601v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Kim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo P&#233;rez de la Vega" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Helou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3009437" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799422v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171807v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Joncour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304522v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haddadi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ottaviani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giraudet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAS59036.2023.10303651" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171760v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Deturche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;al" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171629v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099267v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618701v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171800v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Giraudet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618679v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171214v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171193v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878667v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/enora-vuillermet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-3987-0690" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169989v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Vuillermet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bercu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kochtcheev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0255612" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211449v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Marion Vuillermet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan Ting Wu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l S&#233;dilot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Deturche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bercu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-sUIlP5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04796916v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Ting Wu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El-Helou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Usureau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kazan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.161798" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170908v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Andrieux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jacquemot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-w0ryrj" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170818v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Etienne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13060992" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170897v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-lu37l6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317962v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sonneville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changzi Lu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brosselard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401738v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahima Chaudhary" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2025p0404" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097944v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndembi Ignoumba-Ignoumba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Dagher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Tran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04797018v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Beydoun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04796859v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Kochtcheev" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618601v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Kim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo P&#233;rez de la Vega" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Helou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3009437" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799422v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374887v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Ben Moussa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171760v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Deturche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;al" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304522v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haddadi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ottaviani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giraudet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAS59036.2023.10303651" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171629v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171807v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Joncour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099267v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618701v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618679v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171800v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Giraudet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171214v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171193v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878667v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>