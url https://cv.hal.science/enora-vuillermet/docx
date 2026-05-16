--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -283,338 +283,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled Non-Destructive Methods, Kelvin Force Probe Microscopy and µ-Raman to Characterize Doping in 4H-SiC Power Devices</w:t>
+                <w:t xml:space="preserve">Infrared photoinduced force near-field spectroscopy of silicon carbide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enora Marion Vuillermet</w:t>
+                <w:t xml:space="preserve">Kuan-Ting Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kuan Ting Wu</w:t>
+                <w:t xml:space="preserve">Youssef El-Helou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaël Sédilot</w:t>
+                <w:t xml:space="preserve">Elise Usureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Deturche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bercu</w:t>
+                <w:t xml:space="preserve">Michel Kazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/p-sUIlP5⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 684, pp.161798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.161798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04211449v1</w:t>
+                <w:t xml:space="preserve">hal-04796916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared photoinduced force near-field spectroscopy of silicon carbide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupled Non-Destructive Methods, Kelvin Force Probe Microscopy and µ-Raman to Characterize Doping in 4H-SiC Power Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Marion Vuillermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kuan-Ting Wu</w:t>
+                <w:t xml:space="preserve">Kuan Ting Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef El-Helou</w:t>
+                <w:t xml:space="preserve">Anaël Sédilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Usureau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Enora Vuillermet</w:t>
+                <w:t xml:space="preserve">Regis Deturche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Kazan</w:t>
+                <w:t xml:space="preserve">Nicolas Bercu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 684, pp.161798. </w:t>
+              <w:t xml:space="preserve">Solid State Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 358, pp.13-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.161798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/p-sUIlP5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796916v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Quality Single Crystal Recrystallization of Thin 4H-SiC Films Deposed by PVD Techniques, a way for New Emerging Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Usureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Marion Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -687,64 +687,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathodoluminescence Characterization of Point Defects Generated through Ion Implantations in 4H-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Marion Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bercu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -804,90 +804,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light Extraction from 4H Silicon Carbide by Nanostructuring the Surface with High Temperature Annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Marion Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Usureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Deturche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1089, pp.37-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -947,1516 +947,1516 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman and photoluminescence characterization of β-Ga2O3 for power electronic application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlative Near-Field Characterizations with KPFM, sMIM and SCM to Characterize the Geometry of a N-Channel Failed SiC JFET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Coq Germanicus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahima Chaudhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORKSHOP ON GALLIUM OXIDE AND RELATED MATERIALS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISTFA 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Pasadena, France. pp.404-410, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.istfa2025p0404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05317962v1</w:t>
+                <w:t xml:space="preserve">hal-05401738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlative Near-Field Characterizations with KPFM, sMIM and SCM to Characterize the Geometry of a N-Channel Failed SiC JFET</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical and electrical characterization of wide band gap for power electronic application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Vuillermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosine Coq Germanicus</w:t>
+                <w:t xml:space="preserve">Ndembi Ignoumba-Ignoumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahima Chaudhary</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maroun Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhan Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTFA 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Troyes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05401738v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and electrical characterization of wide band gap for power electronic application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Raman and photoluminescence characterization of β-Ga2O3 for power electronic application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Vuillermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ndembi Ignoumba-Ignoumba</w:t>
+                <w:t xml:space="preserve">Changzi Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroun Dagher</w:t>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nhan Tran</w:t>
+                <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Troyes, France</w:t>
+              <w:t xml:space="preserve">WORKSHOP ON GALLIUM OXIDE AND RELATED MATERIALS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097944v1</w:t>
+                <w:t xml:space="preserve">hal-05317962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiC plasma etching technology processes for power and optoelectronic devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mihai Lazar</w:t>
+                <w:t xml:space="preserve">Integration of micro-fabricated thermal flow rate sensors in a 4H-SiC substrate passivated by a MPECVD-grown diamond layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour Beydoun</w:t>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Enora Marion Vuillermet</w:t>
+                <w:t xml:space="preserve">Georges Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Ben Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PESM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMEC Belgium, Jun 2024, Leuven (BE), Belgium</w:t>
+              <w:t xml:space="preserve">The 34th International Conference on Diamond and Carbon Materials (ICDCM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797018v1</w:t>
+                <w:t xml:space="preserve">hal-05374887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technology development for nano-pillars fabrication in silicon carbide to enhance light collection from color centers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">SiC plasma etching technology processes for power and optoelectronic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Beydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Usureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Marion Vuillermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials (ICSCRM 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Raleigh (North Carolina), United States</w:t>
+              <w:t xml:space="preserve">PESM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMEC Belgium, Jun 2024, Leuven (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796859v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field characterization of Nb2CTx MXene by non-destructive nearfield microscopy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Technology development for nano-pillars fabrication in silicon carbide to enhance light collection from color centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serguei Kochtcheev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Usureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bercu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTO</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials (ICSCRM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Raleigh (North Carolina), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618601v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gravure plasma, une étape critique dans la technologie SiC. Mécanismes physico-chimiques et applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elise Usureau</w:t>
+                <w:t xml:space="preserve">Near-field characterization of Nb2CTx MXene by non-destructive nearfield microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Pérez de la Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Helou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Vuillermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuan-Ting Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Renatech Litho/Gravure 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE OPTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, San Francisco California, United States. pp.33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3009437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799422v1</w:t>
+                <w:t xml:space="preserve">hal-04618601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of micro-fabricated thermal flow rate sensors in a 4H-SiC substrate passivated by a MPECVD-grown diamond layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La gravure plasma, une étape critique dans la technologie SiC. Mécanismes physico-chimiques et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Beydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Usureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Vuillermet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 34th International Conference on Diamond and Carbon Materials (ICDCM 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Dresde, Germany</w:t>
+              <w:t xml:space="preserve">Journées Renatech Litho/Gravure 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Valbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05374887v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du dopage de dispositifs de puissance en 4H-SiC par KPFM et spectroscopie µ-Raman</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recrystallization of thin 4H-SiC films deposited by PVD techniques, a way for new emerging fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Marion Vuillermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaël Sédilot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Enora Marion Vuillermet</w:t>
+                <w:t xml:space="preserve">Elise Usureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Deturche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Usureau</w:t>
+                <w:t xml:space="preserve">François Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Béal</w:t>
+                <w:t xml:space="preserve">Léa Le Joncour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Forum des microscopies à sonde locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Obernai, France</w:t>
+              <w:t xml:space="preserve">C'Nano 2023: The Nanoscience meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre national de compétences en Nanosciences, Mar 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171760v1</w:t>
+                <w:t xml:space="preserve">hal-04171807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathodoluminescence study of silicon vacancies color centers generated by ion implantation in 6H-SiC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Caractérisation du dopage de dispositifs de puissance en 4H-SiC par KPFM et spectroscopie µ-Raman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaël Sédilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Marion Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Haddadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Bercu</w:t>
+                <w:t xml:space="preserve">Régis Deturche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Usureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ottaviani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Giraudet</w:t>
+                <w:t xml:space="preserve">Jérémie Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 2023 International semiconductor conference (CAS) - 46th edition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24ème Forum des microscopies à sonde locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Obernai, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304522v1</w:t>
+                <w:t xml:space="preserve">hal-04171760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface nano-structuration of 4H-SiC by controlled high-temperature annealing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cathodoluminescence study of silicon vacancies color centers generated by ion implantation in 6H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Marion Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Haddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bercu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ottaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th International Workshop on Ultraviolet Materials and Devices (IWUMD 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 2023 International semiconductor conference (CAS) - 46th edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NATIONAL INSTITUTE FOR RESEARCH AND DEVELOPMENT IN MICROTECHNOLOGIES - IMT Bucharest; IEEE – Electron Devices Society, Oct 2023, Sinaia (Romania), Romania. pp.135-138, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAS59036.2023.10303651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171629v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recrystallization of thin 4H-SiC films deposited by PVD techniques, a way for new emerging fields</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Surface nano-structuration of 4H-SiC by controlled high-temperature annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Marion Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Usureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Deturche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C'Nano 2023: The Nanoscience meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre national de compétences en Nanosciences, Mar 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">The 6th International Workshop on Ultraviolet Materials and Devices (IWUMD 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171807v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2487,90 +2487,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of β-Ga2O3 and device fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changzi Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Troyes, France</w:t>
@@ -2612,77 +2612,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technology development for nano-pillars fabrication in silicon carbide to enhance light collection from color centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Kochtcheev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Usureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bercu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2714,316 +2714,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled non-destructive methods, Scanning Electron Microscopy, Kelvin Force Probe microscopy and µ-Raman to characterize doping in 4H-SiC power devices</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Characterization of silicon vacancies and divacancies in hexagonal silicon carbide formed by nitrogen and aluminum ion implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Marion Vuillermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bercu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e édition des French Photonics Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Strasboug, France</w:t>
+              <w:t xml:space="preserve">C'Nano 2023: The Nanoscience meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Poitiers, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618679v1</w:t>
+                <w:t xml:space="preserve">hal-04171800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of silicon vacancies and divacancies in hexagonal silicon carbide formed by nitrogen and aluminum ion implantation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupled non-destructive methods, Scanning Electron Microscopy, Kelvin Force Probe microscopy and µ-Raman to characterize doping in 4H-SiC power devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Vuillermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enora Marion Vuillermet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Kuan-Ting Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaël Sédilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Deturche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bercu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C'Nano 2023: The Nanoscience meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Poitiers, France. </w:t>
+              <w:t xml:space="preserve">5e édition des French Photonics Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171800v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recrystallisation of thin 4H-SiC films deposed by PVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Usureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Marion Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3087,90 +3087,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructuring of 4H-SiC by high temperature annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Marion Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Usureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Deturche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Silicon Carbide and Related Materials (ICSCRM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Davos, Switzerland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3240,64 +3240,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of bright color centers into arrays of silicon carbide nanopillars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bercu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Kochtcheev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3418,51 +3418,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="96E4F84C"/>
+    <w:nsid w:val="C1CC49B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3649,51 +3649,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/enora-vuillermet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-3987-0690" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169989v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Vuillermet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bercu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kochtcheev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0255612" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211449v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Marion Vuillermet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan Ting Wu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l S&#233;dilot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Deturche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bercu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-sUIlP5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04796916v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Ting Wu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El-Helou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Usureau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kazan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.161798" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170908v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Andrieux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jacquemot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-w0ryrj" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170818v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Etienne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13060992" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170897v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-lu37l6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317962v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sonneville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changzi Lu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brosselard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401738v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahima Chaudhary" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2025p0404" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097944v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndembi Ignoumba-Ignoumba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Dagher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Tran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04797018v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Beydoun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04796859v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Kochtcheev" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618601v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Kim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo P&#233;rez de la Vega" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Helou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3009437" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799422v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374887v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Ben Moussa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171760v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Deturche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;al" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304522v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haddadi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ottaviani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giraudet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAS59036.2023.10303651" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171629v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171807v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Joncour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099267v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618701v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618679v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171800v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Giraudet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171214v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171193v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878667v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/enora-vuillermet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-3987-0690" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169989v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Vuillermet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bercu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kochtcheev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0255612" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04796916v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Ting Wu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El-Helou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Usureau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kazan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.161798" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211449v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Marion Vuillermet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan Ting Wu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l S&#233;dilot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Deturche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bercu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-sUIlP5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170908v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Andrieux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jacquemot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-w0ryrj" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170818v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Etienne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13060992" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170897v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-lu37l6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401738v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahima Chaudhary" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2025p0404" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097944v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sonneville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndembi Ignoumba-Ignoumba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Dagher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Tran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317962v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changzi Lu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brosselard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374887v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Ben Moussa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04797018v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Beydoun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04796859v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Kochtcheev" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618601v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Kim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo P&#233;rez de la Vega" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Helou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3009437" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799422v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171807v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Joncour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171760v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Deturche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;al" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304522v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haddadi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ottaviani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giraudet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAS59036.2023.10303651" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171629v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099267v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618701v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171800v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Giraudet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618679v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171214v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171193v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878667v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>