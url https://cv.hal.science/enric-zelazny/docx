--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,370 +66,1459 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of HIR proteins and lipid environment in stomatal closure in response to pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Amo-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Hdedeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Verdoucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium Plant Membrane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Enric Zelazny, Jun 2025, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Function of HIR proteins in PIP aquaporin regulation and plant hydraulic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Hdedeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Amo-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louai Rishmawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium Plant Membrane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organization in nanodomains and function in the regulation of water transport of Arabidopsis HIR2 protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Hdedeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Daněk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louai Rishmawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Fiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. Colloque international de la Societé Française de Biologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organization in nanodomains of HIR proteins and function in plant hydraulics and immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Zelazny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Dialogue in Plant Biotic Interactions (MoDiP) meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lauret, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intracellular dynamics of HIR2 − Targeting to the plasma membrane and nanodomains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Zelazny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Daněk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Hdedeh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Membrane Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of the membrane nanodomain protein HIR2 in the regulation of PIP aquaporins in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Hdedeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louai Rishmawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Membrane Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of the membrane nanodomain protein HIR2 in the regulation of PIP aquaporins in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Hdedeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louai Rishmawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Network for Plant Endomembrane Research (ENPER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Konstanz, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HIR proteins in plant aquaporin regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Hdedeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louai Rishmawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Zelazny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant membrane symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Addressing HIR proteins to plasma membrane and HIR-lipid interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Daňek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Abuzeineh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Zelazny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant membrane symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organization in nanodomains of HIR proteins and function in plant hydraulics and immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Zelazny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Posters Day IBIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms controlling the plasma membrane targeting and the nanodomain organization of the plant SPFH protein HIR2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Hdedeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Daňek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Fiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Nollmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. European Network of Plant Endomembrane Research (ENPER) meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Porto, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms governing the plasma membrane targeting and the organization in nanodomains of HIR2 protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Daněk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Hdedeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Zelazny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Network for Plant Endomembrane Research (ENPER)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Konstanz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -439,1941 +1528,1941 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane nanodomains to shape plant cellular functions and signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Hdedeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Poitout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Zelazny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 245 (4), pp.1369-1385. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.20367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines for naming and studying plasma membrane domains in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Boutté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (8), pp.1172-1183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41477-024-01742-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birth, life and death of the Arabidopsis IRT1 iron transporter: the role of close friends and foes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Abuzeineh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Vert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Zelazny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 256 (6), pp.112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00425-022-04018-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane nanodomains and transport functions in plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Zelazny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/plphys/kiab312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quick journey into the diversity of iron uptake strategies in photosynthetic organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Martín-Barranco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Vert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Zelazny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15592324.2021.1975088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic control of the high-affinity iron uptake complex in root epidermal cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Martín Barranco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Spielmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dubeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Vert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Zelazny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 184 (3), pp.1236-1250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.20.00234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02931857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of Plasma Membrane Proteins Interacting With Arabidopsis thaliana Flotillin 2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michal Daněk</w:t>
+                <w:t xml:space="preserve">Metal Sensing by the IRT1 Transporter-Receptor Orchestrates Its Own Degradation and Plant Metal Nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dubeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Zelazny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Kocourková</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grégory Vert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00991⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69 (6), pp.953--964.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2018.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179182v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal Sensing by the IRT1 Transporter-Receptor Orchestrates Its Own Degradation and Plant Metal Nutrition</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mapping of Plasma Membrane Proteins Interacting With Arabidopsis thaliana Flotillin 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Junková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Daněk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Kocourková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitka Brouzdová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristýna Kroumanová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2018.02.009⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177611v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getting to the root of plant iron uptake and cell-cell transport: Polarity matters!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dubeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Zelazny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Vert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communicative and Integrative Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19420889.2015.1038441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of Iron Uptake by IRT1: Endocytosis Pulls the Trigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Zelazny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Vert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (7), pp.977--979. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molp.2015.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02400425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization of IRON-REGULATED TRANSPORTER 1 (IRT1) to the plant-soil interface plays crucial role in metal homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Barberon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dubeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Kolb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Isono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Zelazny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 111 (22), pp.8293-8298. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1402262111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Zelazny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Vert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 166 (2), pp.500-508. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.114.244475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms Governing the Endosomal Membrane Recruitment of the Core Retromer in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Zelazny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chambrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Berne-Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Santambrogio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 288 (13), pp.8815-8825. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M112.440503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ubiquitination of transporters at the forefront of plant nutrition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Zelazny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Barberon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Vert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (10), pp.1597-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4161/psb.6.10.17134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monoubiquitin-dependent endocytosis of the IRON-REGULATED TRANSPORTER 1 (IRT1) transporter controls iron uptake in plants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Barberon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Zelazny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Conéjéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 108 (32), pp.E450-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1100659108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00623004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis IRT2 cooperates with the high-affinity iron uptake system to maintain iron homeostasis in root epidermal cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Vert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Barberon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Zelazny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Séguéla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 229 (6), pp.1171-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00425-009-0904-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2383,1080 +3472,241 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms controlling the plasma membrane targeting and the nanodomain organization of the plant SPFH protein HIR2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Daněk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Hdedeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héla Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Abuzeineh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044907v1</w:t>
-              </w:r>
-[...837 lines deleted...]
-                <w:t xml:space="preserve">hal-04771786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique intracellulaire des protéines membranaires chez les plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Zelazny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. Université Paris-Saclay, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04776974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3466,105 +3716,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression et purification de AtSPO11-1. Caractérisation des anticorps anti AtRAD51 et anti AtDMC1 chez Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Zelazny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] Université Toulouse III - Paul Sabatier (UPS), Toulouse, FRA. 2002, 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3711,51 +3961,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05073167v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Zelazny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04883442v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hdedeh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Da&#328;ek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Nollmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Santoni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466361v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Dan&#283;k" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Boutet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Safi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04882001v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mercier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Poitout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20367" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688129v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Jaillais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bayer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Botella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-024-01742-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037092v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Abuzeineh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-022-04018-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413028v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab312" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358737v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Mart&#237;n-Barranco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2021.1975088" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931857v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Mart&#237;n Barranco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Spielmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubeaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00234" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179182v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Junkov&#225;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Kocourkov&#225;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka Brouzdov&#225;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist&#253;na Kroumanov&#225;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00991" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177611v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Neveu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.02.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401713v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420889.2015.1038441" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400425v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2015.03.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03624969v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barberon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Kolb" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Isono" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1402262111" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03624532v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.244475" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353840v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Berne-Dedieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Pourcher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Santambrogio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.440503" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776099v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Curie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.6.10.17134" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623004v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;j&#233;ro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1100659108" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409339v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde S&#233;gu&#233;la" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-009-0904-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-17Z8PM2Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044907v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Safi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633264v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louai Rishmawi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04882039v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465200v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boutet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465152v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dumont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457537v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Boutet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771821v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771786v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04776974v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833423v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05562703v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Amo-Perez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hdedeh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Santoni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Verdoucq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05562658v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Boutet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louai Rishmawi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dumont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633264v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Dan&#283;k" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04882039v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Zelazny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465200v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boutet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Safi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465152v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457537v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Boutet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771821v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771786v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Da&#328;ek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Abuzeineh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05073167v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04883442v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Nollmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466361v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04882001v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mercier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Poitout" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20367" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688129v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Jaillais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bayer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Botella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-024-01742-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037092v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-022-04018-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413028v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab312" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358737v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Mart&#237;n-Barranco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2021.1975088" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931857v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Mart&#237;n Barranco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Spielmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubeaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00234" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177611v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Neveu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.02.009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179182v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Junkov&#225;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Kocourkov&#225;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka Brouzdov&#225;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist&#253;na Kroumanov&#225;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00991" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401713v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420889.2015.1038441" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400425v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2015.03.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03624969v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barberon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Kolb" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Isono" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1402262111" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03624532v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.244475" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353840v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambrier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Berne-Dedieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Pourcher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Santambrogio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.440503" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776099v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Curie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.6.10.17134" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623004v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;j&#233;ro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1100659108" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409339v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde S&#233;gu&#233;la" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-009-0904-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-17Z8PM2Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044907v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Safi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04776974v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833423v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>