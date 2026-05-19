--- v1 (2026-04-05)
+++ v2 (2026-05-19)
@@ -100,553 +100,553 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of HIR proteins and lipid environment in stomatal closure in response to pathogens</w:t>
+                <w:t xml:space="preserve">Function of HIR proteins in PIP aquaporin regulation and plant hydraulic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Omar Hdedeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jesus Amo-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Santoni</w:t>
+                <w:t xml:space="preserve">Jessica Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Martinière</w:t>
+                <w:t xml:space="preserve">Louai Rishmawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Verdoucq</w:t>
+                <w:t xml:space="preserve">Xavier Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Plant Membrane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Enric Zelazny, Jun 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05562703v1</w:t>
+                <w:t xml:space="preserve">hal-05562658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Function of HIR proteins in PIP aquaporin regulation and plant hydraulic</w:t>
+                <w:t xml:space="preserve">Role of HIR proteins and lipid environment in stomatal closure in response to pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jesus Amo-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Omar Hdedeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Boutet</w:t>
+                <w:t xml:space="preserve">Véronique Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louai Rishmawi</w:t>
+                <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Dumont</w:t>
+                <w:t xml:space="preserve">Lionel Verdoucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Plant Membrane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, Enric Zelazny, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05562658v1</w:t>
+                <w:t xml:space="preserve">hal-05562703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organization in nanodomains and function in the regulation of water transport of Arabidopsis HIR2 protein</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organization in nanodomains of HIR proteins and function in plant hydraulics and immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Daněk</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enric Zelazny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Colloque international de la Societé Française de Biologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Molecular Dialogue in Plant Biotic Interactions (MoDiP) meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lauret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04633264v1</w:t>
+                <w:t xml:space="preserve">hal-04882039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organization in nanodomains of HIR proteins and function in plant hydraulics and immunity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organization in nanodomains and function in the regulation of water transport of Arabidopsis HIR2 protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Hdedeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Daněk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louai Rishmawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enric Zelazny</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Bernard Fiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Dialogue in Plant Biotic Interactions (MoDiP) meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lauret, France</w:t>
+              <w:t xml:space="preserve">14. Colloque international de la Societé Française de Biologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882039v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intracellular dynamics of HIR2 − Targeting to the plasma membrane and nanodomains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Zelazny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Daněk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Safi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Héla Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Hdedeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Membrane Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -671,103 +671,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the membrane nanodomain protein HIR2 in the regulation of PIP aquaporins in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Hdedeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louai Rishmawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Membrane Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bordeaux, France</w:t>
@@ -782,743 +782,743 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the membrane nanodomain protein HIR2 in the regulation of PIP aquaporins in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Hdedeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louai Rishmawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Safi</w:t>
+                <w:t xml:space="preserve">Héla Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Network for Plant Endomembrane Research (ENPER)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Konstanz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIR proteins in plant aquaporin regulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Dumont</w:t>
+                <w:t xml:space="preserve">Addressing HIR proteins to plasma membrane and HIR-lipid interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Daňek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Abuzeineh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Zelazny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant membrane symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771821v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing HIR proteins to plasma membrane and HIR-lipid interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michal Daňek</w:t>
+                <w:t xml:space="preserve">HIR proteins in plant aquaporin regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Hdedeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louai Rishmawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Zelazny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant membrane symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771786v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organization in nanodomains of HIR proteins and function in plant hydraulics and immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Zelazny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Posters Day IBIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms controlling the plasma membrane targeting and the nanodomain organization of the plant SPFH protein HIR2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Hdedeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Daňek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Fiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Nollmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. European Network of Plant Endomembrane Research (ENPER) meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Porto, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms governing the plasma membrane targeting and the organization in nanodomains of HIR2 protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Daněk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Hdedeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héla Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Zelazny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Network for Plant Endomembrane Research (ENPER)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Konstanz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1528,1941 +1528,1941 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane nanodomains to shape plant cellular functions and signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Hdedeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Poitout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Zelazny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 245 (4), pp.1369-1385. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.20367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines for naming and studying plasma membrane domains in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Boutté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (8), pp.1172-1183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41477-024-01742-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birth, life and death of the Arabidopsis IRT1 iron transporter: the role of close friends and foes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Abuzeineh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Vert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Zelazny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 256 (6), pp.112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00425-022-04018-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane nanodomains and transport functions in plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Zelazny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiab312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quick journey into the diversity of iron uptake strategies in photosynthetic organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Martín-Barranco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Vert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Zelazny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15592324.2021.1975088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic control of the high-affinity iron uptake complex in root epidermal cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Martín Barranco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Spielmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dubeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Vert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Zelazny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 184 (3), pp.1236-1250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.20.00234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02931857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal Sensing by the IRT1 Transporter-Receptor Orchestrates Its Own Degradation and Plant Metal Nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dubeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Zelazny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Vert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 69 (6), pp.953--964.e5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molcel.2018.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of Plasma Membrane Proteins Interacting With Arabidopsis thaliana Flotillin 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Junková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Daněk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Kocourková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jitka Brouzdová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristýna Kroumanová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.991. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2018.00991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getting to the root of plant iron uptake and cell-cell transport: Polarity matters!</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Regulation of Iron Uptake by IRT1: Endocytosis Pulls the Trigger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Zelazny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Vert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communicative and Integrative Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (7), pp.977--979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molp.2015.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19420889.2015.1038441⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01401713v1</w:t>
+                <w:t xml:space="preserve">hal-02400425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of Iron Uptake by IRT1: Endocytosis Pulls the Trigger</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Getting to the root of plant iron uptake and cell-cell transport: Polarity matters!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dubeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Zelazny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Vert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communicative and Integrative Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19420889.2015.1038441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molp.2015.03.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02400425v1</w:t>
+                <w:t xml:space="preserve">hal-01401713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization of IRON-REGULATED TRANSPORTER 1 (IRT1) to the plant-soil interface plays crucial role in metal homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Barberon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dubeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Kolb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Isono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Zelazny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 111 (22), pp.8293-8298. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1402262111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Zelazny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Vert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 166 (2), pp.500-508. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.114.244475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms Governing the Endosomal Membrane Recruitment of the Core Retromer in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Zelazny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chambrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Berne-Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Santambrogio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 288 (13), pp.8815-8825. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M112.440503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ubiquitination of transporters at the forefront of plant nutrition.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Monoubiquitin-dependent endocytosis of the IRON-REGULATED TRANSPORTER 1 (IRT1) transporter controls iron uptake in plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Barberon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Zelazny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Conéjéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/psb.6.10.17134⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (32), pp.E450-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1100659108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776099v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monoubiquitin-dependent endocytosis of the IRON-REGULATED TRANSPORTER 1 (IRT1) transporter controls iron uptake in plants.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Ubiquitination of transporters at the forefront of plant nutrition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Zelazny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Barberon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Robert</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Vert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (10), pp.1597-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/psb.6.10.17134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1100659108⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00623004v1</w:t>
+                <w:t xml:space="preserve">hal-00776099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis IRT2 cooperates with the high-affinity iron uptake system to maintain iron homeostasis in root epidermal cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Vert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Barberon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Zelazny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Séguéla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 229 (6), pp.1171-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00425-009-0904-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3472,147 +3472,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms controlling the plasma membrane targeting and the nanodomain organization of the plant SPFH protein HIR2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Daněk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Hdedeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héla Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Abuzeineh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3636,51 +3636,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique intracellulaire des protéines membranaires chez les plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Zelazny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. Université Paris-Saclay, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3730,51 +3730,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression et purification de AtSPO11-1. Caractérisation des anticorps anti AtRAD51 et anti AtDMC1 chez Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Zelazny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] Université Toulouse III - Paul Sabatier (UPS), Toulouse, FRA. 2002, 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3961,51 +3961,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05562703v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Amo-Perez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hdedeh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Santoni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Verdoucq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05562658v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Boutet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louai Rishmawi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dumont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633264v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Dan&#283;k" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04882039v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Zelazny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465200v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boutet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Safi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465152v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457537v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Boutet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771821v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771786v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Da&#328;ek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Abuzeineh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05073167v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04883442v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Nollmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466361v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04882001v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mercier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Poitout" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20367" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688129v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Jaillais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bayer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Botella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-024-01742-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037092v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-022-04018-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413028v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab312" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358737v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Mart&#237;n-Barranco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2021.1975088" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931857v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Mart&#237;n Barranco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Spielmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubeaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00234" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177611v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Neveu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.02.009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179182v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Junkov&#225;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Kocourkov&#225;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka Brouzdov&#225;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist&#253;na Kroumanov&#225;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00991" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401713v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420889.2015.1038441" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400425v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2015.03.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03624969v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barberon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Kolb" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Isono" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1402262111" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03624532v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.244475" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353840v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambrier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Berne-Dedieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Pourcher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Santambrogio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.440503" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776099v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Curie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.6.10.17134" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623004v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;j&#233;ro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1100659108" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409339v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde S&#233;gu&#233;la" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-009-0904-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-17Z8PM2Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044907v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Safi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04776974v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833423v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05562658v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hdedeh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Amo-Perez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Boutet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louai Rishmawi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05562703v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Santoni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Verdoucq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04882039v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Zelazny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633264v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Dan&#283;k" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465200v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boutet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Safi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465152v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Safi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457537v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Boutet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771786v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Da&#328;ek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Abuzeineh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771821v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05073167v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04883442v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Nollmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466361v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04882001v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mercier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Poitout" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20367" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688129v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Jaillais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bayer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Botella" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-024-01742-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037092v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-022-04018-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab312" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358737v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Mart&#237;n-Barranco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2021.1975088" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931857v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Mart&#237;n Barranco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Spielmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubeaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00234" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177611v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Neveu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.02.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179182v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Junkov&#225;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Kocourkov&#225;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka Brouzdov&#225;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist&#253;na Kroumanov&#225;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00991" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400425v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2015.03.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401713v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420889.2015.1038441" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03624969v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barberon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Kolb" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Isono" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1402262111" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03624532v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.244475" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353840v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambrier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Berne-Dedieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Pourcher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Santambrogio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.440503" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623004v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;j&#233;ro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Curie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1100659108" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776099v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.6.10.17134" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409339v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde S&#233;gu&#233;la" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-009-0904-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-17Z8PM2Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044907v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04776974v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833423v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>