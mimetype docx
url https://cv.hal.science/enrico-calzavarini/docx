--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -520,482 +520,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Particle Injection Velocity on the Stability of the Particulate Rayleigh-Bénard System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Leonardo S.B. Alves</w:t>
+                <w:t xml:space="preserve">Sea ice aging by diffusion-driven desalination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yihong Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Silvia Hirata</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2025.10379⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135 (104201), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/mct1-6hbw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05045949v1</w:t>
+                <w:t xml:space="preserve">hal-05143186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea ice aging by diffusion-driven desalination</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Feng Wang</w:t>
+                <w:t xml:space="preserve">Impact of Particle Injection Velocity on the Stability of the Particulate Rayleigh-Bénard System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Raza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rômulo Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo S.B. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chao Sun</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Hirata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 135 (104201), </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1015, pp.R2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/mct1-6hbw⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2025.10379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05143186v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion and deformation of molecular patterns written in turbulent air</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nico Dam</w:t>
+                <w:t xml:space="preserve">Stabilization of the Rayleigh-Bénard system by injection of thermal inertial particles and bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Raza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Hirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.014502⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0238106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391835v1</w:t>
+                <w:t xml:space="preserve">hal-04779707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of the Rayleigh-Bénard system by injection of thermal inertial particles and bubbles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silvia Hirata</w:t>
+                <w:t xml:space="preserve">Dispersion and deformation of molecular patterns written in turbulent air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willem van de Water</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Dam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 36 (12), </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (1), pp.014502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0238106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.014502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779707v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerations of large inertial particles in turbulence</w:t>
               </w:r>
@@ -1434,625 +1434,625 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface light modulation by sea ice and phytoplankton survival in a convective flow model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vinicius Beltram Tergolina</w:t>
+                <w:t xml:space="preserve">Dispersion of Molecular Patterns Written in Turbulent Air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willem van de Water</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Dam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefano Berti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-022-03586-7⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (25), pp.254501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.254501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03921358v1</w:t>
+                <w:t xml:space="preserve">hal-03899210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion of Molecular Patterns Written in Turbulent Air</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nico Dam</w:t>
+                <w:t xml:space="preserve">Surface light modulation by sea ice and phytoplankton survival in a convective flow model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Beltram Tergolina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilmar Mompean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Berti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 129 (25), pp.254501. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 137, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.254501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-022-03586-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03899210v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional turbulence effects on plankton dynamics behind an obstacle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of finite-size spheroids in turbulent flow: the roles of flow structures and particle boundary layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linfeng Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Jaccod</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefano Berti</w:t>
+                <w:t xml:space="preserve">Shuang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergio Chibbaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-022-02396-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 939, pp.A22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2022.197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03921364v1</w:t>
+                <w:t xml:space="preserve">hal-03625430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copepod swimming activity and turbulence intensity: study in the Agiturb turbulence generator system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Le Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Le Quiniou</w:t>
+                <w:t xml:space="preserve">François G Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François G Schmitt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Enrico Calzavarini</w:t>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongxiang Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 137 (2), pp.250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjp/s13360-022-02455-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of finite-size spheroids in turbulent flow: the roles of flow structures and particle boundary layers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cheng Wang</w:t>
+                <w:t xml:space="preserve">Three-dimensional turbulence effects on plankton dynamics behind an obstacle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Jaccod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Berti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuang Liu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Enrico Calzavarini</w:t>
+                <w:t xml:space="preserve">Sergio Chibbaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 939, pp.A22. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 137, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2022.197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-022-02396-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03625430v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive scalars in incompressible turbulence with strongly out of equilibrium chemistry</w:t>
               </w:r>
@@ -2253,404 +2253,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice front shaping by upward convective current</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rotational dynamics of bottom-heavy rods in turbulence from experiments and numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linfeng Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yihong Du</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (9), </w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Mechanics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.100227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.L091501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.taml.2021.100227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03480897v1</w:t>
+                <w:t xml:space="preserve">hal-03241652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quadratic Reynolds stress development for the turbulent Kolmogorov flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Schmitt</w:t>
+                <w:t xml:space="preserve">Ice front shaping by upward convective current</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linfeng Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yihong Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lipo Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (12), pp.125129. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0069688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.L091501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610033v1</w:t>
+                <w:t xml:space="preserve">hal-03480897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotational dynamics of bottom-heavy rods in turbulence from experiments and numerical simulations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chao Sun</w:t>
+                <w:t xml:space="preserve">A quadratic Reynolds stress development for the turbulent Kolmogorov flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenwei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipo Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Mechanics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.100227. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (12), pp.125129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.taml.2021.100227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0069688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03241652v1</w:t>
+                <w:t xml:space="preserve">hal-03610033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the growth of ice depends on the fluid dynamics underneath</w:t>
               </w:r>
@@ -2779,51 +2779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Himani Garg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Berti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 104 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2857,90 +2857,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of large-scale advection and small-scale turbulent diffusion on vertical phytoplankton dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius Beltram Tergolina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Berti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 104 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3078,90 +3078,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predator-prey plankton dynamics in turbulent flow past an obstacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Jaccod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Chibbaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3189,235 +3189,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotation of anisotropic particles in Rayleigh–Bénard turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anisotropic particles in two-dimensional convective turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Calzavarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linfeng Jiang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 901, </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (2), pp.023305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5141798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973825v1</w:t>
+                <w:t xml:space="preserve">hal-02973826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic particles in two-dimensional convective turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rotation of anisotropic particles in Rayleigh–Bénard turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linfeng Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Linfeng Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (2), pp.023305. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 901, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5141798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973826v1</w:t>
+                <w:t xml:space="preserve">hal-02973825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Settling of inertial particles in turbulent Rayleigh-Bénard convection</w:t>
               </w:r>
@@ -3819,64 +3819,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basal melting driven by turbulent thermal convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Rabbanipour Esfahani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Hirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3949,64 +3949,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Himani Garg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Berti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 41 (10), pp.115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4053,64 +4053,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copepods encounter rates from a model of escape jump behaviour in turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamidreza Ardeshiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François G Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Toschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4164,265 +4164,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrangian model of copepod dynamics: Clustering by escape jumps in turbulence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite-volume versus streaming-based lattice Boltzmann algorithm for fluid-dynamics simulations: A one-to-one accuracy and performance study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Benkeddad</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kalyan Shrestha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilmar Mompean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Calzavarini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93 (4), pp.043117. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (2), pp.023306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.043117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.023306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315382v1</w:t>
+                <w:t xml:space="preserve">hal-01291807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-volume versus streaming-based lattice Boltzmann algorithm for fluid-dynamics simulations: A one-to-one accuracy and performance study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lagrangian model of copepod dynamics: Clustering by escape jumps in turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidreza Ardeshiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalyan Shrestha</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Benkeddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François G Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Toschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93 (2), pp.023306. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (4), pp.043117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.023306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.043117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291807v1</w:t>
+                <w:t xml:space="preserve">hal-01315382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbubbles and Microparticles are Not Faithful Tracers of Turbulent Acceleration</w:t>
               </w:r>
@@ -4662,607 +4662,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional Lagrangian Voronoï analysis for clustering of particles and bubbles in turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of trailing wake drag on the statistical properties and dynamics of finite-sized particle in turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Calzavarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshiyuki Tagawa</w:t>
+                <w:t xml:space="preserve">Romain Volk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Martínez Mercado</w:t>
+                <w:t xml:space="preserve">Emmanuel Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivek N. Prakash</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Toschi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 693, pp.201-215. </w:t>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 241 (3), pp.237-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2011.510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2011.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674557v1</w:t>
+                <w:t xml:space="preserve">hal-00656083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axially homogeneous Rayleigh-Bénard convection in a cylindrical cell</w:t>
+                <w:t xml:space="preserve">Rotation Rate of Rods in Turbulent Fluid Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura E. Schmidt</w:t>
+                <w:t xml:space="preserve">Shima Parsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Toschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Verzicco</w:t>
+                <w:t xml:space="preserve">Greg A. Voth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 691, pp.52-68. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (13), pp.134501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2011.440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.134501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00670120v1</w:t>
+                <w:t xml:space="preserve">hal-00737579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of trailing wake drag on the statistical properties and dynamics of finite-sized particle in turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Axially homogeneous Rayleigh-Bénard convection in a cylindrical cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura E. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Volk</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detlef Lohse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Toschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lévêque</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Federico Toschi</w:t>
+                <w:t xml:space="preserve">Roberto Verzicco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physd.2011.06.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 691, pp.52-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2011.440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656083v1</w:t>
+                <w:t xml:space="preserve">hal-00670120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotation Rate of Rods in Turbulent Fluid Flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional Lagrangian Voronoï analysis for clustering of particles and bubbles in turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiyuki Tagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shima Parsa</w:t>
+                <w:t xml:space="preserve">Julian Martínez Mercado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivek N. Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 109 (13), pp.134501. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 693, pp.201-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.134501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2011.510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737579v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How gravity and size affect the acceleration statistics of bubbles in turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivek N Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiyuki Tagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Martínez Mercado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Toschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5953,90 +5953,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceleration statistics of finite-sized particles in turbulent flow: the role of Faxen forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Volk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 630, pp.179-189. </w:t>
@@ -6923,325 +6923,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residence time of crystals in a thermally convecting magma reservoir</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicola Tosi</w:t>
+                <w:t xml:space="preserve">Turbulence and plankton dyanmics: experimental studies using the Agirturb laboratory turbulence generation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François G Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Le Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongxiang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Houliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Euromech 628 – Complex particles in turbulent flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Nice (06000), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401717v1</w:t>
+                <w:t xml:space="preserve">hal-04401629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence and plankton dyanmics: experimental studies using the Agirturb laboratory turbulence generation system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yongxiang Huang</w:t>
+                <w:t xml:space="preserve">Residence time of crystals in a thermally convecting magma reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtěch Patočka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Tosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromech 628 – Complex particles in turbulent flow</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-1366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401629v1</w:t>
+                <w:t xml:space="preserve">hal-04401717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-limited dynamics of sinking phytoplankton in a convective flow model with ice-covered waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Berti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Berti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vinicius Beltram Tergolina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7269,360 +7269,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Agiturb laboratory turbulence generation system and its application to plankton studies: zooplankton and phytoplankton</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yongxiang Huang</w:t>
+                <w:t xml:space="preserve">Phytoplankton-zooplankton dynamics in three-dimensional turbulent flows behind an idealized island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Berti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Jaccod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Chibbaro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 24th EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The European Geosciences Union (EGU), May 2022, Vienne (AUT), Austria. </w:t>
+              <w:t xml:space="preserve">vEGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-8638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04398792v1</w:t>
+                <w:t xml:space="preserve">hal-04401658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton-zooplankton dynamics in three-dimensional turbulent flows behind an idealized island</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Jaccod</w:t>
+                <w:t xml:space="preserve">The Agiturb laboratory turbulence generation system and its application to plankton studies: zooplankton and phytoplankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François G Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Le Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongxiang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Houliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">vEGU General Assembly 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
+              <w:t xml:space="preserve">The 24th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The European Geosciences Union (EGU), May 2022, Vienne (AUT), Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-8638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401658v1</w:t>
+                <w:t xml:space="preserve">hal-04398792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copepod behaviour in turbulence: laboratory study using a high-speed camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Le Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Le Quiniou</w:t>
+                <w:t xml:space="preserve">François G Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongxiang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting (OSM) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geophysical Union (AGU); Association for the Sciences of Limnology and Oceanography (ASLO); The Oceanography Society (TOS), Feb 2022, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7660,51 +7660,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quadratic Reynolds stress development for the turbulent Kolmogorov flow: DNS study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenwei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7749,351 +7749,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power-law thermal stratification in lake Geneva and its seasonal evolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yueting Jiang</w:t>
+                <w:t xml:space="preserve">Copepods in turbulence: laboratory velocity and acceleration studies using high speed cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Le Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François G Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongxiang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François G Schmitt</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2021, Vienne (AUT), Austria</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2021, Vienne (AUT), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4860⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04398789v1</w:t>
+                <w:t xml:space="preserve">hal-04398780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copepods in turbulence: laboratory velocity and acceleration studies using high speed cameras</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Power-law thermal stratification in lake Geneva and its seasonal evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Beltram Tergolina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yueting Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Le Quiniou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yongxiang Huang</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2021, Vienne (AUT), Austria. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Apr 2021, Vienne (AUT), Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04398780v1</w:t>
+                <w:t xml:space="preserve">hal-04398789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predator-prey plankton dynamics in turbulent wakes behind islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Jaccod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Chibbaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">vEGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8365,51 +8365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8460,64 +8460,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transect measurements by micro-probes in hydrodynamic turbulence : a numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongxiang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipo Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8549,351 +8549,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basal melting driven by turbulent thermal convection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefano Berti</w:t>
+                <w:t xml:space="preserve">A continuum model for the coupled evolution of sea ice thickness and melt pond distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Scagliarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Mansutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Toschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON RAYLEIGH BÉNARD TURBULENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Enschede, Netherlands</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 218</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401715v1</w:t>
+                <w:t xml:space="preserve">hal-04401830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A continuum model for the coupled evolution of sea ice thickness and melt pond distribution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transect measurements by micro-probes in hydrodynamic turbulence : a numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Federico Toschi</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongxiang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François G Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipo Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 218</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne (AUT), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401830v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transect measurements by micro-probes in hydrodynamic turbulence : a numerical study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Basal melting driven by turbulent thermal convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Rabbanipour Esfahani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia C Hirata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Berti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Calzavarini</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lipo Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienne (AUT), France</w:t>
+              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON RAYLEIGH BÉNARD TURBULENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392660v1</w:t>
+                <w:t xml:space="preserve">hal-04401715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de copépodes dans les écoulements turbulents</w:t>
               </w:r>
@@ -8905,51 +8905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamidreza Ardeshiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois, G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Toschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9032,77 +9032,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Sea Ice and Melt Ponds Evolution: Sensitivity to Microscale Heat Transfer Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Scagliarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Calzavarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Mansutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Toschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9239,51 +9239,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C6A0567"/>
+    <w:nsid w:val="F930F38C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9470,51 +9470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/enrico-calzavarini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9962-0677" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190844264" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/calzavarini_e_1.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-5745-2009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358698v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihong Du" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyi Xie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Calzavarini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Sun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2511.06809" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347854v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Raza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Lemoine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#244;mulo Freitas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2511.02112" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045949v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S.B. Alves" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Hirata" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10379" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143186v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/mct1-6hbw" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391835v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem van de Water" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Dam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.014502" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779707v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0238106" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482963v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaning Fan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linfeng Jiang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ad2d15" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715660v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42254-024-00766-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147667v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqi Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.215" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147665v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia C Hirata" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.063502" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921358v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Beltram Tergolina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Mompean" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Berti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-03586-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899210v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.254501" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921364v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jaccod" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Chibbaro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-02396-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392639v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Le Quiniou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G Schmitt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Souissi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxiang Huang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-02455-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625430v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Liu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.197" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392641v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwei Wu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipo Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schmitt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.164" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681499v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Pato&#269;ka" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Tosi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117622" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480897v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.L091501" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610033v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0069688" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241652v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taml.2021.100227" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241653v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Toschi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2012870118" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480896v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himani Garg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.035103" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480900v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.065106" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480899v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ac30e7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480898v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.103802" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973825v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.539" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973826v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5141798" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000527v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.114304" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085639v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.084608" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974227v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2019.100002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973832v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.013108" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973834v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Rabbanipour Esfahani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.053501" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642054v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11726-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974224v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Ardeshiri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbx051" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315382v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benkeddad" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.043117" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291807v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyan Shrestha" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.023306" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357436v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varghese Mathai" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Brons" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Lohse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.024501" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823489v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongwiang Huang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Biferale" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.041003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674557v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Tagawa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mart&#237;nez Mercado" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek N. Prakash" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.510" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670120v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E. Schmidt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Verzicco" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.440" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656083v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Volk" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pinton" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2011.06.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737579v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shima Parsa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg A. Voth" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.134501" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747121v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek N Prakash" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/10/105017" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642079v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3623466" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643216v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Volk" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leveque" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pinton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010005690" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818892v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lavezzo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchioli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pitton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2482-2_27" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V183WZTS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000531v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Eshuis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ko van Der Weele" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devaraj van Der Meer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.011302" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000536v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Benzi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.066318" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492251v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009006880" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974533v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cencini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.084504" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000530v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyasu Sugiyama" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112008001183" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000528v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie R. Doering" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gibbon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tanabe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.035301" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000533v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Tripiccione" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1884165" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974535v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sartori" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Schifano" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vicer&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-4655(02)00848-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974537v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00233-9" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974534v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.66.016304" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401717v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1366" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401629v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Houliez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394733v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1200" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398792v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8638" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401658v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-897" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398794v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401619v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398789v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueting Jiang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398780v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4860" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401665v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2588" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401722v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Patocka" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5908" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401727v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398775v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gauding" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398771v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401715v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401830v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Scagliarini" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mansutti" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392660v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465556v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois, G Schmitt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973831v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38669-6_6" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/enrico-calzavarini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9962-0677" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190844264" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/calzavarini_e_1.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-5745-2009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358698v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihong Du" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyi Xie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Calzavarini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Sun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2511.06809" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347854v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Raza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Lemoine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#244;mulo Freitas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2511.02112" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143186v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/mct1-6hbw" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045949v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S.B. Alves" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Hirata" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10379" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779707v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0238106" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391835v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem van de Water" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Dam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.014502" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482963v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaning Fan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linfeng Jiang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ad2d15" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715660v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42254-024-00766-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147667v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqi Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.215" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147665v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia C Hirata" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.063502" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899210v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.254501" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921358v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Beltram Tergolina" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Mompean" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Berti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-03586-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625430v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.197" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392639v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Le Quiniou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G Schmitt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Souissi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxiang Huang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-02455-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921364v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jaccod" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Chibbaro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-02396-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392641v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwei Wu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipo Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schmitt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.164" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681499v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Pato&#269;ka" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Tosi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117622" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241652v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taml.2021.100227" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480897v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.L091501" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610033v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0069688" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241653v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Toschi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2012870118" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480896v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himani Garg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.035103" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480900v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.065106" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480899v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ac30e7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480898v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.103802" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973826v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5141798" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973825v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.539" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000527v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.114304" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085639v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.084608" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974227v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2019.100002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973832v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.013108" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973834v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Rabbanipour Esfahani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.053501" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642054v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11726-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974224v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Ardeshiri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbx051" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291807v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyan Shrestha" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.023306" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315382v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benkeddad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.043117" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357436v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varghese Mathai" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Brons" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Lohse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.024501" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823489v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongwiang Huang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Biferale" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.041003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656083v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Volk" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pinton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2011.06.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737579v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shima Parsa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg A. Voth" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.134501" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670120v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E. Schmidt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Verzicco" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.440" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674557v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Tagawa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mart&#237;nez Mercado" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek N. Prakash" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.510" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747121v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek N Prakash" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/10/105017" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642079v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3623466" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643216v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Volk" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leveque" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pinton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010005690" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818892v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lavezzo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchioli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pitton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2482-2_27" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V183WZTS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000531v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Eshuis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ko van Der Weele" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devaraj van Der Meer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.011302" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000536v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Benzi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.066318" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492251v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009006880" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974533v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cencini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.084504" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000530v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyasu Sugiyama" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112008001183" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000528v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie R. Doering" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gibbon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tanabe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.035301" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000533v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Tripiccione" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1884165" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974535v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sartori" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Schifano" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vicer&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-4655(02)00848-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974537v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00233-9" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974534v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.66.016304" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401629v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Houliez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401717v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1366" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394733v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1200" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401658v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-897" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398792v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8638" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398794v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401619v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398780v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4860" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398789v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueting Jiang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401665v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2588" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401722v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Patocka" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5908" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401727v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398775v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gauding" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398771v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401830v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Scagliarini" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mansutti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392660v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401715v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465556v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois, G Schmitt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973831v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38669-6_6" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>