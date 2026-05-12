--- v1 (2026-04-07)
+++ v2 (2026-05-12)
@@ -1,9184 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...9132 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:95.833333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Enrico Calzavarini </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences, Université de Lille </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">enrico-calzavarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9962-0677</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">190844264</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">calzavarini_e_1.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=jo3lcG4AAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-5745-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freezing and ice aging dynamics in saline water under natural convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihong Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueyi Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 11 (1), pp.013504. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2511.06809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Thermal Inertia Delays the Onset of Convection in Particulate Rayleigh-Bénard System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Raza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rômulo Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 198, pp.105660. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2511.02112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea ice aging by diffusion-driven desalination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihong Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135 (104201), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/mct1-6hbw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Particle Injection Velocity on the Stability of the Particulate Rayleigh-Bénard System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Raza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rômulo Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo S.B. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Hirata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1015, pp.R2. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2025.10379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion and deformation of molecular patterns written in turbulent air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem van de Water</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Dam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (1), pp.014502. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.014502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of the Rayleigh-Bénard system by injection of thermal inertial particles and bubbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Raza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Hirata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (12), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0238106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerations of large inertial particles in turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaning Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linfeng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 145 (4), pp.43001. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/ad2d15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The physics of freezing and melting in the presence of flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihong Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42254-024-00766-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convective heat transfer in the Burgers-Rayleigh-Bénard system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia C Hirata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (6), pp.063502. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.063502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea water freezing modes in a natural convection system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihong Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linfeng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 960, pp.A35. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2023.215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion of Molecular Patterns Written in Turbulent Air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem van de Water</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Dam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (25), pp.254501. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.254501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface light modulation by sea ice and phytoplankton survival in a convective flow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Beltram Tergolina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilmar Mompean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Berti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 137, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/s13360-022-03586-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional turbulence effects on plankton dynamics behind an obstacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jaccod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Berti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Chibbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 137, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/s13360-022-02396-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copepod swimming activity and turbulence intensity: study in the Agiturb turbulence generator system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Le Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxiang Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 137 (2), pp.250. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/s13360-022-02455-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of finite-size spheroids in turbulent flow: the roles of flow structures and particle boundary layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linfeng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 939, pp.A22. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2022.197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive scalars in incompressible turbulence with strongly out of equilibrium chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenwei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipo Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 938, pp.A19. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2022.164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residence time of inertial particles in 3D thermal convection: Implications for magma reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojtěch Patočka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 591, pp.117622. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice front shaping by upward convective current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linfeng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihong Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (9), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.L091501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quadratic Reynolds stress development for the turbulent Kolmogorov flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenwei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipo Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (12), pp.125129. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0069688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotational dynamics of bottom-heavy rods in turbulence from experiments and numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linfeng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Mechanics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.100227. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taml.2021.100227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the growth of ice depends on the fluid dynamics underneath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Toschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (10), pp.e2012870118. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2012870118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical properties of two-dimensional elastic turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Himani Garg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Berti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (3), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.104.035103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of large-scale advection and small-scale turbulent diffusion on vertical phytoplankton dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Beltram Tergolina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilmar Mompean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Berti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (6), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.104.065106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrium states of the ice-water front in a differentially heated rectangular cell (a)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 135 (5), pp.54001. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/ac30e7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predator-prey plankton dynamics in turbulent flow past an obstacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jaccod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Berti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Chibbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (10), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.103802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic particles in two-dimensional convective turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linfeng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (2), pp.023305. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5141798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotation of anisotropic particles in Rayleigh–Bénard turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linfeng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 901, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2020.539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Settling of inertial particles in turbulent Rayleigh-Bénard convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojtěch Patočka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Tosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (11), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.114304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuations and correlations of reactive scalars near chemical equilibrium in incompressible turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenwei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipo Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (8), pp.084608. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.084608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulerian–Lagrangian fluid dynamics platform: The ch4-project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.100002. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpa.2019.100002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of heat transfer in confined inclined convection at high Prandtl number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linfeng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (1), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.99.013108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basal melting driven by turbulent thermal convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Rabbanipour Esfahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Hirata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Berti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (5), </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.053501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle-laden two-dimensional elastic turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Himani Garg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilmar Mompean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Berti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (10), pp.115. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2018-11726-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copepods encounter rates from a model of escape jump behaviour in turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Ardeshiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Toschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (6), pp.878-890. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbx051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-volume versus streaming-based lattice Boltzmann algorithm for fluid-dynamics simulations: A one-to-one accuracy and performance study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalyan Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilmar Mompean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (2), pp.023306. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.93.023306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian model of copepod dynamics: Clustering by escape jumps in turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Ardeshiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Benkeddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Toschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (4), pp.043117. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.93.043117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbubbles and Microparticles are Not Faithful Tracers of Turbulent Acceleration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varghese Mathai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Brons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlef Lohse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117 (2), pp.024501. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.024501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian single-particle turbulent statistics through the Hilbert-Huang transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongwiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Biferale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Toschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.041003(R). </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.87.041003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional Lagrangian Voronoï analysis for clustering of particles and bubbles in turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiyuki Tagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Martínez Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek N. Prakash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 693, pp.201-215. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2011.510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotation Rate of Rods in Turbulent Fluid Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shima Parsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Toschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg A. Voth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (13), pp.134501. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.134501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of trailing wake drag on the statistical properties and dynamics of finite-sized particle in turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Volk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Toschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 241 (3), pp.237-244. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physd.2011.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axially homogeneous Rayleigh-Bénard convection in a cylindrical cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura E. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlef Lohse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Toschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Verzicco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 691, pp.52-68. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2011.440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How gravity and size affect the acceleration statistics of bubbles in turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek N Prakash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiyuki Tagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Martínez Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Toschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14, pp.105017. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/14/10/105017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-time multi-scale correlation functions in hydrodynamic turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Biferale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Toschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (8), pp.085107. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3623466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of inertial particles in a turbulent von Kármán flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Volk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Pinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 668, pp.223-235. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112010005690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Error Estimate in Sub-Grid Models for Particles in Turbulent Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Donini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lavezzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direct and Large-Eddy Simulation VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15, pp.171-176. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2482-2_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the limits of granular hydrodynamics: A horizontal array of inelastic particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Eshuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ko van Der Weele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlef Lohse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devaraj van Der Meer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (1), </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.80.011302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity-gradient statistics along particle trajectories in turbulent flows: The refined similarity hypothesis in the Lagrangian frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Benzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Biferale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlef Lohse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Toschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (6), </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.80.066318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceleration statistics of finite-sized particles in turbulent flow: the role of Faxen forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Volk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 630, pp.179-189. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112009006880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Turbulence-Induced Segregation of Inertial Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Cencini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlef Lohse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Toschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101 (8), </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.084504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbubbly drag reduction in Taylor–Couette flow in the wavy vortex regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuyasu Sugiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlef Lohse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 608, pp.21-41. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112008001183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponentially growing solutions in homogeneous Rayleigh-Bénard convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie R. Doering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Gibbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlef Lohse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73 (3), </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.73.035301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayleigh and Prandtl number scaling in the bulk of Rayleigh–Bénard turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlef Lohse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Toschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Tripiccione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (5), pp.055107. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1884165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matched filters for coalescing binaries detection on massively parallel computers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Schifano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Tripiccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Viceré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Physics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 152 (3), pp.295-306. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0010-4655(02)00848-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universality of anisotropic fluctuations from numerical simulations of turbulent flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Biferale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Toschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Tripiccione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 64 (4), pp.461-467. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2003-00233-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidences of Bolgiano-Obhukhov scaling in three-dimensional Rayleigh-Bénard convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Toschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Tripiccione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66 (1), </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.66.016304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence and plankton dyanmics: experimental studies using the Agirturb laboratory turbulence generation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Le Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Houliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech 628 – Complex particles in turbulent flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nice (06000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residence time of crystals in a thermally convecting magma reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojtěch Patočka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-1366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-limited dynamics of sinking phytoplankton in a convective flow model with ice-covered waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Berti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Beltram Tergolina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilmar Mompean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, France. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-1200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton-zooplankton dynamics in three-dimensional turbulent flows behind an idealized island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Berti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jaccod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Chibbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Agiturb laboratory turbulence generation system and its application to plankton studies: zooplankton and phytoplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Le Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Houliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Geosciences Union (EGU), May 2022, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-8638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copepod behaviour in turbulence: laboratory study using a high-speed camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Le Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Souissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting (OSM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union (AGU); Association for the Sciences of Limnology and Oceanography (ASLO); The Oceanography Society (TOS), Feb 2022, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quadratic Reynolds stress development for the turbulent Kolmogorov flow: DNS study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenwei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipo Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Fluid Mechanics Conference, EFMC14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-law thermal stratification in lake Geneva and its seasonal evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Beltram Tergolina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueting Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Berti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copepods in turbulence: laboratory velocity and acceleration studies using high speed cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Le Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Souissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2021, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predator-prey plankton dynamics in turbulent wakes behind islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jaccod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Berti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Chibbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-2588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Settling behaviour of particles in Rayleigh-Benard convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojtech Patocka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Tosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-5908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Settling of crystals with variable density and size in turbulent convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojtěch Patočka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive species in turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenwei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipo Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gauding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ETC17 conference (17th European Turbulent Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Turin (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transect measurements by micro-probes in hydrodynamic turbulence : a numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipo Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourth Xiamen Symposium on Marine Environmental Sciences, XMAS IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Xiamen (CH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basal melting driven by turbulent thermal convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Rabbanipour Esfahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia C Hirata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Berti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON RAYLEIGH BÉNARD TURBULENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transect measurements by micro-probes in hydrodynamic turbulence : a numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipo Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne (AUT), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuum model for the coupled evolution of sea ice thickness and melt pond distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Scagliarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Mansutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Toschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 218</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de copépodes dans les écoulements turbulents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Ardeshiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois, G Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Toschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Sea Ice and Melt Ponds Evolution: Sensitivity to Microscale Heat Transfer Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Scagliarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Calzavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Mansutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Toschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Approach to Climate Change and its Impacts, Cannarsa P., Mansutti D., Provenzale A. (eds), Springer INdAM Series, vol 38. Springer, Cham (2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-198, 2020, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-38669-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId237"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -9239,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F930F38C"/>
+    <w:nsid w:val="D1DE5109"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9470,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/enrico-calzavarini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9962-0677" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190844264" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/calzavarini_e_1.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-5745-2009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358698v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihong Du" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyi Xie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Calzavarini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Sun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2511.06809" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347854v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Raza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Lemoine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#244;mulo Freitas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2511.02112" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143186v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/mct1-6hbw" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045949v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S.B. Alves" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Hirata" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10379" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779707v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0238106" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391835v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem van de Water" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Dam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.014502" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482963v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaning Fan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linfeng Jiang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ad2d15" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715660v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42254-024-00766-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147667v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqi Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.215" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147665v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia C Hirata" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.063502" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899210v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.254501" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921358v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Beltram Tergolina" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Mompean" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Berti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-03586-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625430v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.197" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392639v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Le Quiniou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G Schmitt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Souissi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxiang Huang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-02455-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921364v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jaccod" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Chibbaro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-02396-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392641v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwei Wu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipo Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schmitt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.164" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681499v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Pato&#269;ka" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Tosi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117622" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241652v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taml.2021.100227" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480897v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.L091501" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610033v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0069688" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241653v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Toschi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2012870118" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480896v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himani Garg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.035103" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480900v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.065106" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480899v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ac30e7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480898v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.103802" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973826v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5141798" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973825v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.539" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000527v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.114304" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085639v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.084608" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974227v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2019.100002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973832v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.013108" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973834v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Rabbanipour Esfahani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.053501" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642054v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11726-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974224v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Ardeshiri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbx051" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291807v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyan Shrestha" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.023306" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315382v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benkeddad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.043117" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357436v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varghese Mathai" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Brons" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Lohse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.024501" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823489v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongwiang Huang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Biferale" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.041003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656083v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Volk" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pinton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2011.06.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737579v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shima Parsa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg A. Voth" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.134501" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670120v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E. Schmidt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Verzicco" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.440" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674557v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Tagawa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mart&#237;nez Mercado" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek N. Prakash" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.510" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747121v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek N Prakash" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/10/105017" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642079v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3623466" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643216v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Volk" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leveque" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pinton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010005690" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818892v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lavezzo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchioli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pitton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2482-2_27" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V183WZTS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000531v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Eshuis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ko van Der Weele" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devaraj van Der Meer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.011302" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000536v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Benzi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.066318" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492251v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009006880" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974533v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cencini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.084504" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000530v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyasu Sugiyama" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112008001183" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000528v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie R. Doering" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gibbon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tanabe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.035301" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000533v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Tripiccione" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1884165" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974535v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sartori" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Schifano" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vicer&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-4655(02)00848-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974537v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00233-9" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974534v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.66.016304" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401629v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Houliez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401717v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1366" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394733v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1200" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401658v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-897" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398792v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8638" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398794v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401619v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398780v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4860" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398789v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueting Jiang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401665v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2588" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401722v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Patocka" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5908" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401727v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398775v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gauding" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398771v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401830v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Scagliarini" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mansutti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392660v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401715v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465556v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois, G Schmitt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973831v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38669-6_6" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/enrico-calzavarini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9962-0677" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190844264" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/calzavarini_e_1.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=jo3lcG4AAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-5745-2009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358698v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihong Du" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyi Xie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Calzavarini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Sun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2511.06809" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347854v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Raza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Lemoine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#244;mulo Freitas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2511.02112" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143186v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/mct1-6hbw" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045949v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S.B. Alves" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Hirata" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10379" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391835v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem van de Water" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Dam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.014502" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779707v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0238106" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482963v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaning Fan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linfeng Jiang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ad2d15" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715660v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42254-024-00766-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147665v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia C Hirata" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.063502" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147667v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqi Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.215" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899210v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.254501" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921358v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Beltram Tergolina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Mompean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Berti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-03586-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921364v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jaccod" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Chibbaro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-02396-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392639v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Le Quiniou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G Schmitt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Souissi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxiang Huang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-02455-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625430v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Liu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.197" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392641v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwei Wu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipo Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schmitt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.164" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681499v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Pato&#269;ka" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Tosi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117622" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480897v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.L091501" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610033v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0069688" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241652v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taml.2021.100227" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241653v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Toschi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2012870118" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480896v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himani Garg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.035103" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480900v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.065106" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480899v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ac30e7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480898v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.103802" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973826v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5141798" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973825v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.539" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000527v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.114304" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085639v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.084608" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974227v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2019.100002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973832v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.013108" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973834v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Rabbanipour Esfahani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.053501" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642054v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11726-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974224v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Ardeshiri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbx051" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291807v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyan Shrestha" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.023306" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315382v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benkeddad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.043117" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357436v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varghese Mathai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Brons" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Lohse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.024501" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823489v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongwiang Huang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Biferale" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.041003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674557v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Tagawa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mart&#237;nez Mercado" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek N. Prakash" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.510" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737579v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shima Parsa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg A. Voth" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.134501" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656083v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Volk" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pinton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2011.06.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670120v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E. Schmidt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Verzicco" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.440" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747121v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek N Prakash" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/10/105017" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642079v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3623466" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643216v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Volk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leveque" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pinton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010005690" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818892v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lavezzo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchioli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pitton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2482-2_27" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V183WZTS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000531v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Eshuis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ko van Der Weele" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devaraj van Der Meer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.011302" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000536v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Benzi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.066318" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492251v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009006880" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974533v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cencini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.084504" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000530v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyasu Sugiyama" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112008001183" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000528v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie R. Doering" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gibbon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tanabe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.035301" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000533v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Tripiccione" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1884165" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974535v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sartori" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Schifano" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vicer&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-4655(02)00848-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974537v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00233-9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974534v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.66.016304" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401629v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Houliez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401717v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1366" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394733v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1200" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401658v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-897" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398792v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8638" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398794v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401619v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398789v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueting Jiang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398780v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4860" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401665v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2588" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401722v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Patocka" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5908" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401727v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398775v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gauding" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398771v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401715v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392660v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401830v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Scagliarini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mansutti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465556v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois, G Schmitt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973831v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38669-6_6" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>