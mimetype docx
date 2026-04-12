--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -456,352 +456,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutually orthogonal latin squares based on cellular automata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Mariot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alberto Leporati</w:t>
+                <w:t xml:space="preserve">Sylvain Sené</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Designs, Codes and Cryptography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10623-019-00689-8⟩</w:t>
+              <w:t xml:space="preserve">Natural Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (1), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11047-019-09780-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02460327v1</w:t>
+                <w:t xml:space="preserve">hal-02508468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaos and ergodicity are decidable for linear cellular automata over (Z /mZ)^n</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alberto Dennunzio</w:t>
+                <w:t xml:space="preserve">Mutually orthogonal latin squares based on cellular automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Mariot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Gadouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darij Grinberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luciano Margara</w:t>
+                <w:t xml:space="preserve">Alberto Leporati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 539, pp.136-144. </w:t>
+              <w:t xml:space="preserve">Designs, Codes and Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 88 (2), pp.391-411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ins.2020.05.123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10623-019-00689-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117448v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chaos and ergodicity are decidable for linear cellular automata over (Z /mZ)^n</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Dennunzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Sené</w:t>
+                <w:t xml:space="preserve">Darij Grinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Margara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 19 (1), pp.1-2. </w:t>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 539, pp.136-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11047-019-09780-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2020.05.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02508468v1</w:t>
+                <w:t xml:space="preserve">hal-03117448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Hard is it to Predict Sandpiles on Lattices? A Survey</w:t>
               </w:r>
@@ -1510,64 +1510,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the periods of preimages in surjective cellular automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Leporati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Dennunzio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2877,481 +2877,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic Orbits and Dynamical Complexity in Cellular Automata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cervelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Dennunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luciano Margara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Cellular Automata and Models of Computation, 126 (2-3), pp.183-199. </w:t>
+              <w:t xml:space="preserve">, 2013, Cellular Automata and Models of Computation, 126 (2-3), pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/FI-2013-877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/FI-2013-874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01312658v1</w:t>
+                <w:t xml:space="preserve">hal-01312577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local rule distributions, language complexity and non-uniform cellular automata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">m-Asynchronous cellular automata: from fairness to quasi-fairness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Dennunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Provillard</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Mauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Manzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 504, pp.38-51. </w:t>
+              <w:t xml:space="preserve">Natural Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (4), pp.561-572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2012.05.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11047-013-9386-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297610v1</w:t>
+                <w:t xml:space="preserve">hal-01312569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local rule distributions, language complexity and non-uniform cellular automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Dennunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Provillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Cellular Automata and Models of Computation, 126 (2-3), pp.1-2. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 504, pp.38-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/FI-2013-874⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2012.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01312577v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">m-Asynchronous cellular automata: from fairness to quasi-fairness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Periodic Orbits and Dynamical Complexity in Cellular Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Dennunzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Di Lena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luca Manzoni</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Margara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11047-013-9386-5⟩</w:t>
+              <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Cellular Automata and Models of Computation, 126 (2-3), pp.183-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FI-2013-877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01312569v1</w:t>
+                <w:t xml:space="preserve">hal-01312658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreword: asynchronous cellular automata and applications</w:t>
               </w:r>
@@ -3563,377 +3563,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the impact of the distance between two genes on their interaction curve</w:t>
+                <w:t xml:space="preserve">Computational Complexity of Avalanches in the Kadanoff Sandpile Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siamak Taati</w:t>
+                <w:t xml:space="preserve">Eric Goles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00285-010-0373-5⟩</w:t>
+              <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 115 (1), pp.107-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FI-2012-643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01242438v1</w:t>
+                <w:t xml:space="preserve">hal-01217125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Complexity of Avalanches in the Kadanoff Sandpile Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Martin</w:t>
+                <w:t xml:space="preserve">Foreword: asynchronous cellular automata and nature-inspired computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Dennunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Pepper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Umeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/FI-2012-643⟩</w:t>
+              <w:t xml:space="preserve">Natural Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (2), pp.267-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11047-012-9309-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217125v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword: asynchronous cellular automata and nature-inspired computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alberto Dennunzio</w:t>
+                <w:t xml:space="preserve">On the impact of the distance between two genes on their interaction curve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siamak Taati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Comet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferdinand Pepper</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hiroshi Umeo</w:t>
+                <w:t xml:space="preserve">Gilles Bernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64 (1), pp.131-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-010-0373-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11047-012-9309-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01312506v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing Issues of Asynchronous CA</w:t>
               </w:r>
@@ -4153,51 +4153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarkko Kari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siamak Taati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10 (4), pp.1275-1294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4353,234 +4353,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic properties for sand automata</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subshift attractors of cellular automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Masson</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Kurka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 381, pp.1--28</w:t>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20, pp.105-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00003208v1</w:t>
+                <w:t xml:space="preserve">hal-00311968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subshift attractors of cellular automata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Basic properties for sand automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cervelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Petr Kurka</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 20, pp.105-117</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 381, pp.1--28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00311968v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in symmetric sandpiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4631,77 +4631,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From sandpiles to sand automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cervelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 381 (1-3), pp.1-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4760,51 +4760,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On symmetric sandpiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theophilos Pisokas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4855,51 +4855,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On computing fixed points for generalized sandpiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Unconventional Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2, pp.13--25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4937,51 +4937,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some results about the chaotic behavior of cellular automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cervelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5575,51 +5575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Dennunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darij Grinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Margara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5651,213 +5651,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive Cellular Automata Over Finite Abelian Groups: Topological and Measure Theoretic Properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decidability of sensitivity to initial conditions and equicontinuity for linear higher order CA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luciano Margara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th International Symposium on Mathematical Foundations of Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Complex Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie Systèmes Complexes, Mar 2019, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02268122v1</w:t>
+                <w:t xml:space="preserve">hal-03863469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decidability of sensitivity to initial conditions and equicontinuity for linear higher order CA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Additive Cellular Automata Over Finite Abelian Groups: Topological and Measure Theoretic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Dennunzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darij Grinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Margara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Days</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44th International Symposium on Mathematical Foundations of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Aachen, Germany. pp.1--15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2019.68⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863469v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Generation of 2-Polyominoes</w:t>
               </w:r>
@@ -6361,248 +6361,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed Points and Attractors of Reaction Systems</w:t>
+                <w:t xml:space="preserve">ω-rational Languages: High Complexity Classes vs. Borel Hierarchy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luca Manzoni</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Holzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kutrib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Provillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language, Life, Limits (CiE 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08019-2_20⟩</w:t>
+              <w:t xml:space="preserve">Language and Automata Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-04921-2_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313294v1</w:t>
+                <w:t xml:space="preserve">hal-01297613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ω-rational Languages: High Complexity Classes vs. Borel Hierarchy</w:t>
+                <w:t xml:space="preserve">Fixed Points and Attractors of Reaction Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Provillard</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Enrico Porreca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Manzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language and Automata Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Madrid, Spain. </w:t>
+              <w:t xml:space="preserve">Language, Life, Limits (CiE 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arnold Beckmann; Erzsébet Csuhaj-Varjú; Klaus Meer, Jun 2014, Budapest, Hungary. pp.194-203, </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-04921-2_30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08019-2_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297613v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non Uniform Cellular Automata Description of Signed Partition Versions of Ice and Sand Pile Models</w:t>
               </w:r>
@@ -7353,51 +7353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katsunobu Imai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yunès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7668,51 +7668,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultimate Traces of Cellular Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cervelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7988,51 +7988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarkko Kari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siamak Taati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Science Symposium in Russia (CSR 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Moscou, Russia. pp.194-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8070,51 +8070,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of directional dynamics for additive cellular automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Dennunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Di Lena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8254,355 +8254,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00310523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofic Trace of a Cellular Automaton</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A search algorithm for the maximal attractor of a cellular automaton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Guillon</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Kurka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CiE 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Siena, Italy. pp.152-161</w:t>
+              <w:t xml:space="preserve">Symposium on Theoretical Aspects of Computer Science (STACS'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Aachen, Germany. pp.356-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00135811v1</w:t>
+                <w:t xml:space="preserve">hal-00310850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofic trace subshift of a cellular automaton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sofic Trace of a Cellular Automaton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cervelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Cervelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computability in Europe (CiE 2007)</w:t>
+              <w:t xml:space="preserve">CiE 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Siena, Italy. pp.152-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00310526v1</w:t>
+                <w:t xml:space="preserve">hal-00135811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A search algorithm for the maximal attractor of a cellular automaton</w:t>
+                <w:t xml:space="preserve">Sofic trace subshift of a cellular automaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Petr Kurka</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cervelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Theoretical Aspects of Computer Science (STACS'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Aachen, Germany. pp.356-366</w:t>
+              <w:t xml:space="preserve">Computability in Europe (CiE 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Siena, Italy. pp.152-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00310850v1</w:t>
+                <w:t xml:space="preserve">hal-00310526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic Properties for Sand Automata.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cervelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Symposium on Mathematical Foundations of Computer Science (MFCS'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Gdansk, Poland, Poland. pp.192-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8627,51 +8627,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Sand Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cervelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8722,51 +8722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodicity and Transitivity for Cellular Automata in Besicovitch Topologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cervelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8804,51 +8804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmic Information Theory and Cellular Automata Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cervelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9478,51 +9478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katsunobu Imai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yunès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9703,51 +9703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaotic behavior of cellular automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cervelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Dennunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9802,51 +9802,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmic Complexity and Cellular Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cervelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10129,229 +10129,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutually Orthogonal Latin Squares based on Cellular Automata</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maximilien Gadouleau</w:t>
+                <w:t xml:space="preserve">Integrality of matrices, finiteness of matrix semigroups, and dynamics of linear cellular automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Dennunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alberto Leporati</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darij Grinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Margara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190643v1</w:t>
+                <w:t xml:space="preserve">hal-02190317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrality of matrices, finiteness of matrix semigroups, and dynamics of linear cellular automata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alberto Dennunzio</w:t>
+                <w:t xml:space="preserve">Mutually Orthogonal Latin Squares based on Cellular Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Mariot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Gadouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darij Grinberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luciano Margara</w:t>
+                <w:t xml:space="preserve">Alberto Leporati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190317v1</w:t>
+                <w:t xml:space="preserve">hal-02190643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId242"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -10506,51 +10506,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05377742v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dennunzio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Formenti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Margara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Riva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2022.101932" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662858v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Paulo Balbi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Perrot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eurico L.P. Ruivo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TCS.2022.05.024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117388v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2020.104530" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460327v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mariot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gadouleau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Leporati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-019-00689-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117448v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darij Grinberg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2020.05.123" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508468v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sen&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-019-09780-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457343v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2020-1879" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867580v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-020-09790-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272852v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Manzoni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Enrico Porreca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2019.02.023" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123610v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2019.03.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417248v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R&#233;mila" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977656v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Autran" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738330v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Clergue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2018.01.026" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753996v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-016-9586-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754002v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Mauri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.12.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753994v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massazza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.05.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313674v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Worsch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-015-9524-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313664v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.05.046" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313667v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.06.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313680v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313561v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313332v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Van Pham" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ha Duong Phan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Huong Tran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.02.051" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313328v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanta Das" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Kari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.10.024" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297620v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Provillard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.06.046" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313574v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weiss" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.11.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312573v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-013-9377-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312658v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Di Lena" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2013-877" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297610v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.05.013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312577v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cervelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2013-874" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312569v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-013-9386-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z5FCH91M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312571v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Fat&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-013-9385-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BJR5K7P8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312575v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Acerbi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2012.12.009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4HWK038-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242438v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Taati" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Comet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-010-0373-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CR4RTFL3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217125v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goles" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2012-643" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312506v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Pepper" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Umeo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-012-9309-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312565v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2012-755" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297590v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2012.02.008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311512v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-010-9222-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z7DD2B8V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242315v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kurka" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahradn&#237;k Ond&#345;ej" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-009-9230-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HTP5B9N6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003208v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Masson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311968v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311074v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophilos Pisokas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310905v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2007.03.042" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QLXLZ0H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083034v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003535v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619713v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01183309v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Varouchas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2302" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01183308v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Grange" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna R&#243;ka" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2301" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050155v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Shmeleva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry A Zaitsev" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662792v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13502-6_1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380303v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles R&#233;gin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78230-6_13" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889784v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268122v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2019.68" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863469v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272888v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313690v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30000-9_45" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313640v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15579-1_42" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313306v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18812-6_2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312661v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04921-2_24" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313294v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08019-2_20" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297613v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Holzer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kutrib" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04921-2_30" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313318v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Cattaneo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Chiaselotti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11520-7_13" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312662v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09704-6_11" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312566v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39074-6_1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-57T31GJH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312567v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40867-0_4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6BWTJKDL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297574v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28332-1_18" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297584v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31653-1_29" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312499v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33350-7_67" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686571v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsunobu Imai" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Yun&#232;s" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196143v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr K&#367;rka" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2976" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311356v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chandesris" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22321-1_41" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H4N90G24-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00455807v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297566v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00982-2_26" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310411v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310402v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273932v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310523v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135811v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310526v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310850v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620177v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620183v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620226v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620174v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659352v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mazoyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0029961" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7VGJP785-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918586v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086299v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13435-8_7" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977651v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Dorigatti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218459v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-3-319-13350-8" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13350-8_5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312493v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/referenceworkentry/10.1007%2F978-3-540-92910-9_2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92910-9_2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620822v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620823v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377733v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio E Porreca" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02271381v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Montmirail" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190643v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02190317v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05377742v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dennunzio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Formenti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Margara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Riva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2022.101932" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662858v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Paulo Balbi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Perrot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eurico L.P. Ruivo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TCS.2022.05.024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117388v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2020.104530" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508468v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sen&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-019-09780-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460327v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mariot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gadouleau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Leporati" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-019-00689-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117448v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darij Grinberg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2020.05.123" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457343v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2020-1879" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867580v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-020-09790-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272852v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Manzoni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Enrico Porreca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2019.02.023" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123610v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2019.03.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417248v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R&#233;mila" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977656v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Autran" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738330v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Clergue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2018.01.026" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753996v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-016-9586-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754002v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Mauri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.12.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753994v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massazza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.05.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313674v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Worsch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-015-9524-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313664v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.05.046" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313667v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.06.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313680v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313561v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313332v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Van Pham" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ha Duong Phan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Huong Tran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.02.051" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313328v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanta Das" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Kari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.10.024" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297620v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Provillard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.06.046" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313574v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weiss" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.11.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312573v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-013-9377-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312577v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cervelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2013-874" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312569v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-013-9386-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z5FCH91M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297610v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.05.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312658v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Di Lena" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2013-877" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312571v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Fat&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-013-9385-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BJR5K7P8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312575v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Acerbi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2012.12.009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4HWK038-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217125v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2012-643" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312506v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Pepper" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Umeo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-012-9309-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242438v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Taati" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Comet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-010-0373-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CR4RTFL3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312565v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2012-755" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297590v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2012.02.008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311512v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-010-9222-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z7DD2B8V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242315v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kurka" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahradn&#237;k Ond&#345;ej" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-009-9230-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HTP5B9N6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311968v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003208v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Masson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311074v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophilos Pisokas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310905v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2007.03.042" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QLXLZ0H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083034v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003535v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619713v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01183309v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Varouchas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2302" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01183308v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Grange" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna R&#243;ka" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2301" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050155v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Shmeleva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry A Zaitsev" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662792v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13502-6_1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380303v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles R&#233;gin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78230-6_13" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889784v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863469v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268122v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2019.68" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272888v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313690v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30000-9_45" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313640v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15579-1_42" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313306v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18812-6_2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312661v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04921-2_24" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297613v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Holzer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kutrib" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04921-2_30" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313294v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08019-2_20" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313318v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Cattaneo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Chiaselotti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11520-7_13" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312662v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09704-6_11" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312566v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39074-6_1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-57T31GJH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312567v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40867-0_4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6BWTJKDL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297574v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28332-1_18" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297584v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31653-1_29" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312499v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33350-7_67" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686571v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsunobu Imai" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Yun&#232;s" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196143v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr K&#367;rka" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2976" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311356v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chandesris" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22321-1_41" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H4N90G24-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00455807v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297566v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00982-2_26" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310411v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310402v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273932v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310523v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310850v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135811v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310526v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620177v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620183v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620226v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620174v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659352v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mazoyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0029961" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7VGJP785-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918586v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086299v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13435-8_7" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977651v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Dorigatti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218459v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-3-319-13350-8" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13350-8_5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312493v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/referenceworkentry/10.1007%2F978-3-540-92910-9_2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92910-9_2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620822v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620823v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377733v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio E Porreca" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02271381v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Montmirail" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02190317v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190643v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>