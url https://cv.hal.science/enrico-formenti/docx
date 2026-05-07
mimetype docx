--- v1 (2026-04-12)
+++ v2 (2026-05-07)
@@ -401,589 +401,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Dennunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 274, pp.104530. </w:t>
+              <w:t xml:space="preserve">Natural Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (2), pp.271-271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ic.2020.104530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11047-020-09790-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117388v1</w:t>
+                <w:t xml:space="preserve">hal-02867580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Dennunzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Sené</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11047-019-09780-4⟩</w:t>
+              <w:t xml:space="preserve">Information and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 274, pp.104530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ic.2020.104530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02508468v1</w:t>
+                <w:t xml:space="preserve">hal-03117388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutually orthogonal latin squares based on cellular automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Mariot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Mariot</w:t>
+                <w:t xml:space="preserve">Maximilien Gadouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Leporati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Designs, Codes and Cryptography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 88 (2), pp.391-411. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10623-019-00689-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaos and ergodicity are decidable for linear cellular automata over (Z /mZ)^n</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Dennunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darij Grinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Margara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 539, pp.136-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ins.2020.05.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Hard is it to Predict Sandpiles on Lattices? A Survey</w:t>
+                <w:t xml:space="preserve">Preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kévin Perrot</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Sené</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 171 (1-4), pp.189-219. </w:t>
+              <w:t xml:space="preserve">Natural Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (1), pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/FI-2020-1879⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11047-019-09780-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457343v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Hard is it to Predict Sandpiles on Lattices? A Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 19 (2), pp.271-271. </w:t>
+              <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 171 (1-4), pp.189-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11047-020-09790-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/FI-2020-1879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02867580v1</w:t>
+                <w:t xml:space="preserve">hal-02457343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the dynamical behaviour of linear higher-order cellular automata and its decidability</w:t>
               </w:r>
@@ -1510,64 +1510,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the periods of preimages in surjective cellular automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Leporati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Dennunzio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2262,1942 +2262,1942 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limit Properties of Doubly Quiescent m-Asynchronous Elementary Cellular Automata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three research directions in non-uniform cellular automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Dennunzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luca Manzoni</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Provillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Automata</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 559, pp.73-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2014.06.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313561v1</w:t>
+                <w:t xml:space="preserve">hal-01297620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-point forms of the parallel symmetric sandpile model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multidimensional cellular automata: closing property, quasi-expansivity, and (un)decidability issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Dennunzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Thu Huong Tran</w:t>
+                <w:t xml:space="preserve">Michael Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 533, pp.1-14. </w:t>
+              <w:t xml:space="preserve">, 2014, 516, pp.40-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2014.02.051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2013.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313332v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Limit Properties of Doubly Quiescent m-Asynchronous Elementary Cellular Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jarkko Kari</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Dennunzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Manzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Cellular Automata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (5-6), pp.341--355</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313328v1</w:t>
+                <w:t xml:space="preserve">hal-01313561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three research directions in non-uniform cellular automata</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fixed-point forms of the parallel symmetric sandpile model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Provillard</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Van Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Ha Duong Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Huong Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 559, pp.73-90. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2014.06.046⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 533, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2014.02.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297620v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional cellular automata: closing property, quasi-expansivity, and (un)decidability issues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alberto Dennunzio</w:t>
+                <w:t xml:space="preserve">Preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sukanta Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Weiss</w:t>
+                <w:t xml:space="preserve">Jarkko Kari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 516, pp.40-59. </w:t>
+              <w:t xml:space="preserve">, 2014, Non-uniform Cellular Automata, 559, pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2013.11.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2014.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313574v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword: cellular automata and applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surjective multidimensional cellular automata are non-wandering: A combinatorial proof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Acerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Dennunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11047-013-9377-6⟩</w:t>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (5-6), pp.156-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ipl.2012.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01312573v1</w:t>
+                <w:t xml:space="preserve">hal-01312575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Foreword: cellular automata and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Dennunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natural Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (3), pp.305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11047-013-9377-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/FI-2013-874⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01312577v1</w:t>
+                <w:t xml:space="preserve">hal-01312573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">m-Asynchronous cellular automata: from fairness to quasi-fairness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local rule distributions, language complexity and non-uniform cellular automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Dennunzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luca Manzoni</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Provillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 504, pp.38-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2012.05.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11047-013-9386-5⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01312569v1</w:t>
+                <w:t xml:space="preserve">hal-01297610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local rule distributions, language complexity and non-uniform cellular automata</w:t>
+                <w:t xml:space="preserve">Periodic Orbits and Dynamical Complexity in Cellular Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Dennunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Di Lena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Provillard</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Margara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2012.05.013⟩</w:t>
+              <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Cellular Automata and Models of Computation, 126 (2-3), pp.183-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FI-2013-877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297610v1</w:t>
+                <w:t xml:space="preserve">hal-01312658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic Orbits and Dynamical Complexity in Cellular Automata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cervelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Dennunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luciano Margara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Cellular Automata and Models of Computation, 126 (2-3), pp.183-199. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/FI-2013-877⟩</w:t>
+              <w:t xml:space="preserve">, 2013, Cellular Automata and Models of Computation, 126 (2-3), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FI-2013-874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01312658v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword: asynchronous cellular automata and applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">m-Asynchronous cellular automata: from fairness to quasi-fairness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Dennunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nazim Fatès</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Mauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Manzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 12 (4), pp.537-538. </w:t>
+              <w:t xml:space="preserve">, 2013, 12 (4), pp.561-572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11047-013-9385-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11047-013-9386-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01312571v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surjective multidimensional cellular automata are non-wandering: A combinatorial proof</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Foreword: asynchronous cellular automata and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Dennunzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luigi Acerbi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Enrico Formenti</w:t>
+                <w:t xml:space="preserve">Nazim Fatès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 113 (5-6), pp.156-159. </w:t>
+              <w:t xml:space="preserve">Natural Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (4), pp.537-538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ipl.2012.12.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11047-013-9385-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01312575v1</w:t>
+                <w:t xml:space="preserve">hal-01312571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Complexity of Avalanches in the Kadanoff Sandpile Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Martin</w:t>
+                <w:t xml:space="preserve">Non-uniform cellular automata: Classes, dynamics, and decidability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Dennunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Provillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/FI-2012-643⟩</w:t>
+              <w:t xml:space="preserve">Information and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ic.2012.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217125v1</w:t>
+                <w:t xml:space="preserve">hal-01297590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword: asynchronous cellular automata and nature-inspired computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alberto Dennunzio</w:t>
+                <w:t xml:space="preserve">Computational Complexity of Avalanches in the Kadanoff Sandpile Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Goles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hiroshi Umeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11047-012-9309-x⟩</w:t>
+              <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 115 (1), pp.107-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FI-2012-643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01312506v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the impact of the distance between two genes on their interaction curve</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siamak Taati</w:t>
+                <w:t xml:space="preserve">Foreword: asynchronous cellular automata and nature-inspired computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Dennunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bernot</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Pepper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Umeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00285-010-0373-5⟩</w:t>
+              <w:t xml:space="preserve">Natural Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (2), pp.267-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11047-012-9309-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01242438v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing Issues of Asynchronous CA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alberto Dennunzio</w:t>
+                <w:t xml:space="preserve">On the impact of the distance between two genes on their interaction curve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siamak Taati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luca Manzoni</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Comet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64 (1), pp.131-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-010-0373-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/FI-2012-755⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01312565v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-uniform cellular automata: Classes, dynamics, and decidability</w:t>
+                <w:t xml:space="preserve">Computing Issues of Asynchronous CA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Dennunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Provillard</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Manzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, </w:t>
+              <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 120, pp.165-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ic.2012.02.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/FI-2012-755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297590v1</w:t>
+                <w:t xml:space="preserve">hal-01312565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the hierarchy of conservation laws in a cellular automaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarkko Kari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siamak Taati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10 (4), pp.1275-1294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4353,553 +4353,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subshift attractors of cellular automata</w:t>
+                <w:t xml:space="preserve">On symmetric sandpiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Petr Kurka</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theophilos Pisokas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 20, pp.105-117</w:t>
+              <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (1), pp.91--112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00311968v1</w:t>
+                <w:t xml:space="preserve">hal-00083034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic properties for sand automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cervelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 381, pp.1--28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in symmetric sandpiles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subshift attractors of cellular automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Theophilos Pisokas</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Kurka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 76 (1-2), pp.91-112</w:t>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20, pp.105-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00311074v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From sandpiles to sand automata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Cervelle</w:t>
+                <w:t xml:space="preserve">Advances in symmetric sandpiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Masson</w:t>
+                <w:t xml:space="preserve">Theophilos Pisokas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (1-2), pp.91-112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00310905v1</w:t>
+                <w:t xml:space="preserve">hal-00311074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On symmetric sandpiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From sandpiles to sand automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cervelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Masson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Theophilos Pisokas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 381 (1-3), pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2007.03.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00083034v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00310905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On computing fixed points for generalized sandpiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Unconventional Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2, pp.13--25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4937,51 +4937,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some results about the chaotic behavior of cellular automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cervelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5575,51 +5575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Dennunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darij Grinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Margara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5752,51 +5752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Dennunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darij Grinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Margara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6153,368 +6153,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Complexity of the Avalanche Problem on One Dimensional Kadanoff Sandpiles</w:t>
+                <w:t xml:space="preserve">Cycles and Global Attractors of Reaction Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kévin Perrot</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Manzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Enrico Porreca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AUTOMATA 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Teijiro Isokawa; Katsunobu Imai; Nobuyuki Matsui; Ferdinand Peper; Hiroshi Umeo, Jul 2014, Himeji, Japan. pp.21-30, </w:t>
+              <w:t xml:space="preserve">Descriptional Complexity of Formal Systems (DFCS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Helmut Jürgensen; Juhani Karhumäki; Alexander Okhotin, Aug 2014, Turku, Finland. pp.114-125, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-18812-6_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09704-6_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313306v1</w:t>
+                <w:t xml:space="preserve">hal-01312662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extremal Combinatorics of Reaction Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computational Complexity of the Avalanche Problem on One Dimensional Kadanoff Sandpiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luca Manzoni</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rémila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language and Automata Theory and Applications (LATA 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Adrian-Horia Dediu; Carlos Martín-Vide; José-Luis Sierra-Rodríguez; Bianca Truthe, Mar 2014, Madrid, Spain. pp.297-307, </w:t>
+              <w:t xml:space="preserve">AUTOMATA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Teijiro Isokawa; Katsunobu Imai; Nobuyuki Matsui; Ferdinand Peper; Hiroshi Umeo, Jul 2014, Himeji, Japan. pp.21-30, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-04921-2_24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-18812-6_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01312661v1</w:t>
+                <w:t xml:space="preserve">hal-01313306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ω-rational Languages: High Complexity Classes vs. Borel Hierarchy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extremal Combinatorics of Reaction Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Dennunzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Provillard</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Manzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language and Automata Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-04921-2_30⟩</w:t>
+              <w:t xml:space="preserve">Language and Automata Theory and Applications (LATA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adrian-Horia Dediu; Carlos Martín-Vide; José-Luis Sierra-Rodríguez; Bianca Truthe, Mar 2014, Madrid, Spain. pp.297-307, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-04921-2_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297613v1</w:t>
+                <w:t xml:space="preserve">hal-01312661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixed Points and Attractors of Reaction Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6533,310 +6520,323 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Manzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language, Life, Limits (CiE 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arnold Beckmann; Erzsébet Csuhaj-Varjú; Klaus Meer, Jun 2014, Budapest, Hungary. pp.194-203, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-08019-2_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Uniform Cellular Automata Description of Signed Partition Versions of Ice and Sand Pile Models</w:t>
+                <w:t xml:space="preserve">ω-rational Languages: High Complexity Classes vs. Borel Hierarchy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Giampiero Chiaselotti</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Holzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kutrib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Provillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACRI 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-11520-7_13⟩</w:t>
+              <w:t xml:space="preserve">Language and Automata Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-04921-2_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313318v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cycles and Global Attractors of Reaction Systems</w:t>
+                <w:t xml:space="preserve">Non Uniform Cellular Automata Description of Signed Partition Versions of Ice and Sand Pile Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Dennunzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Manzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonio Enrico Porreca</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianpiero Cattaneo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giampiero Chiaselotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Descriptional Complexity of Formal Systems (DFCS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Helmut Jürgensen; Juhani Karhumäki; Alexander Okhotin, Aug 2014, Turku, Finland. pp.114-125, </w:t>
+              <w:t xml:space="preserve">ACRI 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jarosław Wąs; Georgios Ch. Sirakoulis; Stefania Bandini, Sep 2014, Krakov, Poland. pp.115-124, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-09704-6_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11520-7_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01312662v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Dynamics of (Some) Asyncronous Cellular Automata</w:t>
               </w:r>
@@ -6996,352 +6996,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Complexity of Rule Distributions of Non-uniform Cellular Automata</w:t>
+                <w:t xml:space="preserve">m-Asynchronous Cellular Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Dennunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Provillard</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Manzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Mauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language and Automata Theory and Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Coruna, Spain. pp.204-215, </w:t>
+              <w:t xml:space="preserve">Automata for Research and Industry, ACRI 2012, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Georgios Ch. Sirakoulis; S. Bandini, Sep 2012, Santorini, Greece. pp.653-662, </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-28332-1_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33350-7_67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297574v1</w:t>
+                <w:t xml:space="preserve">hal-01312499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptance Conditions for ω-Languages</w:t>
+                <w:t xml:space="preserve">Computational Complexity of Rule Distributions of Non-uniform Cellular Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Dennunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Provillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developments in Language Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Taipei, Taiwan. </w:t>
+              <w:t xml:space="preserve">Language and Automata Theory and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Coruna, Spain. pp.204-215, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-31653-1_29⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-28332-1_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297584v1</w:t>
+                <w:t xml:space="preserve">hal-01297574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">m-Asynchronous Cellular Automata</w:t>
+                <w:t xml:space="preserve">Acceptance Conditions for ω-Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Dennunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giancarlo Mauri</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Provillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automata for Research and Industry, ACRI 2012, </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Georgios Ch. Sirakoulis; S. Bandini, Sep 2012, Santorini, Greece. pp.653-662, </w:t>
+              <w:t xml:space="preserve">Developments in Language Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Taipei, Taiwan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33350-7_67⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-31653-1_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01312499v1</w:t>
+                <w:t xml:space="preserve">hal-01297584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Boolean approach to cellular automata random sequences generation</w:t>
               </w:r>
@@ -7353,51 +7353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katsunobu Imai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yunès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7668,51 +7668,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultimate Traces of Cellular Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cervelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7763,90 +7763,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-uniform Cellular Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianpiero Cattaneo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Dennunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Provillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language and Automata Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Tarragona, Spain. pp.302-313, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7874,735 +7874,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decidable properties of 2D cellular automata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification of directional dynamics for additive cellular automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Dennunzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Di Lena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alberto Dennunzio</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Margara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEVELOPMENTS IN LANGUAGE THEORY (DLT 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Kioto, Japan. pp.264-275</w:t>
+              <w:t xml:space="preserve">JAC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Uzès, France. pp.40-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00310411v1</w:t>
+                <w:t xml:space="preserve">hal-00273932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Most General Conservation Law for a Cellular Automaton</w:t>
+                <w:t xml:space="preserve">Decidable properties of 2D cellular automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Siamak Taati</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Dennunzio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Science Symposium in Russia (CSR 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Moscou, Russia. pp.194-203</w:t>
+              <w:t xml:space="preserve">DEVELOPMENTS IN LANGUAGE THEORY (DLT 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Kioto, Japan. pp.264-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00310402v1</w:t>
+                <w:t xml:space="preserve">hal-00310411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of directional dynamics for additive cellular automata</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Most General Conservation Law for a Cellular Automaton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luciano Margara</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarkko Kari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siamak Taati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAC 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Uzès, France. pp.40-53</w:t>
+              <w:t xml:space="preserve">Computer Science Symposium in Russia (CSR 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Moscou, Russia. pp.194-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00273932v1</w:t>
+                <w:t xml:space="preserve">hal-00310402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifting and lifting of cellular automata</w:t>
+                <w:t xml:space="preserve">A search algorithm for the maximal attractor of a cellular automaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luigi Acerbi</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Kurka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computability in Europe (CiE 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Siena, Italy. pp.1-10</w:t>
+              <w:t xml:space="preserve">Symposium on Theoretical Aspects of Computer Science (STACS'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Aachen, Germany. pp.356-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00310523v1</w:t>
+                <w:t xml:space="preserve">hal-00310850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A search algorithm for the maximal attractor of a cellular automaton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sofic Trace of a Cellular Automaton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cervelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Petr Kurka</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Theoretical Aspects of Computer Science (STACS'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Aachen, Germany. pp.356-366</w:t>
+              <w:t xml:space="preserve">CiE 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Siena, Italy. pp.152-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00310850v1</w:t>
+                <w:t xml:space="preserve">hal-00135811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofic Trace of a Cellular Automaton</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Sofic trace subshift of a cellular automaton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cervelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CiE 2007</w:t>
+              <w:t xml:space="preserve">Computability in Europe (CiE 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Siena, Italy. pp.152-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00135811v1</w:t>
+                <w:t xml:space="preserve">hal-00310526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofic trace subshift of a cellular automaton</w:t>
+                <w:t xml:space="preserve">Shifting and lifting of cellular automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Guillon</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Dennunzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Acerbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computability in Europe (CiE 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2007, Siena, Italy. pp.152-161</w:t>
+              <w:t xml:space="preserve">, Jun 2007, Siena, Italy. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00310526v1</w:t>
+                <w:t xml:space="preserve">hal-00310523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic Properties for Sand Automata.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cervelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Symposium on Mathematical Foundations of Computer Science (MFCS'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Gdansk, Poland, Poland. pp.192-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8627,51 +8627,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Sand Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cervelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8722,51 +8722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodicity and Transitivity for Cellular Automata in Besicovitch Topologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cervelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8804,51 +8804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmic Information Theory and Cellular Automata Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cervelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8899,51 +8899,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A shift-invariant metric on S zz inducing a non-trivial topology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianpiero Cattaneo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9073,99 +9073,99 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous cellular automata and applications - Special issue of Natural Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Dennunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Fatès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dennunzio, Alberto and Fatès, Nazim and Formenti, Enrico. Springer, 12, pp.51, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11047-013-9385-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -9478,51 +9478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katsunobu Imai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yunès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9703,51 +9703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaotic behavior of cellular automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cervelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Dennunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9802,51 +9802,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmic Complexity and Cellular Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cervelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10161,51 +10161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Dennunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darij Grinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Margara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10236,90 +10236,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutually Orthogonal Latin Squares based on Cellular Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Mariot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Mariot</w:t>
+                <w:t xml:space="preserve">Maximilien Gadouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Leporati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10506,51 +10506,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05377742v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dennunzio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Formenti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Margara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Riva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2022.101932" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662858v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Paulo Balbi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Perrot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eurico L.P. Ruivo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TCS.2022.05.024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117388v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2020.104530" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508468v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sen&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-019-09780-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460327v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mariot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gadouleau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Leporati" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-019-00689-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117448v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darij Grinberg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2020.05.123" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457343v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2020-1879" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867580v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-020-09790-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272852v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Manzoni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Enrico Porreca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2019.02.023" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123610v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2019.03.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417248v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R&#233;mila" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977656v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Autran" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738330v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Clergue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2018.01.026" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753996v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-016-9586-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754002v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Mauri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.12.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753994v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massazza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.05.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313674v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Worsch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-015-9524-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313664v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.05.046" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313667v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.06.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313680v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313561v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313332v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Van Pham" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ha Duong Phan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Huong Tran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.02.051" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313328v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanta Das" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Kari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.10.024" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297620v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Provillard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.06.046" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313574v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weiss" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.11.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312573v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-013-9377-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312577v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cervelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2013-874" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312569v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-013-9386-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z5FCH91M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297610v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.05.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312658v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Di Lena" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2013-877" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312571v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Fat&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-013-9385-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BJR5K7P8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312575v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Acerbi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2012.12.009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4HWK038-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217125v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2012-643" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312506v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Pepper" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Umeo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-012-9309-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242438v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Taati" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Comet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-010-0373-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CR4RTFL3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312565v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2012-755" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297590v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2012.02.008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311512v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-010-9222-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z7DD2B8V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242315v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kurka" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahradn&#237;k Ond&#345;ej" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-009-9230-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HTP5B9N6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311968v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003208v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Masson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311074v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophilos Pisokas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310905v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2007.03.042" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QLXLZ0H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083034v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003535v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619713v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01183309v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Varouchas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2302" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01183308v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Grange" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna R&#243;ka" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2301" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050155v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Shmeleva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry A Zaitsev" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662792v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13502-6_1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380303v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles R&#233;gin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78230-6_13" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889784v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863469v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268122v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2019.68" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272888v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313690v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30000-9_45" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313640v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15579-1_42" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313306v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18812-6_2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312661v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04921-2_24" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297613v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Holzer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kutrib" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04921-2_30" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313294v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08019-2_20" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313318v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Cattaneo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Chiaselotti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11520-7_13" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312662v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09704-6_11" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312566v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39074-6_1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-57T31GJH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312567v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40867-0_4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6BWTJKDL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297574v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28332-1_18" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297584v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31653-1_29" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312499v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33350-7_67" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686571v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsunobu Imai" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Yun&#232;s" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196143v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr K&#367;rka" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2976" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311356v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chandesris" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22321-1_41" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H4N90G24-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00455807v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297566v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00982-2_26" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310411v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310402v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273932v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310523v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310850v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135811v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310526v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620177v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620183v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620226v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620174v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659352v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mazoyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0029961" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7VGJP785-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918586v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086299v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13435-8_7" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977651v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Dorigatti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218459v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-3-319-13350-8" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13350-8_5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312493v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/referenceworkentry/10.1007%2F978-3-540-92910-9_2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92910-9_2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620822v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620823v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377733v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio E Porreca" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02271381v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Montmirail" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02190317v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190643v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05377742v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dennunzio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Formenti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Margara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Riva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2022.101932" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662858v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Paulo Balbi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Perrot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eurico L.P. Ruivo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TCS.2022.05.024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867580v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-020-09790-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117388v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2020.104530" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460327v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mariot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gadouleau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Leporati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-019-00689-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117448v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darij Grinberg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2020.05.123" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508468v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sen&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-019-09780-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457343v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2020-1879" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272852v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Manzoni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Enrico Porreca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2019.02.023" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123610v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2019.03.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417248v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R&#233;mila" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977656v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Autran" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738330v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Clergue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2018.01.026" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753996v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-016-9586-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754002v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Mauri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.12.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753994v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massazza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.05.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313674v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Worsch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-015-9524-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313664v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.05.046" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313667v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.06.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313680v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297620v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Provillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.06.046" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313574v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weiss" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.11.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313561v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313332v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Van Pham" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ha Duong Phan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Huong Tran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.02.051" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313328v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanta Das" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Kari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.10.024" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312575v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Acerbi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2012.12.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4HWK038-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312573v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-013-9377-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297610v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.05.013" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312658v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Di Lena" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2013-877" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312577v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cervelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2013-874" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312569v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-013-9386-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z5FCH91M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312571v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Fat&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-013-9385-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BJR5K7P8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297590v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2012.02.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217125v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goles" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2012-643" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312506v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Pepper" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Umeo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-012-9309-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242438v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Taati" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Comet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-010-0373-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CR4RTFL3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312565v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2012-755" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311512v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-010-9222-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z7DD2B8V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242315v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kurka" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahradn&#237;k Ond&#345;ej" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-009-9230-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HTP5B9N6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083034v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Masson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophilos Pisokas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003208v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311968v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311074v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310905v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2007.03.042" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QLXLZ0H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003535v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619713v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01183309v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Varouchas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2302" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01183308v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Grange" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna R&#243;ka" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2301" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050155v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Shmeleva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry A Zaitsev" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662792v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13502-6_1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380303v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles R&#233;gin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78230-6_13" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889784v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863469v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268122v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2019.68" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272888v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313690v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30000-9_45" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313640v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15579-1_42" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312662v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09704-6_11" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313306v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18812-6_2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312661v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04921-2_24" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313294v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08019-2_20" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297613v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Holzer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kutrib" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04921-2_30" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313318v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Cattaneo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Chiaselotti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11520-7_13" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312566v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39074-6_1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-57T31GJH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312567v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40867-0_4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6BWTJKDL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312499v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33350-7_67" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297574v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28332-1_18" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297584v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31653-1_29" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686571v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsunobu Imai" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Yun&#232;s" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196143v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr K&#367;rka" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2976" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311356v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chandesris" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22321-1_41" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H4N90G24-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00455807v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297566v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00982-2_26" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273932v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310411v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310402v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310850v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135811v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310526v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310523v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620177v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620183v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620226v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620174v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659352v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mazoyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0029961" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7VGJP785-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918586v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086299v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13435-8_7" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977651v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Dorigatti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218459v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-3-319-13350-8" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13350-8_5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312493v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/referenceworkentry/10.1007%2F978-3-540-92910-9_2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92910-9_2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620822v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620823v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377733v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio E Porreca" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02271381v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Montmirail" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02190317v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190643v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>