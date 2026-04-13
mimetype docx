--- v0 (2026-03-15)
+++ v1 (2026-04-13)
@@ -2158,243 +2158,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canonical Structures for the working Coq user</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Assia Mahboubi</w:t>
+                <w:t xml:space="preserve">Pervasive Parallelism in Highly-Trustable Interactive Theorem Proving Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes del Carmen Gonzalez Huesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Herbelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Régis-Gianas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Tassi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITP 2013, 4th Conference on Interactive Theorem Proving</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MKM/Calculemus/DML</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Bath, United Kingdom. pp.359-363</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00816703v2</w:t>
+                <w:t xml:space="preserve">hal-00908980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pervasive Parallelism in Highly-Trustable Interactive Theorem Proving Systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yann Régis-Gianas</w:t>
+                <w:t xml:space="preserve">Canonical Structures for the working Coq user</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Mahboubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Tassi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MKM/Calculemus/DML</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITP 2013, 4th Conference on Interactive Theorem Proving</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Rennes, France. pp.19-34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-39634-2_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908980v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816703v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Machine-Checked Proof of the Odd Order Theorem</w:t>
               </w:r>
@@ -2768,51 +2768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Glondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Herbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Letouzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3280,51 +3280,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410567v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferruccio Guidi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Sacerdoti Coen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Tassi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410450v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Faithfull" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Bengtson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carst Tankink" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05026472v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fissore" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-15981-6_5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05217546v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbert Krebbers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luko van der Maas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITP.2025.28" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04990628v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04547069v4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3678232.3678233" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03800154v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gr&#233;goire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe L&#233;chenet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573105.3575683" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04467855v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03592675v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Palmskog" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Zimmermann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463762v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Affeldt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Allamigeon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Canu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cohen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03117762v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Maggesi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02478907v6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiko Sakaguchi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2020.34" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01897468v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CVIT.2016.23" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01637063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242295v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394686v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cvetan Dunchev" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2966268.2966272" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410530v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01135919v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barras" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176856v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00984057v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chyzak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mahboubi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sibut-Pinote" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816703v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39634-2_5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908980v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes del Carmen Gonzalez Huesca" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Herbelin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R&#233;gis-Gianas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816699v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gonthier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Asperti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Avigad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39634-2_14" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652286v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32347-8_25" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00258384v17" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114602v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boutillier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Glondu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Letouzey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139131v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rideau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Th&#233;ry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05038713v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:50c5087fc42a2f95913dada99ef4ac1cdba66d7b" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410567v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferruccio Guidi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Sacerdoti Coen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Tassi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410450v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Faithfull" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Bengtson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carst Tankink" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05026472v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fissore" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-15981-6_5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05217546v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbert Krebbers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luko van der Maas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITP.2025.28" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04990628v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04547069v4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3678232.3678233" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03800154v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gr&#233;goire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe L&#233;chenet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573105.3575683" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04467855v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03592675v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Palmskog" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Zimmermann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463762v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Affeldt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Allamigeon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Canu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cohen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03117762v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Maggesi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02478907v6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiko Sakaguchi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2020.34" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01897468v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CVIT.2016.23" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01637063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242295v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394686v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cvetan Dunchev" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2966268.2966272" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410530v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01135919v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barras" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176856v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00984057v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chyzak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mahboubi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sibut-Pinote" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908980v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes del Carmen Gonzalez Huesca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Herbelin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R&#233;gis-Gianas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816703v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39634-2_5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816699v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gonthier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Asperti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Avigad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39634-2_14" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652286v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32347-8_25" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00258384v17" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114602v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boutillier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Glondu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Letouzey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139131v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rideau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Th&#233;ry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05038713v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:50c5087fc42a2f95913dada99ef4ac1cdba66d7b" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>