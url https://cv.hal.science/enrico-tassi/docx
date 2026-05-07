--- v1 (2026-04-13)
+++ v2 (2026-05-07)
@@ -550,200 +550,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026472v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inductive Predicates via Least Fixpoints in Higher-Order Separation Logic</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elpi: rule-based meta-language for Rocq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Tassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Interactive Theorem Proving (ITP25)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CoqPL 2025 - The Eleventh International Workshop on Coq for Programming Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Denver, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05217546v1</w:t>
+                <w:t xml:space="preserve">hal-04990628v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elpi: rule-based meta-language for Rocq</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inductive Predicates via Least Fixpoints in Higher-Order Separation Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbert Krebbers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luko van der Maas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Tassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoqPL 2025 - The Eleventh International Workshop on Coq for Programming Languages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Interactive Theorem Proving (ITP25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Reykjavik, Iceland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ITP.2025.28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04990628v2</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05217546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher-Order unification for free!</w:t>
               </w:r>
@@ -814,213 +814,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547069v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical and sound equality tests, automatically -- Deriving eqType instances for Jasmin's data types with Coq-Elpi</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Léchenet</w:t>
+                <w:t xml:space="preserve">A new Type-Class solver for Coq in Elpi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Fissore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Tassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPP '23: 12th ACM SIGPLAN International Conference on Certified Programs and Proofs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Coq Workshop 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Białystok, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03800154v1</w:t>
+                <w:t xml:space="preserve">hal-04467855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Type-Class solver for Coq in Elpi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davide Fissore</w:t>
+                <w:t xml:space="preserve">Practical and sound equality tests, automatically -- Deriving eqType instances for Jasmin's data types with Coq-Elpi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Léchenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Tassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Coq Workshop 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CPP '23: 12th ACM SIGPLAN International Conference on Certified Programs and Proofs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Boston MA USA, France. pp.167-181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3573105.3575683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04467855v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliably Reproducing Machine-Checked Proofs with the Coq Platform</w:t>
               </w:r>
@@ -1771,51 +1771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boolean reflection via type classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Tassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2576,98 +2576,231 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-32347-8_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652286v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semantics for Hierarchy Builder with Shifters and Instances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Calosci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Tassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Torrini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Small Scale Reflection Extension for the Coq system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2693,447 +2826,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Tassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6455, Inria Saclay Ile de France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00258384v17</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coq 8.4 Reference Manual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boutillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Glondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Herbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Letouzey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Inria. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Modular Formalisation of Finite Group Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Mahboubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Tassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Théry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6156, INRIA. 2007, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00139131v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elpi: rule-based extension language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Tassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Computer Science [cs]. EDSTIC, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchy Builder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuhiko Sakaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Tassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:50c5087fc42a2f95913dada99ef4ac1cdba66d7b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId83"/>
+      <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3280,51 +3507,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410567v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferruccio Guidi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Sacerdoti Coen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Tassi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410450v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Faithfull" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Bengtson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carst Tankink" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05026472v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fissore" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-15981-6_5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05217546v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbert Krebbers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luko van der Maas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITP.2025.28" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04990628v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04547069v4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3678232.3678233" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03800154v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gr&#233;goire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe L&#233;chenet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573105.3575683" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04467855v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03592675v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Palmskog" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Zimmermann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463762v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Affeldt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Allamigeon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Canu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cohen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03117762v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Maggesi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02478907v6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiko Sakaguchi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2020.34" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01897468v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CVIT.2016.23" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01637063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242295v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394686v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cvetan Dunchev" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2966268.2966272" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410530v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01135919v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barras" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176856v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00984057v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chyzak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mahboubi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sibut-Pinote" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908980v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes del Carmen Gonzalez Huesca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Herbelin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R&#233;gis-Gianas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816703v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39634-2_5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816699v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gonthier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Asperti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Avigad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39634-2_14" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652286v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32347-8_25" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00258384v17" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114602v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boutillier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Glondu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Letouzey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139131v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rideau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Th&#233;ry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05038713v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:50c5087fc42a2f95913dada99ef4ac1cdba66d7b" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410567v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferruccio Guidi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Sacerdoti Coen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Tassi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410450v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Faithfull" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Bengtson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carst Tankink" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05026472v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fissore" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-15981-6_5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04990628v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05217546v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbert Krebbers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luko van der Maas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITP.2025.28" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04547069v4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3678232.3678233" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04467855v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03800154v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gr&#233;goire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe L&#233;chenet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573105.3575683" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03592675v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Palmskog" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Zimmermann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463762v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Affeldt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Allamigeon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Canu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cohen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03117762v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Maggesi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02478907v6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiko Sakaguchi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2020.34" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01897468v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CVIT.2016.23" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01637063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242295v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394686v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cvetan Dunchev" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2966268.2966272" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410530v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01135919v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barras" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176856v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00984057v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chyzak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mahboubi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sibut-Pinote" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908980v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes del Carmen Gonzalez Huesca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Herbelin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R&#233;gis-Gianas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816703v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39634-2_5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816699v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gonthier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Asperti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Avigad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39634-2_14" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652286v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32347-8_25" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590600v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Calosci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Torrini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00258384v17" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114602v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boutillier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Glondu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Letouzey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139131v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rideau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Th&#233;ry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05294918v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05038713v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:50c5087fc42a2f95913dada99ef4ac1cdba66d7b" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>