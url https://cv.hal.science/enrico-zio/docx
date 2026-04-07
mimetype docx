--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Enrico Zio </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (677)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid fault diagnosis method for underwater thrusters based on the common features of multi-source signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingsen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 222, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2024.111740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability Assessment of Charging Stations in the Electrified Road Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufeng Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2025.3548586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic importance function for accidental scenarios generation by RESTART in the computational risk assessment of cyber-physical infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Pablo Futalef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 253, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2024.110538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy Tail and Long-Range Dependence for Skewed Time Series Prediction Based on a Fractional Weibull Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanqing Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongdong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractal and Fractional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (1), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fractalfract8010007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Testing Model for Interval Lifetime Analysis Based on Mixed Wiener Accelerated Degradation Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okyay Kaynak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (23), pp.37525-37535. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2024.3437660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble of Artificial Neural Networks for Approximating the Survival Signature of Critical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Pettorossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part B: Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4063427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Physics-of-Failure (PoF) model-based Dynamic Bayesian Network for considering the aging of safety barriers in the risk assessment of industrial facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 91, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2024.105402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Adequacy by an Extended Analytic Hierarchy Process for Inverse Uncertainty Quantification in Nuclear Safety Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Matteo Coscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 419, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2024.112971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing demand-response in smart grids against false pricing attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daogui Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep M Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.892-905. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2024.06.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostics and Health Management Methods for Reliability Prediction and Predictive Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73 (1), pp.41-41. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2024.3356816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery cumulative lifetime prognostics to bridge laboratory and real-life scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongzhen Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiawei Xiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports Physical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (9), pp.102164. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xcrp.2024.102164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editoral on special issue &amp;quot;Text mining applied to risk analysis, maintenance and safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcio das Chagas Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique López Droguett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 238 (5), pp.903-+. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X241280066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-Informing Nuclear Reactor Safety: The Prediction of the Probability of Core Damage Due to Loss of Power and Cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romney B. Duffey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part B: Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (3), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4064745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The atypical transport system: Natural gas pipeline system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.791-816. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2023.12.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating Condition Generalization Network for Fault Diagnosis of Brushless DC Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Miao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (12), pp.16675-16683. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2024.3383037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TSoSRA: A task-oriented resilience assessment framework for system-of-systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiahao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jichao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 248, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2024.110186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry 5.0: Do risk assessment and risk management need to update? And if yes, how?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X241229884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physics-informed autoencoder for system health state assessment based on energy-oriented system performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xucong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoqin Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diyin Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 242, pp.109790. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subdomain Adaptation Order Network for Fault Diagnosis of Brushless DC Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Miao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2024.3350136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Outlier-Robust Accelerated Degradation Testing Model and Lifetime Analysis Method Considering Time-Stress-Dependent Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minrui Fei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningyun Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okyay Kaynak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (8), pp.9907-9917. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2024.3384611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting Solar Photovoltaic Power Production: A Comprehensive Review and Innovative Data-Driven Modeling Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Al-Dahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoharan Madhiarasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loiy Al-Ghussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad M. Abubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Darwish Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (16), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en17164145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing secondary risks with optimal risk response strategy and risk-related resource scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Zuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 245, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2024.110028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic scenario analysis of integrated road-power infrastructures with hybrid fleets of EVs and ICVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lida Naseh Moghanlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 242, pp.109712. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-level task planning strategy for blended-wing-body underwater gliders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingwei Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hancheng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ships and Offshore Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17445302.2024.2404072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of REPAS to analyze the sump clogging issue following a LOCA and its impact on the reliability of the ECCS long-term core cooling function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bersano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmarco Grippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Mascari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 417, pp.112877. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2023.112877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed-collaborative surrogate modeling approach for creep-fatigue reliability assessment of turbine blades considering multi-source uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 250, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2024.110316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable mega-seaports with integrated multi-energy systems: Life-cycle environmental and economic evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daogui Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yupeng Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengqing Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 478, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.143905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation-based approach for resilience assessment of process system: A case of LNG terminal system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Ming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 249, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2024.110207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic weight-based accelerated test modeling for fault degradation and lifetime analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningyun Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okyay Kaynak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 252, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2024.110405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Selection by Binary Differential Evolution for Predicting the Energy Production of a Wind Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Al-Dahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Fresc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Montelatici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (10), </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en17102424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multistage Physics-Informed Neural Network for Fault Detection in Regulating Valves of Nuclear Power Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenyang Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (11), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en17112647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A STAMP-Game model for accident analysis in oil and gas industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huixing Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu'An Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiwei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijun Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petroleum Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (3), pp.2154-2167. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.petsci.2023.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMM-BinSeg: A Data Segmentation Method for CFRP/Aluminum Stacks Drilling- Countersinking Monitoring Signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changgen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuncong Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongli Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2024.3374301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data and Model Combined Unsupervised Fault Detection and Assessment Framework for Underwater Thruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen-Feng You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingsen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (6), pp.8229-8238. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2024.3352269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis by differential importance measure for unsupervised fault diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Floreale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefei Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 243, pp.109846. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73 (1), pp.50-50. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2024.3356822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Sensitivity Analysis for Segmented Inverse Uncertainty Quantification in the Safety Analysis of Nuclear Power Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Matteo Coscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bersano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Mascari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 208, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2024.110791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A condition-informed dynamic Bayesian network framework to support severe accident management in nuclear power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Roma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 252, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2024.110437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated degradation testing for lifetime analysis considering random effects and the influence of stress and measurement errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongtian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jung-Chun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 247, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2024.110101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twins in safety analysis, risk assessment and emergency management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Miqueles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 246, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2024.110040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-Informed deep Autoencoder for fault detection in New-Design systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenyang Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 215, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2024.111420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the prediction of power outage length based on linear multifractional L&lt;acute accent&gt;evy stable motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanqing Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wujin Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piercarlo Cattani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deyu Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 181, pp.120-125. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2024.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical model embedding-based generative adversarial networks for unsupervised fault detection of underwater thrusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen-Feng You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 298, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.117190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain generalization for cross-domain fault diagnosis: An application-oriented perspective and a benchmark study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiming Shen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 245, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2024.109964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Approach of Global Sensitivity Analysis and Its Application to a Model for the Quantification of Resilience of Interconnected Critical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Borgonovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmar Plischke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (8), </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en17081823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A network-based approach to improving robustness of a high-speed train by structure adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yucheng Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 243, pp.109857. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Fault Detection of Brushless DC Motors Under Multioperating Conditions via Order Hybrid Interpolated Gaussian Descriptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Miao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2024.3452429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidomain Class-Imbalance Generalization With Fault Relationship-Induced Augmentation for Intelligent Fault Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiming Shen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2024.3428618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability Analysis of Power Transmission Grids Subject to Cascading Failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lomazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (5), </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics13050943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing accuracy of prediction of critical heat flux in Circular channels by ensemble of deep sparse autoencoders and deep neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehan Zubair Khalid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atta Ullah Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Khan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 429, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2024.113587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Fault Diagnosis and Size Estimation Using Multitask Federated Incremental Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongtian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2024.3402308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMAL ALLOCATION OF EMERGENCY RESOURCES IN THE POST-PANDEMIC ERA: A CONTINUING IMPERATIVE?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxiao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial and Management Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/jimo.2024172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining natural language processing and bayesian networks for the probabilistic estimation of the severity of process safety events in hydrocarbon production assets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Valcamonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Decarli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Crivellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 241, pp.109638. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for the Evaluation of Network Reliability Under Periodic Demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maatouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhel Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi Biao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjie Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (3), pp.2495-2510. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNET.2024.3354516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability improvement of the dredging perception system: A sensor fault-tolerant strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Yunhua Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 247, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2024.110134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold-Varying Assessment for Prognostics and Health Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongzhen Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhui Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2024.3489879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent-based cooperative co-evolutionary framework for optimizing the production planning of energy supply chains under uncertainty scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 277, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2024.109399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinating dynamic traffic-power systems under decentralized and centralized decision environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 196, pp.110474. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2024.110474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust optimization of the design of monopropellant propulsion control systems using an advanced teaching-learning-based optimization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Fatehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Toloei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.T.A. Niaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrooz Keshtegar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 126, pp.106778. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2023.106778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic method of remaining useful life estimation based on physics-informed graph neural networks with multisensor data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxuan He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiliang Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 237, pp.109333. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective reliability and cost optimization of fuel cell vehicle system with fuzzy feasibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Arezki Mellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Pecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 640, pp.119112. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2023.119112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bootstrapped Modularised method of Global Sensitivity Analysis applied to Probabilistic Seismic Hazard Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Taroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 101, pp.102312. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.strusafe.2022.102312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated methodology for dynamic risk prediction of thermal runaway in lithium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huixing Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaoqiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinduo Xing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Safety and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 171, pp.385-395. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psep.2023.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance measures for critical components in complex system based on Copula Hierarchical Bayesian Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rentong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyan Dui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 230, pp.108883. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2022.108883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A graph structure feature-based framework for the pattern recognition of the operational states of integrated energy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luxin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 213, pp.119039. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2022.119039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Fractal Weibull Adaptive Model for the Remaining Useful Life Prediction of Electric Vehicle Lithium Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wujin Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxue Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Kudreyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Cattani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (4), pp.646. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e25040646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System design optimization with mixed subsystems failure dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Arezki Mellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Al-Dahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Masuyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Nojima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 231, pp.109005. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2022.109005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A signal segmentation method for CFRP/CFRP stacks drilling-countersinking monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changgen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuncong Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongli Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 196, pp.110332. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2023.110332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing UAVs in landslides Monitoring: A neural network heuristic for team orienteering with mandatory visits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonglei Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 175, pp.103172. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2023.103172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Residual Useful Life Prediction for the Insulated-Gate Bipolar Transistors with Pulse-Width Modulation Based on Multiple Modes and Transfer Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wujin Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanqing Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaojian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractal and Fractional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (8), pp.614. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fractalfract7080614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-objective optimization of the scheduling of risk-related resources for risk response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Zuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 237, pp.109391. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid system response model for condition monitoring of bearings under time-varying operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingsen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangrui Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zimin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 239, pp.109528. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-task learning boosted predictions of the remaining useful life of aero-engines under scenarios of working-condition shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longxiao Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 237, pp.109350. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive transfer learning for multimode process monitoring and unsupervised anomaly detection in steam turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangbin Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ershun Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 234, pp.109162. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel methodology for the optimization of design parameters of electromagnetic relays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanxiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenying Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guofu Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 112 (4), pp.2909-2932. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-023-09189-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial: Special Issue of ESREL2020 PSAM15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 237 (5), pp.855-857. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X221150954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-Based Defect Measurement of Drilled CFRP Composites Using Double-Light Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changgen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuncong Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (8), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2023.3267374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability evaluation of the hybrid-redundancy sensor fault tolerate system in the dredging perception system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shidong Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 281, pp.114844. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2023.114844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An advanced teaching-learning-based algorithm to solve unconstrained optimization problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Fatehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Toloei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.T.A. Niaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, pp.200163. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.iswa.2022.200163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-Guided Generative Adversarial Networks for fault detection of underwater thruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jixin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 286, pp.115585. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2023.115585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semisupervised Deep Hybrid Multitask Model for RUL Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Hui Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu-Xin Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2023.3291801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics informed neural networks for surrogate modeling of accidental scenarios in nuclear power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Buongiorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (9), pp.3409-3416. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.net.2023.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sequential decision problem formulation and deep reinforcement learning solution of the optimization of O&M of cyber-physical energy systems (CPESs) for reliable and safe power production and supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaojun Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 235, pp.109231. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-objective optimization model for identifying groups of critical elements in a high-speed train</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yucheng Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 235, pp.109220. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining Useful Life Prediction of Lithium-Ion Battery Based on Adaptive Fractional Lévy Stable Motion with Capacity Regeneration and Random Fluctuation Phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanqing Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxue Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Kudreyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deyu Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractal and Fractional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (11), pp.827. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fractalfract7110827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Robotics and Synthetic Ethics: A Methodological Proposal for Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (12), pp.2075 - 2085. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12369-022-00874-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-stage estimation method based on Conceptors-aided unsupervised clustering and convolutional neural network classification for the estimation of the degradation level of industrial equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingjing Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 213, pp.118962. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2022.118962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A restoration-clustering-decomposition learning framework for aging-related failure rate estimation of distribution transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changzheng Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weizhan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232, pp.109043. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2022.109043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic framework for the assessment of the reliability of energy supply in Integrated Energy Systems based on a quasi-steady-state model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixun Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meysam Qadrdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 263, pp.125740. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2022.125740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving resilience of high-speed train by optimizing repair strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yucheng Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Small</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 237, pp.109381. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance optimization in industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pinciroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 234, pp.109204. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply reliability-driven joint optimization of maintenance and spare parts inventory in a gas pipeline system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuejun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Gas Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 110, pp.204883. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jgsce.2023.204883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights in the safety analysis of an early microreactor design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Buongiorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 404, pp.112203. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2023.112203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible operation and maintenance optimization of aging cyber-physical energy systems by deep reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaojun Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.net.2023.11.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven optimal strategy for scheduling the hourly uncertain demand response in day-ahead markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinsong Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 224, pp.109776. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2023.109776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic maintenance policies for multi-machine production systems with quality and availability improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haohao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xufeng Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 234, pp.109183. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Transfer-Based Multifactorial Evolutionary Algorithm for Selective Maintenance Optimization of Multistate Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dechang Pi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengxiang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (3), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2023.3324701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data Augmentation Boosted Dual Informer Framework for the Performance Degradation Prediction of Aero-Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengpeng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenguang Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruo Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (11), pp.12018-12030. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2023.3269030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of Natural Gas Pipeline System: A Review and Outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxuan He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiliang Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Havbro Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (17), pp.6237. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16176237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A resilience evaluation method of natural gas pipeline system based on uncertainty analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Safety and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 177, pp.891-908. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psep.2023.07.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective two-stage stochastic unit commitment model for wind-integrated power systems: A compromise programming approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catalán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Viveros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 152, pp.109214. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2023.109214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A graph neural network (GNN) method for assigning gas calorific values to natural gas pipeline networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaofan Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 278, pp.127875. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2023.127875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy-driven Monte Carlo simulation method for approximating the survival signature of complex infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Pettorossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 231, pp.108982. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2022.108982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum reliability analysis of a wireless telecommunication network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X231182455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal operation and maintenance of energy storage systems in grid-connected microgrids by deep reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pinciroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 352, pp.121947. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2023.121947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply resilience assessment of natural gas pipeline network systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingkai Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 385, pp.135654. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.135654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Sampling Framework for Life Cycle Degradation Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhua Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiliang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingjian Zuo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (2), pp.965. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23020965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional feature disentanglement learning for anomaly detection in machines operating under time-varying conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zihao Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangrui Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zimin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 191, pp.110139. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2023.110139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability analysis of demand-response with renewable energy integration in smart grids to cyber attacks and online detection methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daogui Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 235, pp.109212. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for fault detection in multi-component systems based on sparse autoencoder-based deep neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 220, pp.108278. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2021.108278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic features selection approach for scenario analysis in a regional seismic probabilistic tsunami hazard assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Taroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Baglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 78, pp.103112. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2022.103112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A clustering-based framework for searching vulnerabilities in the operation dynamics of Cyber-Physical Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Cova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 222, pp.108400. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2022.108400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel density scanned adaptive Kriging to improve local tsunami hazard assessment for coastal infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Volpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 222, pp.108441. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2022.108441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving Connectionist System and Hidden Semi-Markov Model for Learning-Based Tool Wear Monitoring and Remaining Useful Life Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muquan Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Wanqing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongdong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.82469-82482. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3196016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework of sensitivity analysis for the performance assessment of safety barriers impacted by NaTech accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Safety and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psep.2022.08.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Operation and Maintenance of renewable energy systems by Deep Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pinciroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Ballabio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 183, pp.752-763. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2021.11.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the HAZOP, FMEA, FRAM, and STPA Methods for the Hazard Analysis of Automatic Emergency Brake Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liangliang Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part B: Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (3), </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4051940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning-based models to prioritize scenarios in a Quantitative Risk Analysis: An application to an actual atmospheric distillation unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">July Bias Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcio José das Chagas Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marília Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Didier Lins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77, pp.104797. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2022.104797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Metric to Evaluate the Association Rules for Identification of Functional Dependencies in Complex Technical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Serio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment Systems and Decisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (3), pp.436-449. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10669-022-09857-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostics and health management: A review from the perspectives of design, development and decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuewen Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ershun Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 217, pp.108063. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2021.108063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian belief network framework for nuclear power plant human reliability analysis accounting for dependencies among performance shaping factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanhua Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengwei Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 228, pp.108766. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2022.108766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Multi-adversarial Conditional Domain Adaptation Networks for Fault Diagnostics of Industrial Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingsen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2022.3222400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology to perform dynamic risk assessment using system theory and modeling and simulation: Application to nuclear batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Buongiorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 228, pp.108769. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2022.108769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informational probabilistic sensitivity analysis and active learning surrogate modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Alibrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Engineering Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70, pp.103359. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.probengmech.2022.103359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Nonlinear Dynamic Model for Predicting Contact Bounce of Electromagnetic Relays With Flexible Spring Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanxiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenying Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guofu Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (8), pp.1318-1328. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2022.3191095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid method for prognostics of lithium-ion batteries capacity considering regeneration phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huixing Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyao Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinduo Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 261, pp.125278. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2022.125278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Niching Augmented Evolutionary Algorithm for the Identification of Functional Dependencies in Complex Technical Infrastructures From Alarm Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Serio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (4), pp.5777-5786. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2022.3146014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Generation Expansion Planning With Operational Uncertainty: A Multistage Adaptive Robust Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aakil Caunhye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Alexandre Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective availability and cost optimization by PSO and COA for series-parallel systems with subsystems failure dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Arezki Mellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 89, pp.104422. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2021.104422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-range dependence and heavy tail characteristics for remaining useful life prediction in rolling bearing degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanqing Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 102, pp.268-284. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2021.09.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity-Analysis-Driven Surrogate Model for Molten Salt Reactors Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cervi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefei Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (4), pp.277-294. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jne3040016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novelty-based multi-objective evolutionary algorithm for identifying functional dependencies in complex technical infrastructures from alarm data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Serio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment Systems and Decisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (2), pp.177-188. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10669-021-09841-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time space modelling for fault diagnosis and prognosis with uncertainty management: A general theoretical formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongzhen Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangxing Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhui Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 226, pp.108686. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2022.108686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general model for life-cycle cost analysis of Condition-Based Maintenance enabled by PHM capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pinciroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 224, pp.108499. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2022.108499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérn process-based simulation of wind speed time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Viveros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 266, pp.115596. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2022.115596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-Response Strategy Optimization Considering Limited Risk-Related Resource Allocation and Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Zuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Construction Engineering and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 148 (11), </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)CO.1943-7862.0002392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust state-of-charge estimation of Li-ion batteries based on multichannel convolutional and bidirectional recurrent neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shunkun Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 116, </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asoc.2021.108401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization model for planning testing and control strategies to limit the spread of a pandemic -The case of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aakil Caunhye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 216, pp.102765. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2021.102765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of step-stress accelerated degradation test oriented by nonlinear and distributed degradation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bokai Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yigang Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifan Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuerong Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 217, pp.108087. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2021.108087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel reliability monitoring scheme based on the monitoring of manufacturing quality error rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamyar Sabri-Laghaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Mazhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 217, pp.108065. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2021.108065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas liquid cylindrical cyclone flow regime identification using machine learning combined with experimental mechanism explanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao-Ming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Xuan He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Min He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petroleum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.petsci.2022.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subset simulation for optimal sensors positioning based on value of information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Mojtaba Hoseyni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1748006X2211184. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X221118432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for economic evaluation of predictive maintenance technologies by integrating system dynamics and evolutionary game modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huixing Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinduo Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 222, pp.108424. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2022.108424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive safety systems analysis: A novel approach for inverse uncertainty quantification based on Stacked Sparse Autoencoders and Kriging metamodeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Roma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 148, pp.104209. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2022.104209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid and enhanced PSO: Novel first order reliability method-based hybrid intelligent approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shun-Peng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrooz Keshtegar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Ben Seghier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Taylan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 393, pp.114730. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2022.114730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Belief Network Model for the Risk Assessment and Management of Premature Screen-Out during Hydraulic Fracturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Mustafayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Montanaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218, pp.108094. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2021.108094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modeling and Analysis Framework for Integrated Energy Systems Exposed to Climate Change-Induced NaTech Accidental Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Tonicello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (2), pp.786. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14020786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing generation expansion planning with operational uncertainty: A multistage adaptive robust approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aakil Caunhye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Alexandre Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 306, pp.118032. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2021.118032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic method for the optimization of gas supply reliability in natural gas pipeline network based on Bayesian networks and deep reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 225, pp.108613. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2022.108613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new preventive maintenance strategy optimization model considering lifecycle safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhou Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 221, pp.108325. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2022.108325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reliability-centered methodology for identifying renovation actions for improving resilience against heat waves in power distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bosisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 137, pp.107813. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2021.107813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for predicting the remaining useful life of machinery working under time-varying operational conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126, pp.109164. </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asoc.2022.109164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostics and Health Management (PHM): Where are we and where do we (need to) go in theory and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218, pp.108119. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2021.108119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated fault estimation and fault-tolerant control for a flexible regional aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yishi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwei Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Aeronautics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (3), pp.390-399. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cja.2021.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic event tree for a blowout accident in an oil deep-water well equipped with a managed pressure drilling condition monitoring and operation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Eslamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Magno Couto Jacinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79, pp.104834. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2022.104834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based Maintenance for Performance Degradation under Non-periodic Unreliable Inspections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningyun Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuli Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAI.2022.3197680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience-oriented optimal post-disruption reconfiguration for coupled traffic-power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 222, pp.108408. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2022.108408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep reinforcement learning-based method for predictive management of demand response in natural gas pipeline networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixun Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 335, pp.130274. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.130274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Learning Feature Fusion Based Health Index Construction Method for Prognostics Using Multiobjective Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangbin Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ershun Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2022.3215757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault Diagnosis Approach for Electromechanical Actuators with Simulating Model under Small Experimental Data Sample Condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoqin Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyi Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zilong Ping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunyu Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Actuators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (3), pp.66. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/act11030066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Branched Network for Failure Mode Diagnostics and Remaining Useful Life Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowei Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianguo Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2022.3195280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative model of the generalized Cauchy process for predicting the remaining useful life of lithium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangxu Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanqing Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Kudreyko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 187, pp.110269. </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2021.110269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Angle-Based Bi-Objective Optimization Algorithm for Redundancy Allocation in Presence of Interval Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dechang Pi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengxiang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2022.3148459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Optimal Test Selection Design for Fault Detection and Isolation Based on CCVKL Method and PSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongtian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningyun Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2022.3168930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Iterative Forecasting Model Based on Fractional Generalized Pareto Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanqing Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwu Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongdong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenduan Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractal and Fractional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (9), pp.471. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fractalfract6090471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Generalized Cauchy Model for Remaining Useful Life Prediction of Wind Turbine Gearboxes with Long-Range Dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanqing Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongdong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenduan Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Cai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractal and Fractional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (10), pp.576. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fractalfract6100576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative Adversarial Networks With AdaBoost Ensemble Learning for Anomaly Detection in High-Speed Train Automatic Doors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingjing Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefei Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (12), pp.23408-23421. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2022.3203871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bearing Fault Diagnosis Based on Discriminant Analysis Using Multi-View Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinglong Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (20), pp.3889. </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math10203889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aramis Data Challenge to prognostics and health management methods for application in evolving environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cannarile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1748006X2211071. </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X221107191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A failure mechanism consistency test method for accelerated degradation test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guofu Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bokai Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuerong Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality and Reliability Engineering International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (2), pp.464-483. </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qre.2744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience assessment of electrified road networks subject to charging station failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Civil and Infrastructure Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mice.12736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization model for planning testing and control strategies to limit the spread of a pandemic – The case of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aakil Caunhye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.10.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for fault diagnosis in evolving environment using unlabeled data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 235 (1), pp.33-49. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X20946529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Cauchy difference iterative forecasting model for wind speed based on fractal time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanqing Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (1), pp.759-773. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-020-06150-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new hybrid model for wind speed forecasting combining long short-term memory neural network, decomposition methods and grey wolf optimizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aytaç Altan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seçkin Karasu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 100, pp.106996. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asoc.2020.106996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Prognostics and Health Management-driven inspection and maintenance strategies for industrial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mancuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 210, pp.107536. </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2021.107536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience Assessment and Importance Measure for Interdependent Critical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part B: Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4051196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework based on Finite Mixture Models and Adaptive Kriging for Characterizing Non-Smooth and Multimodal Failure Regions in a Nuclear Passive Safety System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bersano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 216, pp.107963. </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2021.107963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for the resilience analysis of complex natural gas pipeline networks from a cyber-physical system perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 162, pp.107727. </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2021.107727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Diagnosis and Reconfigurable Control for Commercial Aircraft with Multiple Faults and Actuator Saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yishi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwei Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (4), pp.108. </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/aerospace8040108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of LOFA precursors in ITER superconducting magnet cryogenic cooling circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Destino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonifetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zanino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 209, pp.107426. </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2020.107426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel association rule mining method for the identification of rare functional dependencies in Complex Technical Infrastructures from alarm data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Shokry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 170, pp.114560. </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2021.114560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated, systematic data-driven supply-demand side management method for smart integrated energy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixun Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenlin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 235, pp.121416. </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2021.121416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Framework for the Operational Reliability Evaluation of Integrated Electric Power–Gas Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Aslam Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (5), pp.3901-3913. </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2021.3075918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolism and difference iterative forecasting model based on long-range dependent and grey for gearbox reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanqing Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhui Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 153, pp.107471. </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isatra.2021.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an integrated dynamic model for supply security and resilience analysis of natural gas pipeline network systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zong-Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang-Zheng Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian-Sheng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petroleum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.petsci.2021.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-supervised method for the characterization of degradation of nuclear power plants steam generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pinciroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Shokry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Seraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, pp.103580. </w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2020.103580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrapped Ensemble of Artificial Neural Networks Technique for Quantifying Uncertainty in Prediction of Wind Energy Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Al-Dahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Montelatici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (11), pp.6417. </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13116417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-criteria model for the security assessment of large-infrastructure construction sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Faramondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Setola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Tesei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of critical infrastructure protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.100460. </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijcip.2021.100460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Stage Stochastic Programming Model of Component Test Plan and Redundancy Allocation for System Reliability Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliakbar Eslami Baladeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (1), pp.99-109. </w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2020.2974284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-State Reliability Assessment Model of Base-Load Cyber-Physical Energy Systems (CPES) during Flexible Operation Considering the Aging of Cyber Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaojun Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (11), pp.3241. </w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14113241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian framework of inverse uncertainty quantification with principal component analysis and Kriging for the reliability analysis of passive safety systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Roma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bersano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bertani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 379, pp.111230. </w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2021.111230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for Safety Barriers Degradation in the Risk Assessment of Oil and Gas Systems by Multistate Bayesian Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dimaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Scapinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ciarapica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cincotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crivellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 216, pp.107943. </w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2021.107943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian Fields for Predicting Drift of Oil and Gas Pipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pinciroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Filgueiras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pipeline Systems Engineering and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (4), pp.04021047. </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)PS.1949-1204.0000586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure identification in a nuclear passive safety system by Monte Carlo simulation with adaptive Kriging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bersano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 380, pp.111308. </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2021.111308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature extraction for early fault detection in rotating machinery of nuclear power plants based on adaptive VMD and Teager energy operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaomin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binsen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 160, pp.108392. </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2021.108392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data-driven approach to anomaly detection and vulnerability dynamic analysis for large-scale integrated energy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhien Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixun Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 234, pp.113926. </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2021.113926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized petri net-based modeling framework for service reliability evaluation and management of cloud data centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Hui Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang-Hua Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 207, pp.107381. </w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2020.107381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association rules extraction for the identification of functional dependencies in complex technical infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Shokry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 209, pp.107305. </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2020.107305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Critical Components in the Complex Technical Infrastructure of the Large Hadron Collider Using Relief Feature Ranking and Support Vector Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Shokry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Serio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (18), pp.6000. </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14186000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An MEWMA-based segmental multivariate hidden Markov model for degradation assessment and prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaping Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ershun Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 235 (5), pp.831-844. </w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X21990527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated risk index accounting for epistemic uncertainty in probability risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasneem Bani-Mustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Flage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 235 (4), pp.711-728. </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X20968954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated planning framework for preventive maintenance grouping: A case study for a conveyor system in the Chilean mining industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Viveros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Miqueles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredy Kristjanpoller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1748006X2110537. </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X211053758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-branch deep neural network model for failure prognostics based on multimodal data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59, pp.42-50. </w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmsy.2021.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodeling and On-Line Clustering for Loss-of-Flow Accident Precursors Identification in a Superconducting Magnet Cryogenic Cooling Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Destino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bonifetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Savoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (17), pp.5552. </w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14175552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining useful life prediction for complex systems considering varying future operational conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan‐hui Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality and Reliability Engineering International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qre.2997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Assessment of Passive Safety Systems for Nuclear Energy Applications: State-of-the-Art and Open Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabás Tóth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Burgazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (15), pp.4688. </w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14154688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Distribution-Based Test Selection for Fault Detection and Isolation Under Multiple Faults Condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningyun Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuli Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2020.3031983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization framework for opportunistic planning of preventive maintenance activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Viveros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 215, pp.107801. </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2021.107801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning with Long Short-Term Memory Networks for Diagnosing Faults in Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Razavi-Far</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Saif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal for Security Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41125-021-00074-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Reinforcement Learning Based on Proximal Policy Optimization for the Maintenance of a Wind Farm with Multiple Crews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pinciroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Ballabio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (20), pp.6743. </w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14206743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Estimation of Degradation State Under Random Change of Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Hui Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2021.3089774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product technical life prediction based on multi-modes and fractional Lévy stable motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwu Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanqing Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Cattani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 161, pp.107974. </w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2021.107974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional Lévy stable motion with LRD for RUL and reliability analysis of li-ion battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanqing Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isatra.2021.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simulation-Based Multi-Objective Optimization Framework for the Production Planning in Energy Supply Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (9), pp.2684. </w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14092684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Resilience Enhancement Framework for Interdependent Critical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 215, pp.107868. </w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2021.107868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent reliability analysis of the reactor building of a nuclear power plant for accounting of its aging and degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Maio Francesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumagalli Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerini Carlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perotti Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 205, pp.107173. </w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2020.107173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A machine learning-based methodology for multi-parametric solution of chemical processes operation optimization under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Shokry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Medina-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Moulines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 425, pp.131632. </w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2021.131632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Perception Biases and the Resilience of Ethics for Complying with COVID-19-Pandemic-Related Safety Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Risk Analysis and Crisis Response</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.87-90. </w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/jracr.k.210707.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sensor positioning on pressurized equipment based on Value of Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Mojtaba Hoseyni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 235 (4), pp.533-544. </w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X21989661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial: Value of Information (VoI) in reliability and risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Fauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 235 (4), pp.531-532. </w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X211013257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Uncertainty in CFD Simulation of Accidental Gas Release for O & G Quantitative Risk Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Pappalardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Moscatello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmario Ledda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Chiara Uggenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Gerboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (23), pp.8117. </w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14238117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Discrete Differential Evolution and Deep Q-Network for Multimission Selective Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dechang Pi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyuan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junfu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2021.3111737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized cauchy method for remaining useful life prediction of wind turbine gearboxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanqing Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhui Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 153, pp.107471. </w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2020.107471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble empirical mode decomposition and long short-term memory neural network for multi-step predictions of time series signals in nuclear power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 283, pp.116346. </w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.116346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fractional Brownian Motion Model for Forecasting Lost Load and Time Interval Between Power Outages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijia Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juequan Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanqing Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Cattani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.6623-6632. </w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3048499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-Induced Degradation Analysis and Reliability Modeling of COTS ADCs for Space-Borne Miniature Fiber-Optic Gyroscopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningfang Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiliang He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2021.3054419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-term prediction approach based on long short-term memory neural networks with automatic parameter optimization by Tree-structured Parzen Estimator and applied to time-series data of NPP steam generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 89, pp.106116. </w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asoc.2020.106116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical approach for predicting the remaining useful life of an aviation hydraulic pump based on monitoring abrasive debris generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhonghai Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 136, pp.106519. </w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.106519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated reliability approach with improved importance sampling for low-cycle fatigue damage prediction of turbine disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjenq Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangchen Bai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 199, pp.106819. </w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2020.106819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework for multi-hazards risk aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasneem Bani-Mustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 121, pp.283-302. </w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2019.08.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System reliability-redundancy optimization with cold-standby strategy by an enhanced nest cuckoo optimization algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Arezki Mellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 201, pp.106973. </w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2020.106973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration Optimization in Miniature Interferometric Fiber-Optic Gyroscopes for Space Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningfang Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiliang He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (13), pp.7107-7117. </w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2020.2977584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint optimization of safety barriers for enhancing business continuity of nuclear power plants against steam generator tube ruptures accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinduo Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 202, pp.107067. </w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2020.107067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic method for the analysis of energy supply reliability in complex Integrated Energy Systems considering uncertainties of renewable energies, demands and operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinjun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenlin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 267, pp.122117. </w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.122117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost minimization of repairable systems subject to availability constraints using efficient cuckoo optimization algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Arezki Mellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality and Reliability Engineering International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (3), pp.1098-1110. </w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qre.2617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic-based combined high and low cycle fatigue assessment for turbine blades using a substructure-based kriging surrogate model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Feng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjenq Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guang-Chen Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng-Wei Fei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104, pp.105957. </w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ast.2020.105957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reinforcement learning approach to optimal part flow management for gas turbine maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Cobelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Annunziata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 234 (1), pp.52-62. </w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X19869750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for uncertainties of magnitude-and site-related parameters on neural network-computed ground-motion prediction equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irmela Zentner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110 (2), pp.629-646. </w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120180309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method for maintenance record clustering and its application to a case study of maintenance optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 203, pp.107103. </w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2020.107103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial equipment reliability estimation: A Bayesian Weibull regression model with covariate selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mcdonnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 200, pp.106891. </w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2020.106891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Assessment of an Electrical Power System Considering the Influence of Traffic Congestion on a Hypothetical Scenario of Electrified Transportation System in New York State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2019.2955359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extended method for evaluating assumptions deviations in quantitative risk assessment and its application to external flooding risk assessment of a nuclear power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasneem Bani-Mustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Flage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 200, </w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2020.106947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges to IoT-Enabled Predictive Maintenance for Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (5), pp.4585-4597. </w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2019.2957029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Deterministic and Probabilistic Safety Analysis of Integrated Energy Systems with bi-directional conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixun Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinjun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 212, </w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2020.118685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated deterministic and probabilistic safety assessment of a superconducting magnet cryogenic cooling circuit for nuclear fusion applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bellaera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonifetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Savoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 201, pp.106945. </w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2020.106945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energy-based coupling degradation propagation model and its application to aviation actuation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyu Cui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Aeronautics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (4), pp.1288-1298. </w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cja.2019.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative co-evolutionary approach to optimize recovery for improving resilience in multi-communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Valcamonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sansavini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 197, pp.106800. </w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2020.106800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Discrete Increment Model for Electricity Price Forecasting Based on Fractional Brownian Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juequan Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanqing Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.130762-130770. </w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3008797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault prognostics by an ensemble of Echo State Networks in presence of event based measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingjing Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Al-Dahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 87, pp.103346. </w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2019.103346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Analysis of Cyber-Physical Systems by GTST-MLD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Mascherona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1), pp.1333-1340. </w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2019.2928046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practical approach for evaluating the strength of knowledge supporting risk assessment models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasneem Bani-Mustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124, pp.104596. </w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2019.104596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber attack taxonomy for digital environment in nuclear power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seungmin Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyunyoung Heo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinsoo Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae-Gu Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (5), pp.995-1001. </w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.net.2019.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an aperiodic sequential inspection and condition-based maintenance policy driven by value of information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 204, pp.107133. </w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2020.107133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Feature Selection-based Approach for the Identification of Critical Components in Complex Technical Infrastructures: Application to the CERN Large Hadron Collider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Shokry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Serio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 201, pp.106974. </w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2020.106974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-informed approach to the safety improvement of the reactor protection system of the AGN-201K research reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyunyoung Heo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (4), pp.764-775. </w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.net.2019.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Network Modelling for the Wind Energy Industry: An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tosin Adedipe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmood Shafiee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 202, pp.107053. </w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2020.107053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoVid-19 Pandemic Trend Modeling and Analysis to Support Resilience Decision-Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romney Duffey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (7), pp.156. </w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology9070156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of CoVid-19 infection, transmission and recovery rates: A new analysis and global societal comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romney Duffey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129, pp.104854. </w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2020.104854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical tree-based decision-making approach for assessing the relative trustworthiness of risk assessment models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasneem Bani-Mustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Beaudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 234 (6), pp.748-763. </w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X20929111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability Analysis of Critical Infrastructure under Disruptions: an Application to China Railway High-Speed Acknowledgement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X19889149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic probabilistic-based LCF damage assessment of turbine blades regarding time-varying multi-physical field loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Feng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jun Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guang-Chen Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng-Wei Fei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108, pp.104193. </w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfailanal.2019.104193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially observable Markov decision processes for optimal operations of gas transmission networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Marelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 199, pp.106893. </w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2020.106893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering the human operator cognitive process for the interpretation of diagnostic outcomes related to component failures and cyber security attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 202, pp.107007. </w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2020.107007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Recovery From Pandemics by Learning Theory: The Case of CoVid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romney Duffey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.110789-110795. </w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3001344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional ARIMA with an improved cuckoo search optimization for the efficient Short-term power load forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Cattani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanqing Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexandria Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (5), pp.3111-3118. </w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aej.2020.06.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Concept Drift Detection Method for Incremental Learning in Nonstationary Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Al-Dahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Montelatici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (1), pp.309-320. </w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNNLS.2019.2900956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive particle swarm optimization method for multi-objective system reliability optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Arezki Mellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 233 (6), pp.990-1001. </w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X19852814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAMS Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 192, pp.106620. </w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2019.106620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive cuckoo optimization algorithm for system design optimization under failure dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Arezki Mellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 233 (6), pp.1099-1105. </w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X19863639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale Numerical Modeling for Predicting Wear Debris Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (2), </w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11249-019-1150-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensiveness of scenarios in the safety assessment of nuclear waste repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Govaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 188, pp.561-573. </w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2019.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-perspective framework of analysis of critical infrastructures with respect to supply service, controllability and topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangyuan Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of critical infrastructure protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijcip.2018.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic model data of time-dependent accident scenarios for a mixing tank mechanical system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Mancuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahti Salo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.104243. </w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2019.104243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for nuclear reactor analysis based on complex network theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cervi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 112, pp.96-106. </w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2018.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redundancy allocation problem in a bridge system with dependent subsystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamyar Sabri-Laghaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Eshkevari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 233 (4), pp.658-669. </w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006x18814627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated framework for analysing operational events in China nuclear power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanhua Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianjun Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 130, pp.192-199. </w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2019.02.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation state mining and identification for railway point machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shunkun Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 188, pp.432-443. </w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2019.03.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue strength reliability assessment of turbo-fan blades by Kriging-based distributed collaborative response surface method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Feng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjenq Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ekspolatacja i Niezawodnosc - Maintenance and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (3), pp.530-538. </w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17531/ein.2019.3.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adversarial Risk Analysis to Allocate Optimal Defense Resources for Protecting Cyber–Physical Systems from Cyber Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (12), pp.2766-2785. </w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.13382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modeling and optimization framework for power system design with operational flexibility and resilience against extreme weather events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 112, pp.706-719. </w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2019.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of configuration data errors in Communication-based Train Control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tongdian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datian Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96, pp.101941. </w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2019.101941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining Useful Life Prediction Based on a Double-Convolutional Neural Network Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruonan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (12), pp.9521-9530. </w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2019.2924605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated imputation-prediction scheme for prognostics of battery data with missing observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Razavi-Far</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Chakrabarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 115, pp.709-723. </w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2018.08.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reinforcement learning framework for optimal operation and maintenance of power grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rocchetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Patelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 241, pp.291-301. </w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of system reliability optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 192, pp.106259. </w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2018.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ensemble of models for integrating dependent sources of information for the prognosis of the remaining useful life of Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dacheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yousfi-Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, pp.479-501. </w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.01.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid hourly natural gas demand forecasting method based on the integration of wavelet transform and enhanced Deep-RNN model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinjun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingjing Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 178, pp.585-597. </w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2019.04.167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive robust framework for the optimization of the resilience of interdependent infrastructures under natural hazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 276 (3), pp.1119-1136. </w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2019.01.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying resilient-important elements in interdependent critical infrastructures by sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 189, pp.423-434. </w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2019.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based probabilistic safety assessment for maintenance decision making regarding a nuclear power plant steam generator undergoing multiple degradation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Mojtaba Hoseyni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 191, pp.106583. </w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2019.106583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portfolio optimization of safety measures for the prevention of time-dependent accident scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mancuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 190, pp.106500. </w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2019.106500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic net multinomial logistic regression for fault diagnostics of on-board aeronautical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cannarile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Diodati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 94, pp.105392. </w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ast.2019.105392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for dynamic risk assessment with condition monitoring data and inspection data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinduo Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 191, pp.106552. </w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2019.106552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic business continuity assessment using condition monitoring data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinduo Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41, pp.101334. </w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2019.101334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of feature vector selection and support vector machine for classification of imbalanced data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75, pp.702-711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue crack growth assessment method subject to model uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Hui Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ze-Qi Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 219, pp.106624. </w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2019.106624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for the multi-objective optimization of the operation of natural gas pipeline networks considering supply reliability and operation efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinjun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixun Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131, pp.106584. </w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2019.106584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic data-driven Demand Side Management method for smart natural gas supply systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinjun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixun Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 185, pp.368-383. </w:t></w:r><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2019.01.114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of reliability technologies in civil aviation: Lessons learnt and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengfei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Kang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Aeronautics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (1), pp.143-158. </w:t></w:r><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cja.2018.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient Critical Infrastructure Planning Under Disruptions Considering Recovery Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEM.2019.2902916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portfolio decision analysis for risk-based maintenance of gas networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Sacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sansavini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60, pp.269-281. </w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2019.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Protective Actions to Reduce the Vulnerability of Safety‐Critical Systems to Malevolent Intentional Acts: An Optimization‐Based Decision‐Making Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (3), pp.565-587. </w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.13420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble of Models for Fatigue Crack Growth Prognostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.49527-49537. </w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2910611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of Smart Power Grids to False Pricing Attacks in the Social Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daogui Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Emmanuel Ramirez-Marquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.80491-80505. </w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2923578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A resilience perspective on water transport systems: The case of Eastern Star</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33, pp.343-354. </w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2018.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance analysis considering time‐varying parameters and different perturbation occurrence times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Noroozian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Baradaran Kazemzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality and Reliability Engineering International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (8), pp.2558-2578. </w:t></w:r><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qre.2542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line process monitoring during transient operations using weighted distance Auto Associative Bilateral Kernel Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyunyoung Heo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92, pp.191-212. </w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isatra.2019.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimization-Based Framework for the Identification of Vulnerabilities in Electric Power Grids Exposed to Natural Hazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sansavini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.13287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between Monte Carlo simulation and finite-volume scheme for reliability assessment of multi-state physics systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Hui Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 174, pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2018.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel support vector regression method for online reliability prediction under multi-state varying operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 177, pp.35-49. </w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2018.04.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic hybrid method for real-time prediction of system conditions in natural gas pipeline networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinjun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Gas Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57, pp.31-44. </w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jngse.2018.06.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A power-flow emulator approach for resilience assessment of repairable power grids subject to weather-induced failures and data deficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Rocchetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Patelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 210, pp.339 - 350. </w:t></w:r><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.10.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Risk Importance Analysis Using Bayesian Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Noroozian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Baradaran Kazemzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Taghi Akhavan Niaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Reliability, Quality and Safety Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (01), </w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218539318500043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining useful life prediction of degrading systems subjected to imperfect maintenance: Application to draught fans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao-Qiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Sheng Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 100, pp.802 - 813. </w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2017.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential evolution-based multi-objective optimization for the definition of a health indicator for fault diagnostics and prognostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102, pp.382 - 400. </w:t></w:r><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2017.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Markov decision process framework for optimal operation of monitored multi-state systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Marelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X18757077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling an electric power microgrid by model predictive control for analyzing its characteristics from reliability, controllability and topological perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangyuan Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 232 (2), pp.216 - 224. </w:t></w:r><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X17744382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Method for Sensor Data Validation based on the analysis of Wavelet Transform Scalograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cannarile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Prognostics and Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.002. </w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/ijphm.2018.v9i1.2670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative approach for risk assessment of a ship stuck in ice in Arctic waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Montewka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinping Yan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 107 (3), pp.145 - 154. </w:t></w:r><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2017.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sequential Bayesian Approach for Remaining Useful Life Prediction of Dependent Competing Failure Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengfei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tr.2018.2874459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evidential similarity-based regression method for the prediction of equipment remaining useful life in presence of incomplete degradation trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cannarile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2018.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble of optimized echo state networks for remaining useful life prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Rigamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indranil Roychoudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Goebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 281, pp.121 - 138. </w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2017.11.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and topological drivers of the cascading failure dynamics in power transmission networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Azzolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Dueñas-Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 175, pp.196 - 206. </w:t></w:r><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2018.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critique of reliability prediction techniques for avionics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guru Prasad Pandian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diganta Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Pecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Aeronautics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (1), pp.10 - 20. </w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cja.2017.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adequacy assessment of a wind-integrated system using neural network-based interval predictions of wind power generation and load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronay Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Vitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.213 - 226. </w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2017.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Analytical Approach for Interval Availability Analysis of Markov Repairable Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijia Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Kang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (1), pp.118 - 128. </w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2017.2765352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty theory as a basis for belief reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meilin Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 429, pp.26 - 36. </w:t></w:r><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2017.10.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Filtering for Prognostics of a Newly Designed Product With a New Parameters Initialization Strategy Based on Reliability Test Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.62564-62573. </w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2018.2876457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliasing signal separation of superimposed abrasive debris based on degenerate unmixing estimation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Hong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (3), </w:t></w:r><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s18030866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario Analysis for the Safety Assessment of Nuclear Waste Repositories: A Critical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Tosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahti Salo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (4), pp.755 - 776. </w:t></w:r><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian framework for estimating fragility curves based on seismic damage data and numerical simulations by adaptive neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irmela Zentner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 338, pp.232-246. </w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2018.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning-based flow management of gas turbine parts under stochastic failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Cobelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99 (9-12), pp.2981-2992. </w:t></w:r><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-018-2690-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic framework of vulnerability analysis of a natural gas pipeline network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinjun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueyi Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 175, pp.79 - 91. </w:t></w:r><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2018.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid probabilistic-possibilistic treatment of uncertainty in building energy models : a case study of sizing peak cooling loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazel Khayatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Meshkinkiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part B: Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (4), </w:t></w:r><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4039784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal allocation of prognostics and health management capabilities to improve the reliability of a power transmission network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 184, pp.164-180. </w:t></w:r><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2018.04.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved probabilistic method for screening safety-related human actions in nuclear power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunbo Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanhua Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianjun Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 340, pp.415-420. </w:t></w:r><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2018.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous Continuous-Time, Finite-State Hidden Semi-Markov Modeling for Enhancing Empirical Classification System Diagnostics of Industrial Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cannarile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (3), pp.34. </w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/machines6030034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostics of a multistack PEMFC system with multiagent modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Science &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic fragility analysis with artificial neural networks: Application to nuclear power plant equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irmela Zentner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 162, pp.213-225. </w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for reconciliating data clusters from a fleet of nuclear power plants turbines for fault diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Al-Dahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Seraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.213-231. </w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asoc.2018.04.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensembles of climate change models for risk assessment of nuclear power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Vagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 232 (2), pp.185 - 200. </w:t></w:r><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X17734946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 177, pp.176-190. </w:t></w:r><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2018.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated framework for operational flexibility assessment in multi-period power system planning with renewable energy production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 222, pp.898-914. </w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2018.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echo State Network for the Remaining Useful Life Prediction of a Turbofan Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rigamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Third European Conference of the Prognostics and Health Management Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive simulation for failure identification in the Advanced Lead Fast Reactor European Demonstrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 103, pp.176 - 190. </w:t></w:r><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2017.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic hybrid systems model of common-cause failures of degrading components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengfei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 172, pp.159 - 170. </w:t></w:r><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2017.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated systemic method for supply reliability assessment of natural gas pipeline networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinjun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 209, pp.489 - 501. </w:t></w:r><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.10.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complex network theory approach for optimizing contamination warning sensor location in water distribution networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezvan Nazempour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Saniee Monfared</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30, Part B, pp.225-234. </w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2018.04.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monte Carlo-based exploration framework for identifying components vulnerable to cyber threats in nuclear power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 175, pp.24 - 37. </w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2018.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scalable fuzzy support vector machine for fault detection in transportation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102, pp.36-43. </w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2018.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Regional Sensitivity Analysis-based Expert System for safety margins control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Damato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 330, pp.400 - 408. </w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2018.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability assessment of phased-mission systems under random shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang-Yu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Feng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Zhong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 180, pp.352-361. </w:t></w:r><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2018.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid fuzzy-PID control of a nuclear Cyber-Physical System working under varying environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 331, pp.54 - 67. </w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2018.02.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data mining framework within the Chinese NPPs operating experience feedback system for identifying intrinsic correlations among human factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanhua Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiao Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 116, pp.163 - 170. </w:t></w:r><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2018.02.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a methodology for systematic analysis of risk reduction by protective measures in tyre production machinery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Portinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zanini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 110, pp.13-28. </w:t></w:r><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2018.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence for fault diagnosis of rotating machinery: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruonan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefeng Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108, pp.33 - 47. </w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2018.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme Learning Machine Based Prognostics of Battery Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Razavi-Far</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiladitya Chakrabarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Saif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile Palade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Artificial Intelligence Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (08), pp.1850036. </w:t></w:r><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/s0218213018500367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability assessment of multi-state phased mission system with non-repairable multi-state components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang-Yu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Zhong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Feng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61, pp.181-199. </w:t></w:r><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2018.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Risk Assessment Based on Statistical Failure Data and Condition-Monitoring Degradation Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1 - 14. </w:t></w:r><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2017.2778804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based probabilistic safety assessment of a spontaneous steam generator tube rupture accident scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 326, pp.41 - 54. </w:t></w:r><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2017.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Modeling and Optimizing Maintenance in Systems Considering Epistemic Uncertainty and Degradation Dependence Based on PDMPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), pp.210 - 220. </w:t></w:r><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2017.2743820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A clustering approach for mining reliability big data for asset management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cannarile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 232 (2), pp.140 - 150. </w:t></w:r><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X17716344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic-weighted ensemble for fatigue crack degradation state prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 194, pp.212-223. </w:t></w:r><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2018.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated Life Test for Reliability Evaluation of Pneumatic Cylinders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong Bu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.75062-75075. </w:t></w:r><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2018.2882767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of particle filtering for prognostics with measurement uncertainty in nuclear power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibeom Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeonmin Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyunyoung Heo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (8), pp.1314-1323. </w:t></w:r><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.net.2018.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of industrial equipment Remaining Useful Life by fuzzy similarity and belief function theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Al-Dahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mangili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83, pp.226-241. </w:t></w:r><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2017.04.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical discussion and practical recommendations on some issues relevant to the non-probabilistic treatment of uncertainty in engineering risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasanisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (7), pp.1315 - 1340. </w:t></w:r><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a dynamic uncertain causality graph for fault diagnosis in nuclear power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chun-Ling Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear science and techniques / Chinese Nuclear Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (3), </w:t></w:r><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41365-017-0184-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability model of a component equipped with PHM capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 168, pp.4-11. </w:t></w:r><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2017.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Bayesian multi-state degradation model for up-to-date reliability estimations of working industrial components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mc Donnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 166, pp.25 - 40. </w:t></w:r><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Uncertainty in Accelerated Degradation Testing Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong-Min Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (3), pp.603 - 615. </w:t></w:r><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2017.2696341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System dynamic reliability assessment and failure prognostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 160, pp.21 - 36. </w:t></w:r><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input-output Inoperability Model for the risk analysis of eco-industrial parks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Kuznetsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Louhichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164, pp.779-792. </w:t></w:r><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.06.250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability box as a tool to model and control the effect of epistemic uncertainty in multiple dependent competing failure processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Kang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.570-579. </w:t></w:r><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asoc.2016.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the optimal redundancy allocation for multi-state series–parallel systems under epistemic uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mu-Xia Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2017.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical decision-making framework for the assessment of the prediction capability of prognostic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Kang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231 (1), pp.36 - 52. </w:t></w:r><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X16683321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced monte carlo methods and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cadini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part A: Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (4), </w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/AJRUA6.0000921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Semi-Supervised Self-adaptable Fault Diagnostics approach in an evolving environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88, pp.413 - 427. </w:t></w:r><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2016.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Metamodel-Based Subset Importance Sampling approach for the assessment of the functional failure probability of a thermal-hydraulic passive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48, pp.269-288. </w:t></w:r><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2017.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of power transmission network failures in a uniform pricing electricity market environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 138, pp.1042 - 1055. </w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2017.07.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general framework for the assessment of power system vulnerability to malicious attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Piccinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sansavini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lucchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (11), pp.2182 - 2190. </w:t></w:r><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of importance measures for decision making in reliability engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bellora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231 (3), pp.242 - 254. </w:t></w:r><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X17694495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modeling and simulation framework for the reliability/availability assessment of a power transmission grid subject to cascading failures under extreme weather conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Agliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 185, Part 1, pp.267-279. </w:t></w:r><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.10.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Reliability Metric Considering Aleatory and Epistemic Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meilin Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.15505 - 15515. </w:t></w:r><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2017.2733839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy expectation maximization based method for estimating the parameters of a multi-state degradation model from imprecise maintenance outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cannarile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110, pp.739 - 752. </w:t></w:r><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2017.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Simulation Framework for the Exploration of Extreme and Unexpected Events in Dynamic Engineered Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (1), pp.147 - 159. </w:t></w:r><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definitions of generalized multi-performance weighted multi-state K¯ -out-of- n system and its reliability evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Mahler Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2017.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-based exploration of high-dimensional system models for identifying unexpected events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 165, pp.317-330. </w:t></w:r><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2017.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compositional method to model dependent failure behavior based on PoF models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunxia Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Kang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Aeronautics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (5), pp.1729 - 1739. </w:t></w:r><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cja.2017.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A locally adaptive ensemble approach for data-driven prognostics of heterogeneous fleets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Al-Dahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231 (4), pp.350-363. </w:t></w:r><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X17693519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability Model of a PHM-Equipped Component</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (2), pp.487 - 501. </w:t></w:r><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2017.2669400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portfolio optimization of safety measures for reducing risks in nuclear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mancuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 167, pp.20 - 29. </w:t></w:r><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2017.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted-feature and cost-sensitive regression model for component continuous degradation assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 168, pp.210 - 217. </w:t></w:r><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2017.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SVM framework for fault detection of the braking system in a high speed train</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87, pp.401 - 409. </w:t></w:r><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2016.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of prime implicants by differential evolution for the dynamic reliability analysis of non-coherent nuclear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Baronchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Vagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 102, pp.91-105. </w:t></w:r><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2016.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postprocessing of Accidental Scenarios by Semi-Supervised Self-Organizing Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology of Nuclear Installations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, pp.1 - 14. </w:t></w:r><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2017/2709109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A classification-based framework for trustworthiness assessment of quantitative risk analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99, pp.215 - 226. </w:t></w:r><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2017.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling dependent competing failure processes with degradation-shock dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengfei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Kang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 165, pp.422 - 430. </w:t></w:r><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2017.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian optimal design for accelerated degradation testing based on the Inverse Gaussian process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqing Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Kang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2017.2683533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Special Issue of ESREL 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Podofillini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Božidar Stojadinović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Kröger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231 (4), pp.337-338. </w:t></w:r><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X17724236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety margin sensitivity analysis for model selection in nuclear power plant probabilistic safety assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Picoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Rychkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 162, pp.122 - 138. </w:t></w:r><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2017.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-loop Monte Carlo simulation approach to Multi-State Physics Modeling for system reliability assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 167, pp.276-289. </w:t></w:r><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2017.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of rare event probabilities in power transmission networks subject to cascading failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Agliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 158, pp.9-20. </w:t></w:r><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience analysis framework for interconnected critical infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part B: Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (2), </w:t></w:r><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4035728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability, risk and safety: analytical support for decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Walls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Bedford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Revie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO journal on decision processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1-4), </w:t></w:r><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40070-017-0074-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and analysis of mover gaps in tubular moving-magnet linear oscillating motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuesong Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingjian Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Aeronautics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cja.2017.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated modeling framework for quantitative business continuity assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Safety and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 106, pp.76 - 88. </w:t></w:r><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psep.2016.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic hybrid systems based framework for modeling dependent failure processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengfei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0172680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical classification-based framework for the safety criticality assessment of energy production systems, in presence of inconsistent data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tairan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.139-151. </w:t></w:r><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrapped artificial neural networks for the seismic analysis of structural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lopez-Caballero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67 (1), pp.70-84. </w:t></w:r><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.strusafe.2017.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience-Based Component Importance Measures for Critical Infrastructure Network Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (2), pp.502-512. </w:t></w:r><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2016.2521761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436576v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological framework for Eco-Industrial Park design and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kuznetsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Farel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 126, </w:t></w:r><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Performance Assessment Method for a Model-Based Prognostic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (2), pp.718 - 735. </w:t></w:r><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2015.2500681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SVR-based ensemble approach for drifting data streams with recurring patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asoc.2016.06.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Machine Learning Approaches for Short-Term Wind Speed Time-Series Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronay Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (8), pp.1734 - 1747. </w:t></w:r><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNNLS.2015.2418739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic probabilistic safety margin characterization approach in support of Integrated Deterministic and Probabilistic Safety Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajit Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145, pp.9-18. </w:t></w:r><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2015.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant methods for an ensemble-based sensitivity analysis of a passive containment cooling system of an AP1000 nuclear power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Nicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Borgonovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 151, pp.12-19. </w:t></w:r><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2015.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component- and system-level degradation modeling of digital Instrumentation and Control systems based on a Multi-State Physics Modeling Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95, pp.135-147. </w:t></w:r><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2016.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the release and transport of 90Sr radionuclides from a superficial nuclear storage facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Tosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (2), pp.693 - 712. </w:t></w:r><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00477-015-1112-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical k-nearest neighbours classification and binary differential evolution for fault diagnostics of automotive bearings operating under variable conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cannarile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2016.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in the vulnerability and risk analysis of critical infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 152, pp.137 - 150. </w:t></w:r><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving scheduled maintenance by missing data reconstruction: A double-loop Monte Carlo approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Carlevaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mattafirri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 230 (5), pp.502-511. </w:t></w:r><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X16651988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient identification by clustering based on Integrated Deterministic and Probabilistic Safety Analysis outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Vagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87, pp.217 - 227. </w:t></w:r><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2015.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced RESTART method for the estimation of the probability of failure of highly reliable hybrid dynamic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a probabilistic model for predicting ship besetting in ice in Arctic waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Montewka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinping Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 155, pp.124 - 136. </w:t></w:r><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability analysis of interdependent lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Limiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Daqing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Pengju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu Bowen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Yinan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 452 (3), pp.120 - 125. </w:t></w:r><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physa.2016.01.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A penalty guided stochastic fractal search approach for system reliability optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Arezki Mellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 152, pp.213 - 227. </w:t></w:r><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-objective optimization framework for risk-controlled integration of renewable generation into electric power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hennebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106, pp.712 - 727. </w:t></w:r><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2016.03.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the degradation state for condition-based maintenance of insulated gate bipolar transistors: A self-organizing map approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Rigamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allegra Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Astigarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60, pp.48 - 61. </w:t></w:r><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2016.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of protective actions to reduce the vulnerability of safety-critical systems to malevolent acts: a sensitivity-based decision-making approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tairan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 147, pp.9-18. </w:t></w:r><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2015.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring reliability under epistemic uncertainty: Review on non-probabilistic reliability metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Aeronautics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (3), pp.571-579. </w:t></w:r><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cja.2016.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of peak values in time series data for prognostics of critical components in nuclear power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (28), pp.174 - 178. </w:t></w:r><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Results of Accelerated Aging Tests in Insulated Gate Bipolar Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Astigarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Martin Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Galarza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Martin Echeverria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inigo Unanue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (11), pp.7953 - 7962. </w:t></w:r><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2015.2512923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Filter-Based Prognostics for an Electrolytic Capacitor Working in Variable Operating Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Rigamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Astigarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Galarza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (2), pp.1567 - 1575. </w:t></w:r><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2015.2418198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thermorisk framework for the analysis of energy systems by combining risk and exergy analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cassetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117, pp.281 - 288. </w:t></w:r><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2016.03.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrapped-ensemble-based Sensitivity Analysis of a trace thermal-hydraulic model based on a limited number of PWR large break loca simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Carlos Alberola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Sanchez-Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 153, pp.122 - 134. </w:t></w:r><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Hybrid Method of Parameters Tuning in Support Vector Regression for Reliability Prediction: Particle Swarm Optimization Combined With Analytical Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (3), pp.1393 - 1405. </w:t></w:r><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2016.2515581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty treatment in risk analysis of complex systems: The cases of STAMP and FRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torbjørn Bjerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terje Aven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 156, pp.203 - 209. </w:t></w:r><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVM hyperparameters tuning for recursive multi-step-ahead prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (12), pp.3749 - 3763. </w:t></w:r><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00521-016-2272-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach based on support vector machines and a K-D Tree search algorithm for identification of the failure domain and safest operating conditions in nuclear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Rabiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88, pp.297-309. </w:t></w:r><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2016.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Assessment of Systems Subject to Dependent Degradation Processes and Random Shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Hui Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIE Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0740817X.2016.1190481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reliability Assessment Framework for Systems With Degradation Dependency by Combining Binary Decision Diagrams and Monte Carlo Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Hui Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2015.2500020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the robustness of critical infrastructures by Hierarchical Graph representation, clustering and Monte Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 155, pp.78-96. </w:t></w:r><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive online learning approach for Support Vector Regression: Online-SVR-FID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76-77, pp.796 - 809. </w:t></w:r><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2016.02.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component Importance Measures for Components With Multiple Dependent Competing Degradation Processes and Subject to Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Hui Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (2), pp.547-557. </w:t></w:r><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2015.2500684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Special Issue ESREL 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Nowakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 230 (5), pp.443-444. </w:t></w:r><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X16674072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability assessment of oil and gas processing plants operating under dynamic Arctic weather conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Naseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 152, pp.66 - 82. </w:t></w:r><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Challenges and Opportunities in Reliability Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (4), pp.1769-1782. </w:t></w:r><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2016.2591504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature vector regression with efficient hyperparameters tuning and geometric interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 218, pp.411 - 422. </w:t></w:r><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2016.08.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining useful life estimation in heterogeneous fleets working under variable operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Al-Dahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 156, pp.109 - 124. </w:t></w:r><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A system-of-systems framework for the reliability analysis of distributed generation systems accounting for the impact of degraded communication networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Dong Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 183, pp.805 - 822. </w:t></w:r><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.09.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Markov Model for the Oxidation Degradation Mechanism in Gas Turbine Nozzles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mattafirri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Carlevaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (2), pp.574 - 581. </w:t></w:r><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2015.2506610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for the quantitative assessment of the risk of leakage from LNG-fueled vessels by an event tree-CFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinping Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43, pp.42 - 52. </w:t></w:r><w:hyperlink r:id="rId1573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2016.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-based optimization of pipe inspections in large underground networks with imprecise information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mancuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Laakso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 152, pp.228 - 238. </w:t></w:r><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Classification With Restricted Boltzman Machines and Echo-State Networks for Predicting Potential Railway Door System Failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Weidmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64, pp.861-868. </w:t></w:r><w:hyperlink r:id="rId1579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tr.2015.2424213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling for Prognostics and Health Management: Methods and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Sheng Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/613896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised clustering of vibration signals for identifying anomalous conditions in a nuclear turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Rigamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Seraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (4), pp.1723-1731. </w:t></w:r><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ifs-141459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability assessment of generic geared wind turbines by GTST-MLD model and Monte Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83, pp.222-233. </w:t></w:r><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2015.04.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of missing data in multidimensional time series by fuzzy similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Genini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asoc.2014.09.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01177010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Dynamic-Weighted Probabilistic Support Vector Regression-Based Ensemble for Prognostics of Time Series Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Vitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Seraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, PP (99), pp.11. </w:t></w:r><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2015.2427156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novelty detection by multivariate kernel density estimation and growing neural gas algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Weidmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2014.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasive weed classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Razavi-Far</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile Palade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (3), pp.525-539. </w:t></w:r><w:hyperlink r:id="rId1597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00521-014-1656-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of robust optimization for decentralized microgrid energy management under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Kuznetsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64, pp.815 - 832. </w:t></w:r><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2014.07.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting multiple-models, state augmented Particle Filtering for fault diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Engineering Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId1602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.probengmech.2015.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the treatment of uncertainty in Bayesian networks and fuzzy expert systems used for a human reliability analysis application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Podofillini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lusine Mkrtchyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh N. Dang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId1606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2015.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Random Shocks Into Multi-State Physics Models of Degradation Processes for Component Reliability Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Hui Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.28. </w:t></w:r><w:hyperlink r:id="rId1608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2014.2354874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability analysis of smart grid communication network by simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luo Pengcheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sansavini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.119-133. </w:t></w:r><w:hyperlink r:id="rId1611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ica-140469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble Clustering for Fault Diagnosis in Industrial Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Al-Dahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43, pp.1225-1230. </w:t></w:r><w:hyperlink r:id="rId1613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1543205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Visual Interactive Method for Prime Implicants Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Baronchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (2), pp.539-549. </w:t></w:r><w:hyperlink r:id="rId1615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2014.2371015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265890v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite mixture models for sensitivity analysis of thermal hydraulic codes for passive safety systems analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Nicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 289, pp.144-154. </w:t></w:r><w:hyperlink r:id="rId1618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2015.04.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265884v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Framework for Prime Implicants Identification in Noncoherent Dynamic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Baronchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (1), pp.142-156. </w:t></w:r><w:hyperlink r:id="rId1620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01177008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prognostics approach to nuclear component degradation modeling based on Gaussian Process Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mangili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78, pp.141-154. </w:t></w:r><w:hyperlink r:id="rId1623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2014.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment and risk-cost optimization of distributed power generation systems considering extreme weather conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rocchetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 136, pp.47-61. </w:t></w:r><w:hyperlink r:id="rId1626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2014.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo Simulation-Based Probabilistic Assessment of DG Penetration in Medium Voltage Distribution Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Delfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Olivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sansavini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64, pp.852-860. </w:t></w:r><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2014.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interval-Valued Neural Network Approach for Prediction Uncertainty Quantification in Short-term Wind Speed Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronay Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Vitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.2787-2800. </w:t></w:r><w:hyperlink r:id="rId1633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tnnls.2015.2396933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A belief function theory based approach to combining different representation of uncertainty in prognostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mangili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 303, pp.134-149. </w:t></w:r><w:hyperlink r:id="rId1635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2014.12.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the robustness and recovery of critical infrastructures by Goal Tree Success Tree – Dynamic Master Logic Diagram, within a multi-state system-of-systems framework, in the presence of epistemic uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part B: Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (3), pp.14. </w:t></w:r><w:hyperlink r:id="rId1637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4030439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable selection and uncertainty analysis of scale growth rate under pre-salt oil wells conditions using support vector regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique López Droguett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Didier Lins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Márcio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magno Jacinto Carlos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId1641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006x14533105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Data-Driven Reconstruction Methods For Fault Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Genini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64, pp.852-860. </w:t></w:r><w:hyperlink r:id="rId1644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tr.2015.2436384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Deterministic and Probabilistic Safety Analysis for Safety Assessment of Nuclear Power Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smith Curtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Rychkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology of Nuclear Installations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId1647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/136940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical comparison of two methods for the Bayesian update of the parameters of probability distributions in a two-level hybrid probabilistic-possibilistic uncertainty framework for risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pasanisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Couplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part A: Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.04015015. </w:t></w:r><w:hyperlink r:id="rId1651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/AJRUA6.0000848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian ensemble of sensitivity measures for severe accident modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoseyni Seyed Mohsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Vagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Pourgol-Mohammad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 295, pp.182-191. </w:t></w:r><w:hyperlink r:id="rId1655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2015.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interval-Valued Neural Network Approach for Uncertainty Quantification in Short-Term Wind Speed Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronay Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Vitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (11), pp.2787-2800. </w:t></w:r><w:hyperlink r:id="rId1657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNNLS.2015.2396933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System reliability prediction by support vector regression with analytic selection and genetic algorithm parameters selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.792-802. </w:t></w:r><w:hyperlink r:id="rId1660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asoc.2015.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of passive systems functional failure probabilities by the modified meta-IS algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gioletta Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.134-140. </w:t></w:r><w:hyperlink r:id="rId1665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2015.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithms in the framework of Dempster-Shafer Theory of Evidence for maintenance optimization problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64, pp.645-660. </w:t></w:r><w:hyperlink r:id="rId1668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tr.2015.2410193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant MPC Design for Reliable Microgrid Energy Management under Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionela Prodan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Stoican</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91, pp.20-34. </w:t></w:r><w:hyperlink r:id="rId1672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2015.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Performance of a Classification-Based Vulnerability Analysis Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Ran Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (9), pp.1674-1689. </w:t></w:r><w:hyperlink r:id="rId1675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Analysis for Target SIL Determination in the Offshore Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwangpil Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sungteak Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daejun Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junkeon Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34, pp.151-162. </w:t></w:r><w:hyperlink r:id="rId1682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2015.01.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Filter-Based Prognostics for an Electrolytic Capacitor Working in Variable Operating Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Rigamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Astigarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Galarza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Engineering Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01177011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Classification Framework for Predicting Components' Remaining Useful Life Based on Discrete-Event Diagnostic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Weidmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64, pp.1049-1056. </w:t></w:r><w:hyperlink r:id="rId1685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tr.2015.2440531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Applications to Reliability and Maintenance Problems in Engineering Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Scarf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaomin Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId1689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/629497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Uncertainty and Sensitivity Analysis of the Model of a Twin-Jet Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerospace Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.73-96. </w:t></w:r><w:hyperlink r:id="rId1691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.I010265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Reliability Assessment of Systems with Multiple Dependent Competing Degradation Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Hui Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (5), pp.1428-1438. </w:t></w:r><w:hyperlink r:id="rId1693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2014.2362145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust signal reconstruction for condition monitoring of industrial components via a modified Auto Associative Kernel Regression method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60-61, pp.29-44. </w:t></w:r><w:hyperlink r:id="rId1695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2014.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Application of Deep Belief Networks for Predicting Railway Operation Disruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Weidmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Performability Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (2), pp.121-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing confidence and prediction intervals of industrial equipment degradation by bootstrapped support vector regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Didier Lins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcio das Chagas Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique López Droguett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Magno Jacinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 137, pp.120-128. </w:t></w:r><w:hyperlink r:id="rId1699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2015.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network reliability analysis based on percolation theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Daqing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Havlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Kang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142, pp.556-562. </w:t></w:r><w:hyperlink r:id="rId1703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2015.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering for unsupervised fault diagnosis in nuclear turbine shut-down transients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Rigamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Seraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58-59, pp.160-178. </w:t></w:r><w:hyperlink r:id="rId1705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2014.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Ensemble Clustering for Operational Transients Classification with Application to a Nuclear Power Plant Turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Al-Dahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Seraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Prognostics and Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved metamodel-based importance sampling for the performance assessment of radioactive waste repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gioletta Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 134, pp.188-197. </w:t></w:r><w:hyperlink r:id="rId1708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2014.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-State Physics Modeling approach for the reliability assessment of Nuclear Power Plants piping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Colli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiejuan Tong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80, pp.151-165. </w:t></w:r><w:hyperlink r:id="rId1714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2015.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01177012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Weighted RBF-Based Ensemble for Prediction of Time Series Data from Nuclear Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Vitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Seraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Prognostics and Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithms for condition-based maintenance optimization under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 244 (2), pp.611-623. </w:t></w:r><w:hyperlink r:id="rId1718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2015.01.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A particle filtering and kernel smoothing-based approach for new design component prognostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId1720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2014.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-Based Clustering for Near Misses Identification in Integrated Deterministic and Probabilistic Safety Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Vagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology of Nuclear Installations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.Article ID 693891. </w:t></w:r><w:hyperlink r:id="rId1722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/693891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01177013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Cascade-Resilient Electrical Infrastructures and its Validation by Power Flow Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (4), pp.594-607. </w:t></w:r><w:hyperlink r:id="rId1724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive systems failure probability estimation by the meta-AK-IS 2 algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 277, pp.203 - 211. </w:t></w:r><w:hyperlink r:id="rId1727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2014.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive Maintenance by Risk Sensitive Particle Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (1), pp.134 - 143. </w:t></w:r><w:hyperlink r:id="rId1730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2014.2299651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty treatment in expert information systems for maintenance policy assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22, pp.297 - 310. </w:t></w:r><w:hyperlink r:id="rId1732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asoc.2014.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-adaptable hierarchical clustering analysis and differential evolution for optimal integration of renewable distributed generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hennebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 133, pp.388-402. </w:t></w:r><w:hyperlink r:id="rId1734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2014.07.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An illustration of the use of an approach for treating model uncertainties in risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torbjørn Bjerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terje Aven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 125, pp.46 - 53. </w:t></w:r><w:hyperlink r:id="rId1736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2014.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concerns, Challenges, and Directions of Development for the Issue of Representing Uncertainty in Risk Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Flage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terje Aven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (7), pp.1196 - 1207. </w:t></w:r><w:hyperlink r:id="rId1738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons learned from the fukushima accident: An integrated perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inn Seock Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Omoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joon-Eon Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanko Yanev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology of Nuclear Installations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, </w:t></w:r><w:hyperlink r:id="rId1744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/213919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved adaptive kriging-based importance technique for sampling multiple failure regions of low probability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131, pp.109 - 117. </w:t></w:r><w:hyperlink r:id="rId1747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2014.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive method for health trend prediction of rotating bearings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35, pp.117 - 123. </w:t></w:r><w:hyperlink r:id="rId1751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2014.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient residuals pre-processing for diagnosing multi-class faults in a doubly fed induction generator, under missing data scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Razavi-Far</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile Palade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (14), pp.6386-6399. </w:t></w:r><w:hyperlink r:id="rId1753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2014.03.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel dynamics model of fault propagation and equilibrium analysis in complex dynamical communication network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 247, pp.1021-1029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Electricity Meter Reliability Prediction based on Accelerated Degradation Testing and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhou Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun-Xia Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Kang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56, pp.209-219. </w:t></w:r><w:hyperlink r:id="rId1760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2013.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Fuzzy Extension of the Universal Generating Function Approach for the Reliability Assessment of Multi-State Systems Under Aleatory and Epistemic Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (1), pp.13 - 25. </w:t></w:r><w:hyperlink r:id="rId1763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2014.2299031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic framework for uncertainty analysis in electric power transmission systems with wind generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sansavini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Piccinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. R. Golea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, pp.71-81. </w:t></w:r><w:hyperlink r:id="rId1767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2013.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goal Tree Success Tree - Dynamic Master Logic Diagram and Monte Carlo Simulation for the Safety and Resilience Assessment of a Multistate System of Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59, pp.411-433. </w:t></w:r><w:hyperlink r:id="rId1769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2013.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical differential evolution for minimal cut sets identification: Application to nuclear safety systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Baronchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 238 (2), pp.645-652. </w:t></w:r><w:hyperlink r:id="rId1771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2014.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting component reliability and level of degradation with complex-valued neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Weidmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 121, pp.198-206. </w:t></w:r><w:hyperlink r:id="rId1773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2013.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Network-Centric and Power Flow Models for the Optimal Allocation of Link Capacities in a Cascade-Resilient Power Transmission Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, PP (99), pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId1775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2014.2352152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundational Issues in Risk Assessment and Risk Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terje Aven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (7), pp.1164 - 1172. </w:t></w:r><w:hyperlink r:id="rId1777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition assessment for the performance degradation of bearing based on a combinatorial feature extraction method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kan Hong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27, pp.159 - 166. </w:t></w:r><w:hyperlink r:id="rId1781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2013.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the reliability of fault classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Weidmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 266, pp.65-74. </w:t></w:r><w:hyperlink r:id="rId1783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2013.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated deterministic and probabilistic safety assessment: Concepts, challenges, research directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 280, pp.413-419. </w:t></w:r><w:hyperlink r:id="rId1785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2014.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble-based sensitivity analysis of a Best Estimate Thermal Hydraulics model: Application to a Passive Containment Cooling System of an AP1000 Nuclear Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Nicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 73, pp.200 - 210. </w:t></w:r><w:hyperlink r:id="rId1787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2014.06.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing nuclear power plant safety and recovery from earthquakes using a system-of-systems approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 125 (SI), pp.103-116. </w:t></w:r><w:hyperlink r:id="rId1789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2013.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treating uncertainties in a nuclear seismic probabilistic risk assessment by means of the Dempster-Shafer theory of evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Kung Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (1), pp.11-26. </w:t></w:r><w:hyperlink r:id="rId1792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5516/NET.03.2014.701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated framework of agent-based modelling and robust optimization for microgrid energy management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kuznetsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 129, pp.70 - 88. </w:t></w:r><w:hyperlink r:id="rId1794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2014.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A risk-based simulation and multi-objective optimization framework for the integration of distributed renewable generation and storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hennebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.778 - 793. </w:t></w:r><w:hyperlink r:id="rId1797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2014.05.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRATED DETERMINISTIC AND PROBABILISTIC SAFETY ANALYSIS: CONCEPTS, CHALLENGES, RESEARCH DIRECTIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel fault detection system taking into account uncertainties in the reconstructed signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Al-Dahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 73, pp.131 - 144. </w:t></w:r><w:hyperlink r:id="rId1800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2014.06.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modeling Framework for System Restoration from Cascading Failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoran Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (12), </w:t></w:r><w:hyperlink r:id="rId1804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0112363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Gaussian process regression with sparse functional learning of inducing points for components condition monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Vitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33, pp.907-912. </w:t></w:r><w:hyperlink r:id="rId1806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1333152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability-based simulation and optimization modeling framework for open-pit mine truck allocation under dynamic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredy Kristjanpoller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Arata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mining Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (1), pp.113-119. </w:t></w:r><w:hyperlink r:id="rId1809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmst.2013.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NSGA-II-trained neural network approach to the estimation of prediction intervals of scale deposition rate in oil & gas equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronay Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Vitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (4), pp.1205-1212. </w:t></w:r><w:hyperlink r:id="rId1812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2012.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of uncertainty treatment capability of model-based and data-driven prognostic methods using simulated data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mangili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 112, pp.94-108. </w:t></w:r><w:hyperlink r:id="rId1814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2012.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance policy performance assessment in presence of imprecision based on Dempster-Shafer Theory of Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 245, pp.112 - 131. </w:t></w:r><w:hyperlink r:id="rId1816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2012.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipating railway operation disruption events based on the analysis of discrete-event diagnostic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Weidmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33, pp.715-720. </w:t></w:r><w:hyperlink r:id="rId1818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1333120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sensitivity analysis in a Multi-state Physics Model of Component Degradation based on a hybrid State-Space Enrichment and Polynomial Chaos Expansion approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Rocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (4), pp.781-788. </w:t></w:r><w:hyperlink r:id="rId1821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2013.2284737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Memetic Evolutionary Multi-Objective Optimization Method for Environmental Power Unit Commitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty propagation in a model for the estimation of the ground level concentration of dioxin/furans emitted from a waste gasification plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ripamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lonati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 120, pp.98-105. </w:t></w:r><w:hyperlink r:id="rId1826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2013.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear power plant components condition monitoring by probabilistic support vector machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Seraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Vitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56, pp.23-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Sensitivity Analysis of Multi-State Markov Reliability Models of Power Equipment Approximated by Polynomial Chaos Expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Rocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of KONBiN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (1), pp.59-70. </w:t></w:r><w:hyperlink r:id="rId1829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/jok-2013-0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing topological and reliability-based vulnerability analysis of Iran power transmission network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohre Alipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Saniee Monfared</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 228 (2), pp.139 - 151. </w:t></w:r><w:hyperlink r:id="rId1832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X13501652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Detection in Nuclear Power Plants Components by a Combination of Statistical Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédouane Seraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (4), pp.833 - 845. </w:t></w:r><w:hyperlink r:id="rId1835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2013.2285033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Clustering for Fault Diagnosis in Nuclear Power Plant Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Intelligence Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (4), pp.764-777. </w:t></w:r><w:hyperlink r:id="rId1837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/18756891.2013.804145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transients Analysis of a Nuclear Power Plant Component for Fault Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Rigamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédouane Seraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33, pp.895-900. </w:t></w:r><w:hyperlink r:id="rId1839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1333150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk sensitive particle filtering in support of predictive maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33, pp.307-312. </w:t></w:r><w:hyperlink r:id="rId1841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1333052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of reactive diffusion in clays by a continuous-time Markovian particle-tracking scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (36), pp.18510-18519. </w:t></w:r><w:hyperlink r:id="rId1843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp405520v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAILURE PROGNOSTICS BY A DATA-DRIVEN SIMILARITY-BASED APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Di Maio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Reliability, Quality and Safety Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20, pp.1350001. </w:t></w:r><w:hyperlink r:id="rId1845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218539313500010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Dominated Sorting Binary Differential Evolution for the Multi-Objective Optimization of Cascading Failures Protection in Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sansavini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111, pp.195-205. </w:t></w:r><w:hyperlink r:id="rId1847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2012.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting time series of railway speed restrictions with time-dependent machine learning techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Weidmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (15), pp.6033-6040. </w:t></w:r><w:hyperlink r:id="rId1849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2013.04.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated framework for risk response planning under resource constraints in large engineering projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (3), pp.627-639. </w:t></w:r><w:hyperlink r:id="rId1853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEM.2013.2242078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical propagation of probabilistic and non-probabilistic uncertainty in the parameters of a risk model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasanisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Online, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId1855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2013.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and vulnerability analyses of critical infrastructures: Comparing two approaches in the context of power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Hassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 120, pp.27-38. </w:t></w:r><w:hyperlink r:id="rId1859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2013.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based and data-driven prognostics under different available information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mangili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Engineering Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.66-79. </w:t></w:r><w:hyperlink r:id="rId1862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.probengmech.2013.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscaling of a dual-permeability Monte Carlo simulation model for contaminant transport in fractured networks by genetic algorithm parameter identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Sanctis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bertoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (2), pp.505-516. </w:t></w:r><w:hyperlink r:id="rId1866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00477-012-0595-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble of Kernel Regression Models for Assessing the Health State of Choke Valves in Offshore Oil Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mangili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bent Nystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Intelligence Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (2), pp.225 - 241. </w:t></w:r><w:hyperlink r:id="rId1870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/18756891.2013.874670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised spectral clustering for hierarchical modelling and criticality analysis of complex networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 116, pp.64-74. </w:t></w:r><w:hyperlink r:id="rId1872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2013.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic particle filter-support vector regression method for reliability prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuoshu Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 119, pp.109-116. </w:t></w:r><w:hyperlink r:id="rId1875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2013.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating maintenance policies by quantitative modeling and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 109, pp.53-65. </w:t></w:r><w:hyperlink r:id="rId1878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2012.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of Smart Grids with Variable Generation and Consumption: a System of Systems Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sansavini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man and Cybernetics, Part A: Systems and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (3), pp.477-487</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Output Uncertainty in Risk Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terje Aven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Performability Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (5), pp.475-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Chaos Expansion for Global Sensitivity Analysis applied to a model of radionuclide migration in randomly heterogeneous aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ciriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Di Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Sanctis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (4), pp.945-954. </w:t></w:r><w:hyperlink r:id="rId1885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00477-012-0616-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Modeling by Recursive Unsupervised Spectral Clustering and Network Extended Importance Measures to Analyze the Reliability Characteristics of Complex Network Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (1A), pp.101-112. </w:t></w:r><w:hyperlink r:id="rId1888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ajor.2013.31A010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty analysis in fault tree models with dependent basic events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (6), pp.1146-1173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning for microgrid energy management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Kuznetsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, accepted for publication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Disasters: Extreme Events, Extremely Rare. Some Reflections on the Treatment of Uncertainties in the Assessment of the Associated Risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terje Aven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Safety and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (1-2), pp.31-45. </w:t></w:r><w:hyperlink r:id="rId1893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psep.2012.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty analysis in degradation modeling for maintenance policy assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 227 (3), pp.267-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Belief Function Theory Method for Prognostics in Clogging Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mangili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33, pp.847-852. </w:t></w:r><w:hyperlink r:id="rId1897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1333142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Markov processes with semi-regenerative states for the availability analysis of chemical process plants with storage units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 227, pp.279-289. </w:t></w:r><w:hyperlink r:id="rId1899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X13480765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability and possibility based representations of uncertainty in fault tree analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terje Aven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (1), pp.121-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modeling Framework for Maintenance Optimization of Electrical Components Based on Fuzzy Logic and Effective Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Balestrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benetrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Despujols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality and Reliability Engineering International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (3), pp.385-405. </w:t></w:r><w:hyperlink r:id="rId1906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qre.1388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters tuning in support vector regression for reliability forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33, pp.523-528. </w:t></w:r><w:hyperlink r:id="rId1909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1333088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability and Possibility‐Based Representations of Uncertainty in Fault Tree Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terje Aven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (1), pp.121-133. </w:t></w:r><w:hyperlink r:id="rId1911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1539-6924.2012.01873.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolving equipment failure causes by root cause analysis and theory of inventive problem solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Viveros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Nikulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Stegmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Bravo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 228 (1), pp.93 - 111. </w:t></w:r><w:hyperlink r:id="rId1916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X13494775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulation of radionuclide migration in fractured rock for the performance assessment of radioactive waste repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Sanctis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bertoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111, pp.241-247. </w:t></w:r><w:hyperlink r:id="rId1918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2012.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble neural network-based particle filtering for prognostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sauco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (1-2), pp.288-300. </w:t></w:r><w:hyperlink r:id="rId1921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2013.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component ranking by Birnbaum importance in presence of epistemic uncertainty in failure event probabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (1), pp.37-48. </w:t></w:r><w:hyperlink r:id="rId1923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2013.2240885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for the system-of-systems analysis of the risk for a safety-critical plant exposed to external events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114, pp.114-125. </w:t></w:r><w:hyperlink r:id="rId1925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2013.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated simulation framework for the performance assessment of radioactive waste repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Sanctis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId1929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2011.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Analysis of the Adequacy Assessment Model of a Distributed Generation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41, pp.235-244. </w:t></w:r><w:hyperlink r:id="rId1932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2011.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Weighting Ensembles for Incremental Learning and Diagnosing New Concept Class Faults in Nuclear Power Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Razavi-Far</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (5), pp.2520 - 2530. </w:t></w:r><w:hyperlink r:id="rId1934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2012.2209125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble-approaches for clustering health status of oil sand pumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (5), pp.4847-4859. </w:t></w:r><w:hyperlink r:id="rId1940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2011.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-state Physics Model of Component Degradation based on Stochastic Petri Nets and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Hui Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (4), pp.921-931</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kalman Filter-Based Ensemble Approach With Application to Turbine Creep Prognostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mangili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (4), pp.966 - 977. </w:t></w:r><w:hyperlink r:id="rId1943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2012.2221037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo Simulation-based Sensitivity Analysis of the model of a Thermal-Hydraulic Passive System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107, pp.90-106. </w:t></w:r><w:hyperlink r:id="rId1945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2011.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition Monitoring of Electrical Power Plant Components During Operational Transients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pappaglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédouane Seraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 226 (6), pp.568-583. </w:t></w:r><w:hyperlink r:id="rId1948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X12463502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Particle Swarm-optimized Support Vector Machine for Reliability Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Didier Lins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcio das Chagas Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique López Droguett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality and Reliability Engineering International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (2), pp.141-158. </w:t></w:r><w:hyperlink r:id="rId1950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qre.1221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of multi-state weighted k-out-of-n: F systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuwei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Cheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Performability Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (2), pp.217-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of Multi-State Weighted k-out-of-n: F System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiu-Wei Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Performability Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (2), pp.217-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-state model for the reliability assessment of a distributed generation system via universal generating function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 106, pp.28-36. </w:t></w:r><w:hyperlink r:id="rId1958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2012.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying groups of critical edges in a realistic electrical network by multi-objective genetic algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. R. Golea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Rocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 99, pp.172-177. </w:t></w:r><w:hyperlink r:id="rId1960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2011.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Diagnosis and Failure Mode Estimation by a Data-Driven Fuzzy Similarity Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Performability Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (1), pp.49-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the topological, electrical and reliability characteristics of a power transmission system for identifying its critical elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. R. Golea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 101, pp.67-74. </w:t></w:r><w:hyperlink r:id="rId1963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2011.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the load flow and random flow models for the analysis of power transmission networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Piccinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Delfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Olivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Pozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 103, pp.102-109. </w:t></w:r><w:hyperlink r:id="rId1966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2012.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue Crack Growth Estimation by Relevance Vector Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Di Maio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (12), pp.10681-10692. </w:t></w:r><w:hyperlink r:id="rId1969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2012.02.199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Relevance Vector Machines and exponential regression for bearing residual life estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L. Tsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31, pp.405-427. </w:t></w:r><w:hyperlink r:id="rId1973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2012.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMPIRICAL COMPARISON OF METHODS FOR THE HIERARCHICAL PROPAGATION OF HYBRID UNCERTAINTY IN RISK ASSESSMENT, IN PRESENCE OF DEPENDENCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Uncertainty, Fuzziness and Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (4), pp.509-557. </w:t></w:r><w:hyperlink r:id="rId1976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218488512500250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An imprecision importance measure for uncertainty representations interpreted as lower and upper probabilities, with special emphasis on possibility theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terje Aven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 226 (6), pp.656-665. </w:t></w:r><w:hyperlink r:id="rId1978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X12467591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nominal range sensitivity analysis of peak radionuclide concentrations in randomly heterogeneous aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Sanctis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47, pp.166-172. </w:t></w:r><w:hyperlink r:id="rId1980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2012.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network theory-based analysis of risk interactions in large engineering projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId1984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2012.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Filtering for the Detection of Fault Onset Time in Hybrid Dynamic Systems With Autonomous Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Peloni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (1), pp.130-139. </w:t></w:r><w:hyperlink r:id="rId1987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2011.2182224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated system reliability and productive capacity analysis of a production line. A case study for a Chilean mining process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Viveros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kristjanpoller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 226 (3), pp.305-317. </w:t></w:r><w:hyperlink r:id="rId1991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X11408675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel particle tracking scheme for modeling contaminant transport in a dual-continua fractured medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bertoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Sanctis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (10), </w:t></w:r><w:hyperlink r:id="rId1993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011WR011694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subset Simulation of a reliability model for radioactive waste repository performance assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Avram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100, pp.75-83. </w:t></w:r><w:hyperlink r:id="rId1997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2011.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing protections against cascades in network systems: A modified binary differential evolution algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. R. Golea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sansavini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 103, pp.72-83. </w:t></w:r><w:hyperlink r:id="rId2000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2012.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Interruption And Loss Of Assets Risk Assessment In Support Of The Design Of An Innovative Concentrating Solar Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Gallisto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Maccari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Paganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (5), pp.1558-1567. </w:t></w:r><w:hyperlink r:id="rId2006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2010.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Interdependent Network Systems for Identifying Cascade-Safe Operating Margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sansavini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (1), pp.94-101. </w:t></w:r><w:hyperlink r:id="rId2008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2010.2104211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level Diagrams analysis of Pareto Front for multiobjective system redundancy allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96 (5), pp.569-580. </w:t></w:r><w:hyperlink r:id="rId2011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2010.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure and reliability prediction by support vector machines regression of time series data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcio das Chagas Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Didier Lins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Droguett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96 (11), pp.1527-1534. </w:t></w:r><w:hyperlink r:id="rId2015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2011.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component Criticality in Failure Cascade Processes of Network Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sansavini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (8), pp.1196-1210. </w:t></w:r><w:hyperlink r:id="rId2018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1539-6924.2011.01584.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy C-Means Clustering of Signal Functional Principal Components for Post-Processing Dynamic Scenarios of a Nuclear Power Plant Digital Instrumentation and Control System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piercesare Secchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Vantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (2), pp.415-425. </w:t></w:r><w:hyperlink r:id="rId2023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2011.2134230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Algorithm-based Wrapper Approach for Grouping Condition Monitoring Signal of Nuclear Power Plant Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Canesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédouane Seraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (3), pp.221-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bagged ensemble of Fuzzy C-Means classifiers for nuclear transient identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Razavi-Far</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (5), pp.1161-1171. </w:t></w:r><w:hyperlink r:id="rId2028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2010.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties in smart grids behavior and modeling: What are the risks and vulnerabilities? How to analyze them?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terje Aven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39, pp.6308-6320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Multi-Objective Genetic Algorithms to Two Case Studies of Reliability Efficiency Analysis and Optimal Expansion of Electrical Transmission Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. R. Golea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. Petrescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 225 (3), pp.365-374. </w:t></w:r><w:hyperlink r:id="rId2032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006XJRR320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Contradictory Patterns in Experimental Datasets for the Development of Models for Electrical Cables Diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Nigris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Performability Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (1), pp.43-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Effects of Maintenance on the degradation of a Water-feeding Turbo-pump of a Nuclear Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Despujols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 225 (2), pp.169-183. </w:t></w:r><w:hyperlink r:id="rId2037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/1748006XJRR336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal reconstruction by a GA-optimized ensemble of PCA models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Roverso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hoffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 241 (1), pp.301-309. </w:t></w:r><w:hyperlink r:id="rId2041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2010.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level Diagrams Analysis of Pareto Fronts for Multiobjective System Redundancy Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96 (5), pp.569-580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two novel procedures for aggregating randomized model ensemble outcomes for robust signal reconstruction in nuclear power plants monitoring systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Roverso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hoffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (2-3), pp.212-220. </w:t></w:r><w:hyperlink r:id="rId2044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2010.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithm-based wrapper approach for grouping condition monitoring signals of nuclear power plant components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Canesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Seraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (3), pp.221-234. </w:t></w:r><w:hyperlink r:id="rId2046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ICA-2011-0375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle filtering prognostic estimation of the remaining useful life of nonlinear components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Peloni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96 (3), pp.403-409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Consideration on the Treatment of Uncertainties in Risk Assessment for Practical Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terje Aven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96 (1), pp.64-74. </w:t></w:r><w:hyperlink r:id="rId2049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2010.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A randomized model ensemble approach for reconstructing signals from faulty sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Roverso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hoffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (8), pp.9211-9224. </w:t></w:r><w:hyperlink r:id="rId2052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2011.01.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Delay-Time Analysis via Monte Carlo Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Wall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (3), pp.57-72. </w:t></w:r><w:hyperlink r:id="rId2058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20464177.2011.11020252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the inspection intervals of a safety system in a nuclear power plant by Multi-Objective Differential Evolution (MODE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Viadana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96, pp.1552-1563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifier-Ensemble Incremental-Learning Procedure for Nuclear Transient Identification at Different Operational Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Razavi-Far</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96 (4), pp.480-488. </w:t></w:r><w:hyperlink r:id="rId2062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2010.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to effectively compute the reliability of a thermal-hydraulic nuclear passive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 241 (1), pp.310-327. </w:t></w:r><w:hyperlink r:id="rId2064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2010.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo based assessment of the safety performance of a radioactive waste repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Sanctis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Girotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95 (8), pp.859-865. </w:t></w:r><w:hyperlink r:id="rId2068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2010.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A METHOD FOR ESTIMATING THE CONFIDENCE IN THE IDENTIFICATION OF NUCLEAR TRANSIENTS BY A BAGGED ENSEMBLE OF FCM CLASSIFIERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Razavi-Far</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh American Nuclear Society International Topical Meeting on Nuclear Plant Instrumentation, Control and Human-Machine Interface Technologies NPIC&amp;HMIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.283 - 293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective optimization of the inspection intervals of a nuclear safety system: A clustering-based framework for reducing the Pareto Front</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (6), pp.798-812</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randomized flow model and centrality measure for electrical power transmission network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Piccinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95 (4), pp.379-385. </w:t></w:r><w:hyperlink r:id="rId2073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2009.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2074" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of cascade failure probability in electrical transmission networks by Subset Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. R. Golea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sansavini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and RELiability (ESREL) 2010 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.694 - 698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks and quadratic Response Surfaces for the functional failure analysis of a thermal-hydraulic passive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Apostolakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th International PSAM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1 - 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo estimation of radionuclide release at a repository scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Sanctis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Girotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (6), pp.861-866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data-Driven Fuzzy Approach for Predicting the Remaining Useful Life in Dynamic Failure Scenarios of a Nuclear Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95 (1), pp.49-57. </w:t></w:r><w:hyperlink r:id="rId2079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2009.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2080" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between probabilistic and Dempster-Shafer Theory approaches to Model Uncertainty Analysis in the Performance Assessment of Radioactive Waste Repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (7), pp.1139-1156. </w:t></w:r><w:hyperlink r:id="rId2081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1539-6924.2010.01416.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary evaluation of a radioactive waste repository safety performance by a Monte Carlo simulation-based reliability model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Avram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taglioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kerntechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 75 (6), pp.316-321. </w:t></w:r><w:hyperlink r:id="rId2084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3139/124.110112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variance Decomposition Sensitivity Analysis of a Passive Residual Heat Removal System Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiejuan Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Sensitivity Analysis of Model Output, SAMO2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.7772 - 7773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2089" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling failure cascades in critical infrastructures with physically-characterized components and interdependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sansavini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2010 Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.652 - 661</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2090" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System State Estimation by Particle Filtering for Fault Diagnosis and Prognosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Avram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 224 (3), pp.149-158. </w:t></w:r><w:hyperlink r:id="rId2091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/1748006XJRR309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monte Carlo-based Technique for Estimating the Operation Modes of Hybrid Dynamic Systmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Avram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability and Risk Analysis: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.106-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2093" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the failure probability of a thermal-hydraulic passive system by means of Artificial Neural Networks and quadratic Response Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Apostolakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and RELiability (ESREL) 2010 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.714 - 721</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of a power transmission system under uncertain load conditions and network configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Piccinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Delfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Olivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Pozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Safety and Reliability Seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.279 - 284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy expert system for the human reliability analysis of crews in simulated nuclear emergency procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Librizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nuclear Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), pp.42-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2097" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of the model of a nuclear passive system by means of Subset Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Sensitivity Analysis of Model Output</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.7778-7779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2098" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different methods of aggregation of model ensemble outcomes in the validation and reconstruction of real power plant signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mangili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Roverso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and RELiability (ESREL) 2010 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1227 - 1232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuzzy Similarity-Based Method for Failure Detection and Recovery Time Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Performability Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (5), pp.407-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliaminary Evaluation of a Radioactive Waste Repository Safety Performance by a Monte Carlo Simulation-Based Reliability Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Avram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taglioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kerntechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 75 (6), pp.316-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical cables diagnostics using an experimental dataset of Partial Discharge measurements containing contradictory patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Nigris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference- ESREL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1 - 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flow Importance Measure via Multiple-Objective Optimization and its Application to an Italian Transmission Power System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Rocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Emmanuel Ramirez-Marquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Salazar Aponte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Performability Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (1), pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative functional failure analysis of a thermal-hydraulic passive system by means of bootstrapped Artificial Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Apostolakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (5), pp.639-649. </w:t></w:r><w:hyperlink r:id="rId2106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2010.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATA-DRIVEN ON-LINE PREDICTION OF THE AVAILABLE RECOVERY TIME IN NUCLEAR POWER PLANT FAILURE SCENARIOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1 - 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Test Intervals of a Nuclear Safety System by Genetic Algorithms, Solution Clustering and Fuzzy Preference Assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (4), pp.414-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods Of Uncertainty Analysis In Prognostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Crenguta Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Performability Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (4), pp.303-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized Line Sampling method for the estimation of the failure probability of nuclear passive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95 (12), pp.1300-1313. </w:t></w:r><w:hyperlink r:id="rId2112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2010.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety Margins Confidence Estimation for a Passive Residual Heat Removal System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95 (8), pp.828-836. </w:t></w:r><w:hyperlink r:id="rId2115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2010.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data-driven approach for predicting failure scenarios in nuclear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Stasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (4), pp.482-491. </w:t></w:r><w:hyperlink r:id="rId2118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2010.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust nuclear signal reconstruction by a novel ensemble model aggregation procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Roverso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Hoffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nuclear Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), pp.32-41. </w:t></w:r><w:hyperlink r:id="rId2120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/10.31153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ensemble approach to sensor fault detection and signal reconstruction for nuclear system control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mangili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (6), pp.778-790. </w:t></w:r><w:hyperlink r:id="rId2122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2010.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of bootstrapped artificial neural networks and quadratic response surfaces for the estimation of the functional failure probability of a thermal-hydraulic passive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Apostolakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95 (4), pp.386-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Fusion of an Ensemble of Models for the Reconstruction of Faulty Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mangili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (2), pp.793-806. </w:t></w:r><w:hyperlink r:id="rId2125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2010.2042968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Expert Models in Human Reliability Analysis - A Dependence Assessment Method Based on Fuzzy Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Podofillini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.N. Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Librizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (8), pp.1277-1297. </w:t></w:r><w:hyperlink r:id="rId2129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1539-6924.2010.01425.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale nuclear sensor monitoring and diagnostics by means of an ensemble of regression models based on Evolving Clustering Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Roverso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSAM10, 10th International Probabilistic Safety Assessment &amp; Management, Seattle USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hybrid Monte Carlo and Fuzzy Logic Method for Maintenance Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Despujols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th ESReDA Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Clustering Procedure for Reducing the Number of Representative Solutions in the Pareto Front of Multiobjective Optimization Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 210 (3), pp.624-634. </w:t></w:r><w:hyperlink r:id="rId2134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2010.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal expansion of an existing electrical power transmission network by multi-objective genetic algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. Petrescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95 (3), pp.173-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability engineering: Old problems and new challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94, pp.125-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subset Simulation and Line Sampling for Advanced Monte Carlo Reliability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Safety and RELiability (ESREL) 2009 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.687-694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (250)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean Variance Estimation Neural Network Particle Filter for Predicting Battery Remaining Useful Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cancelliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bourinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 th Annual Conference of the Prognostics and Health Management Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nashville, United States. </w:t></w:r><w:hyperlink r:id="rId2143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/phmconf.2024.v16i1.4078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simulation Model of Resilience Evaluation for Natural Gas Pipeline Network Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Havbro Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference on Computational and Experimental Engineering and Sciences, ICCES 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Shenzhen, China. pp.1357-1370, </w:t></w:r><w:hyperlink r:id="rId2145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42987-3_95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Repeatable and Objective Decision Model for the Human Error Probability Estimation According to the HEART Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mascherona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Medici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ronchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADIPEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId2150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/216469-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation Of The Lower Heating Value Of Solid Recovered Fuel Based On Swir Hyper-Spectral Images And Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Verga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 12th Workshop on Hyperspectral Imaging and Signal Processing: Evolution in Remote Sensing (WHISPERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Rome, Italy. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId2155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS56178.2022.9955135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Stage Stochastic Unit Commitment Model for Wind-integrated Power Systems Flexibility Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristobal Catalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Viveros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 17th International Conference on Probabilistic Methods Applied to Power Systems (PMAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId2158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMAPS53380.2022.9810585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Supervised Classification Method Based on Logistic Regression with Elastic-net Penalization for Heat Waves Identification to Enhance Resilience Planning in Electrical Power Distribution Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Mascherona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Morotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 29th European Safety and Reliability Conference (ESREL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Milan, Italy. pp.3853-3860, </w:t></w:r><w:hyperlink r:id="rId2161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-14-8593-0_5847-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the resilience of an electrified transportation network considering failures of charging stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Safety and Reliability Conference, ESREL 2020 and 15th Probabilistic Safety Assessment and Management Conference, PSAM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Venice, Virtual, France. pp.3742-3749</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing reliability reputation of products based on online customer reviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Safety and Reliability Conference, ESREL 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Hannover, Germany. pp.157-162, </w:t></w:r><w:hyperlink r:id="rId2164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2724-30979-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A zero-sum Markov defender-attacker game for modeling false pricing in smart grids and its solution by multi-agent reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daogui Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Safety and Reliability Conference, ESREL 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Hannover, Germany. pp.3285-3291, </w:t></w:r><w:hyperlink r:id="rId2166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2724-30743-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience Management of Infrastructure Systems from a Multistage Decision Making Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Safety and Reliability Conference (ESREL2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hannover, Germany. </w:t></w:r><w:hyperlink r:id="rId2168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2724-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Extraction of Association Rules of Dependent Abnormal Behaviour Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Shokry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 29th European Safety and Reliability Conference (ESREL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hannover, Germany. pp.3308-3313, </w:t></w:r><w:hyperlink r:id="rId2170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2724-3_0723-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability Optimization of Parallel-Series System by Evolutionary Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Arezki Mellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 3rd International Conference on System Reliability and Safety (ICSRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Barcelona, Spain. pp.198-202, </w:t></w:r><w:hyperlink r:id="rId2172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSRS.2018.8688722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Identification of Critical Components in Complex Technical Infrastructures Using Bayesian Additive Regression Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingjing Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Al-Dahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefei Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 29th European Safety and Reliability Conference (ESREL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hannover, Germany. pp.3432-3436, </w:t></w:r><w:hyperlink r:id="rId2174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2724-3_0714-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value of information from condition inspection for a gamma degradation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId2176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PHM-Paris.2019.00040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on inductive method for online material loss detection with high debris concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Hong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Material Strength and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Kiev, Ukraine. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId2181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/629/1/012031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Unsupervised Method for the Reconstruction of Maintenance Intervention Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pinciroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Shokry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 29th European Safety and Reliability Conference (ESREL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, hannover, Germany. pp.483-490, </w:t></w:r><w:hyperlink r:id="rId2183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2724-3_0710-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A zero-sum Markov defender-attacker game for modeling false pricing in smart grids and its solution by multi-agent reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daogui Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Safety and Reliability Conference (ESREL2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hannover, Germany. </w:t></w:r><w:hyperlink r:id="rId2185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2724-3-0743-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved cell transmission model of traffic considering electric vehicles and charging stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Milan PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milan, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId2187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PTC.2019.8810629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A condition-based probabilistic safety assessment framework for the estimation of the frequency of core damage due to an induced steam generator tube rupture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Topical Meeting on Probabilistic Safety Assessment and Analysis, PSA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Charleston, United States. pp.177-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the value of prognostic information for condition-based and predictive maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hanover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Optimization of Business Continuity by Designing Safety Barriers for Accident Prevention, Mitigation and Emergency Responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 3rd International Conference on System Reliability and Safety (ICSRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Barcelona, Spain. pp.316-320, </w:t></w:r><w:hyperlink r:id="rId2191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSRS.2018.8688845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flow-based method for identifying critical pipelines in complex natural gas supply systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Assessment of Electrical Power Systems Considering Traffic Congestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 3rd International Conference on System Reliability and Safety (ICSRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Barcelona, France. pp.386-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data-Driven approach for predicting the remaining useful life of steam generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 3rd International Conference on System Reliability and Safety (ICSRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId2195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSRS.2018.00049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The energy management and optimization strategy for fuel cell hybrid ships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daogui Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yupeng Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangbin Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinping Yan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on System Reliability and Safety (ICSRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PMS-MMDD model for reliability assessment of multi-state phased-mission system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang-Yu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Feng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Zhong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation on neural networks for DUET-based delay estimation of abrasive debris signal separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhonghai Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSAA/IET International Conference on Aircraft Utility Systems (AUS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Guiyang, China. pp.220-225, </w:t></w:r><w:hyperlink r:id="rId2200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2018.0304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model ensemble-based prognostic framework for fatigue crack growth prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 2nd International Conference on System Reliability and Safety (ICSRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId2202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSRS.2017.8272843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KNN-FSVM for Fault Detection in High-Speed Trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Prognostics and Health Management (ICPHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Chongqing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ensemble of models for integrating dependent sources of information for the prognosis of the RUL of PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dacheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Hydrogène, Systèmes et Piles à Combustible 3652</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An importance measure to assess the value of a component inspection policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on System Reliability and Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Barcelone, Spain. </w:t></w:r><w:hyperlink r:id="rId2207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSRS.2018.8688877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power System Design for Resilience and Flexibility Against Extreme Weather Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 3rd International Conference on System Reliability and Safety (ICSRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Barcelona, France. pp.321-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated deterministic and probabilistic safety assessment of the cooling circuit of a superconducting magnet for nuclear fusion applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bellaera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strength of Knowledge Assessment for Risk Informed Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasneem Bani-Mustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Vulnerability of Smart Grids to Social Network-Based Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daogui Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Emmanuel Ramirez-Marquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 3rd International Conference on System Reliability and Safety (ICSRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Barcelona, France. pp.130-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heterogeneous ensemble approach for the prediction of the remaining useful life of packaging industry machinery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cannarile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Borghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Safety and Reliability Conference, ESREL 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Trondheim, Norway. pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical tree-based decision making approach for assessing the trustworthiness of risk assessment models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasneem Bani-Mustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beaudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated framework for condition-informed probabilistic risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinduo Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Safety and Reliability Conference ESREL2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytic hierarchy process approach for the security assessment of high speed railway construction sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Setola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Tesei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd International Conference on Engineering Sciences and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, High Tatras Mountains, France. </w:t></w:r><w:hyperlink r:id="rId2224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781315210469-189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Weighting Ensemble Approach for Wind Energy Production Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Al-Dahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Legnani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSRS2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Unexpected Failures with a Hierarchical Bayesian Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSRS2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Artificial Neural Networks for Seismic Fragility Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentner Irmela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSRS2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Reliability-redundancy Allocation by Evolutionary Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Arezki Mellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSRS2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Monte Carlo and Possibilistic Approach to Estimate Non-Suppression Probability in Fire Probabilistic Safety Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSRS2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the dynamics of fault propagation in complex dynamical network by considering the heterogeneity of nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuju You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiawei Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Conference on Energy Internet and Energy System Integration (EI2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Beijing, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId2235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EI2.2017.8245300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience modeling of multi-state degradation systems based on aggregated stochastic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.G. Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Safety and Reliability Conference, ESREL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, unknown, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated framework for condition-informed probabilistic risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinduo Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Safety and Reliability Conference, ESREL 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Portorož, Slovenia. pp.2841-2847, </w:t></w:r><w:hyperlink r:id="rId2241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781315210469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience modeling of multi-state degradation systems based on aggregated stochastic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.G. Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Safety and Reliability Conference, ESREL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, unknown, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the importance of elements of a gas transmission network from topological, reliability and controllability perspectives, considering capacity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kopustinskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Praks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Safety and Reliability Conference, ESREL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, unknown, France. pp.419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic reliability assessment and prognostics with monitored data for multiple dependent degradation components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Safety and Reliability Conference, ESREL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, unknown, France. pp.117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent reliability assessment of a distributed generation system based on multi-valued decision diagrams and Markov processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijia Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Safety and Reliability Conference ESREL2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the Resilience of Interdependent Infrastructure Systems against Intentional Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSRS2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian approach for dynamic portfolio optimization of safety barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Mancuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compare Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSRS2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A repairable dynamic event tree framework for the safety assessment of a steam generator of a nuclear power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Picoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Probabilistic Safety Assessment and Management, PSAM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, unknown, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for storage status assessment of electronic devices by model-based prognostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Safety and Reliability Conference, ESREL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, unknown, France. pp.317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionality reduction of the resilience model of a critical infrastructure network by means of elementary effects sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and RELiability Conference (ESREL) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom. pp.2797-2804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling common-cause failures using stochastic hybrid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengfei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Safety and Reliability Conference ESREL2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive incremental ensemble of extreme learning machines for fault diagnosis in induction motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Razavi-Far</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Saif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile Palade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Joint Conference on Neural Networks, IJCNN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, unknown, France. pp.1615-1622, </w:t></w:r><w:hyperlink r:id="rId2261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN.2017.7966044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-informed decision making under incomplete information: portfolio decision analysis and credal networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Mancuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compare Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahti Salo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Safety and Reliability Conference ESREL2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unsupervised clustering method for assessing the degradation state of cutting tools used in the packaging industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannarile Francesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compare Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Safety and Reliability Conference ESREL2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some reflections on pre- and post- accident analysis for water transport: A case study of the Eastern Star accident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinping Yan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference - ESREL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom. pp.127-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling dependent competing failure processes based on stochastic hybrid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengfei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Safety and Reliability Conference, ESREL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, glasgow, United Kingdom. pp.410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent reliability assessment of a distributed generation system based on multi-valued decision diagrams and Markov processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijia Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Safety and Reliability Conference, ESREL 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Portorož, Slovenia. pp.3271-3276, </w:t></w:r><w:hyperlink r:id="rId2269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781315210469-413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling common-cause failures using stochastic hybrid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengfei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Safety and Reliability Conference, ESREL 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Portorož, Slovenia. pp.2319-2326, </w:t></w:r><w:hyperlink r:id="rId2271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781315210469-291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-state physics modeling for estimating the size- and location-dependent loss of coolant accident initiating event probability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Colli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiejuan Tong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Topical Meeting on Probabilistic Safety Assessment and Analysis, PSA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, unknown, France. pp.1185-1192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fault diagnostic tool based on a first principle model simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cannarile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Model-Based Safety and Assessment, IMBSA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, unknown, France. pp.179-193, </w:t></w:r><w:hyperlink r:id="rId2274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-64119-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing controllability, efficiency and reliability of network systems by dynamic simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Safety and Reliability Conference, ESREL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, unknown, France. pp.418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benchmark of Dynamic Reliability Methods for Probabilistic Safety Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSRS2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating random shocks into reliability assessment of Phased-mission system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang-Yu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Zhong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Mathematical Methods in Reliability Conference MMR2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-valued importance measures for business continuity management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd International Conference on Engineering Sciences and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Portoroz, Slovenia. </w:t></w:r><w:hyperlink r:id="rId2280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781315210469-193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for multi-hazards risk aggregation considering risk model maturity levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasneem Bani-Mustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSRS2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of failure on-demand probability and malfunction rate values in cyber-physical systems of nuclear power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Topical Meeting on Probabilistic Safety Assessment and Analysis, PSA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, unknown, France. pp.1205-1211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated framework for business continuity management of critical infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinduo Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Safety and Reliability Conference - ESREL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom. pp.563-570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some reflections on pre- and post-accident analysis for water transport: A case study of the eastern star accident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.P. Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Safety and Reliability Conference, ESREL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, unknown, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for multi-hazards risk aggregation considering risk model maturity levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasneem Bani-Mustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on System Reliability and Safety, ICSRS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId2290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSRS.2017.8272859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of Seismic Fragility Curves Using Artificial Neural Network Metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irmela Zentner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Structural Safety and Reliability (ICOSSAR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vienne, Austria. pp.1525-1534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for quantitative resilience analysis of maritime transportation systems from risk perspectives: A case study of a ship stuck in ice in arctic waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.P. Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Safety and Reliability Conference, ESREL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, unknown, France. pp.359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Local Aggregation of an Ensemble of Models for RUL Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dacheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yousfi Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2017 - 10th International Conference on Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience modeling of multi-state degradation systems based on aggregated stochastic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijia Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Safety and Reliability Conference, ESREL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom. pp.341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian approach for safety barrier portfolio optimization”, Proceedings of the European Safety and Reliability Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Mancuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontological Approach for Run-Time Safety Management in Smart Work Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Teimourikia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariagrazia Fugini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Enabling Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between extreme learning machine and artificial neural network for remaining useful life prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Prognostics and System Health Management Conference (PHM-Chengdu)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Chengdu, France. </w:t></w:r><w:hyperlink r:id="rId2301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PHM.2016.7819794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for asset prognostics from fleet data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Prognostics and System Health Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Chengdu, France. </w:t></w:r><w:hyperlink r:id="rId2303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PHM.2016.7819824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction Capability Assessment of Data-Driven Prognostic Methods for Railway Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Third European Conference of the Prognostics and Health Management Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Switching Ensemble Approach for Remaining Useful Life Estimation of Electrolytic Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Al-Dahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability: Methodology and Applications - Proceedings of the European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Dynamic Reliability Methods for Probabilistic Safety Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Reliability, Maintainability and Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire compartment partitioning approaches for fire probabilistic safety analysis of a high-temperature gas-cooled reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiejuan Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Topical Meeting on High Temperature Reactor Technology, HTR 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, unknown, France. pp.446-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuzzy Event Tree Model for Accident Scenario Analysis of Ship Stuck in Ice in Arctic Waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Montewka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinping Yan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Ocean, Offshore and Arctic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Busan, South Korea. </w:t></w:r><w:hyperlink r:id="rId2312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/OMAE2016-54882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a Dynamic Uncertain Causality Graph (DUCG) for Fault Diagnostics in Nuclear Power Plants by Genetic Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th ICONE – International Conference on Nuclear Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Charlotte, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance-Based Probabilistic Design by Order Statistics for an Oil and Gas Deep-water Well Casing String Affected by Wear During Kick Load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brivio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Repairable Dynamic Event Tree for the safety assessment of a steam generator of a nuclear power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Picoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Safety Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portfolio optimization for risk-informed decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mancuso, M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust portfolio modelling methodological approach to GB gas grid risk analysis via a simplified network version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sansavini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semi-Supervised Self Organizing Map for Post-Processing the Scenarios of an Integrated Deterministic and Probabilistic Safety Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Safety Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sensitivity analysis for the adequacy assessment of a multi-state physics modeling approach for reliability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ordinal Optimization approach to the solution of homogenous redundancy allocation for Multi-State Series-Parallel Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.F. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Safety and Reliability Conference, ESREL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, unknown, France. pp.2255-2259, </w:t></w:r><w:hyperlink r:id="rId2327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b19094-296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling reliability big data: A similarity-based approach for clustering a large fleet of assets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannarile Francesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compare Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Safety and Reliability of Complex Engineered Systems-Proceedings of the 25th European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ordinal Optimization Approach to the Solution of the Redundancy Allocation for Multi-State Series-Parallel Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.F. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems-Proceedings of the 25th European Safety and Reliability Conference, ESREL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework of model predictive control for the safety analysis of an electric power microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionela Prodan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2015, 25th European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId2332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b19094-203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a fault tolerant strategy for efficient energy management in microgrid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionela Prodan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Stoican</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Conference on Nonlinear Model Predictive Control NMPC 2015: Seville, Spain, 17–20 September 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Seville, Spain. pp.458 - 463, </w:t></w:r><w:hyperlink r:id="rId2334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.11.321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Case Study for Eco-Industrial Park Deployment under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kuznetsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId2336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2013.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability modeling of a spool valve considering the dependencies among failure mechanisms and epistemic uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengfei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems-Proceedings of the 25th European Safety and Reliability Conference, ESREL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Reliability Models for Multiple Dependent Competing Degradation Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Hui Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Wrocław, Poland. pp.775-782</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Genetic Algorithm Developed on a Reduced Search Space for Optimal Redundancy Allocation in Multi-State Series-Parallel Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mu-Xia Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREl 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of metamodel-based techniques for the efficient seismic analysis of structural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lopez-Caballero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. pp.1193-1200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method for On-line Evaluating the Accuracy of a Particle Filter-based Prognostics Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems-Proceedings of the 25th European Safety and Reliability Conference, ESREL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Maintenance Decision with Empirical Models Based on Fleet-Wide Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Al-Dahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 49th ESReDA Seminar on: Innovation through Human Factors in Risk Assessment and Maintenance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSTADEPT: A tool for the analysis of industrial equipment degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Legnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference, ESREL 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Wroclaw, France. pp.873-881, </w:t></w:r><w:hyperlink r:id="rId2346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b17399-124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Resilience Analysis of Interconnected Systems By a Set-Theoretic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionela Prodan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Wroclaw, Poland. pp.197-205, </w:t></w:r><w:hyperlink r:id="rId2348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b17399-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of a bulk cryogenic tank: Beyond the Leak-Before-Break criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Legnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Buldrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sansavini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference, ESREL 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Wroclaw, France. pp.2361-2367, </w:t></w:r><w:hyperlink r:id="rId2351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b17399-324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the small failure probability of a nuclear passive safety system by means of an efficient Adaptive Metamodel-Based Subset Importance Sampling method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference, ESREL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Weibayes and Markov Chain Monte Carlo methods for the reliability analysis of turbine nozzle components with right censored data only</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cannarile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mattafirri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Carlevaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems-Proceedings of the 25th European Safety and Reliability Conference, ESREL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the improvement achieved in RAMS by a FEV embedding a powertrain PHMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Astigarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Rigamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems-Proceedings of the 25th European Safety and Reliability Conference, ESREL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Support Vector Regression for Long-Term Prediction under Nonstationay Environments: Prognostics of Components in Nuclear Power Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Quality, Reliability, Risk, Maintenance, and Safety Engineering (QR2MSE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Ensemble Clustering for Transients Classification in a Nuclear Power Plant Turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Al-Dahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Seraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems-Proceedings of the 25th European Safety and Reliability Conference, ESREL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computation Framework for Reliability Assessment of Complex Systems under Multiple Dependent Competing Degradations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.H. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.F. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Conference on Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Support Vector Regression for Long-Term Prediction under Non stationary Environments: Prognostics of Components in Nuclear Power Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Quality, Reliability, Risk, Maintenance, and Safety Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascading failure behavior in randomly generated power transmission networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Azzolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems-Proceedings of the 25th European Safety and Reliability Conference, ESREL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Approach for Automating FMECA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems-Proceedings of the 25th European Safety and Reliability Conference, ESREL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencial Monte Carlo method to assess the availability of power station layouts with generator circuit-breakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figliuzzi V.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palazzo Mancini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems-Proceedings of the 25th European Safety and Reliability Conference, ESREL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the impact of climate change on the risk assessment of nuclear power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Sahlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Vagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems-Proceedings of the 25th European Safety and Reliability Conference, ESREL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compacted Object Sample Extraction (COMPOSE)-based method for fault diagnostics in evolving environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Prognostics and System Health Management Conference (PHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId2372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PHM.2015.7380046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An entropy-driven method for exploring extreme and unexpected accident scenarios in the risk assessment of dynamic engineered systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference ESREL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inference exchange and decision fusing model for separated surveillance units in safety-critical infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems-Proceedings of the 25th European Safety and Reliability Conference, ESREL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self-Organizing Map-Based Monitoring System for Insulated Gate Bipolar Transistors Operating in Fully Electric Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Rigamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Astigarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Prognostics and Health Management Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Monte Carlo method to assess the availability of power station layouts with generator circuit-breakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Figliuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Safety and Reliability Conference, ESREL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, unknown, France. pp.1825-1832, </w:t></w:r><w:hyperlink r:id="rId2381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b19094-237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Programming Approach for the Efficient Reliability Evaluation of Multi-State Series-Parallel System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mu-Xia Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.F. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Conference on Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the most critical pipes in the presence of imprecise information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compare Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Mancuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Laasko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems-Proceedings of the 25th European Safety and Reliability Conference, ESREL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improvement of a Metamodel-Based Importance Sampling Algorithm for Estimating Small Failure Probabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gioletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Vulnerability and Risk Analysis and Management, ICVRAM 2014 and the 6th International Symposium on Uncertainty Modeling and Analysis, ISUMA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, unknown, France. pp.2104-2114, </w:t></w:r><w:hyperlink r:id="rId2387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/9780784413609.211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A double-loop Monte Carlo approach for Part Life Data Base reconstruction and scheduled maintenance improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mattafirri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Safety and Reliability Conference, ESREL 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance assessment of a radioactive waste repository by adaptive kriging and importance sampling monte carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gioletta Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Vulnerability and Risk Analysis and Management (ICVRAM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool for the analysis of industrial equipment degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Legnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Safety and Reliability Conference, ESREL 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated resilience and risk analysis framework for critical infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference, ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, France. pp.2001-2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the microgrid energy management under a predictive control framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionela Prodan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Conference on Control Applications, CCA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, unknown, France. pp.861-866, </w:t></w:r><w:hyperlink r:id="rId2395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2014.6981444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Capacity Allocation for a Failure Resilient Electrical Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Châtenay-Malabry, France. pp.197 - 207, </w:t></w:r><w:hyperlink r:id="rId2397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3139/9781569904923.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Self Organizing Maps for Diagnosing Faults in Motor Bearings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Al-Dahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Safety and Reliability Conference, ESREL 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified Auto Associatie Kernel Regression method for robust signal recostruction in nuclear power plant components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Safety and Reliability Conference, ESREL 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal detection of new classes of faults by an Invasive Weed Optimization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Razavi-Far</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile Palade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Beijing, France. </w:t></w:r><w:hyperlink r:id="rId2401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN.2014.6889887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the improvement in the safety and reliability of a Fully Electric Vehicle achieved by embedding an Electrical Powertrain Prognostic and Health Monitoring System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Astigarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Rigamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Electric Vehicle Congress Brussels, December 2014, (EEVC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, London, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Quantum-Inspired Evolutionary Approach for non- Homogeneous Redundancy Allocation in Series- Parallel Multi-State Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRMS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Guang Zhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Procedure for Practical Prognostics and Health Monitoring of Fully Electric Vehicles for Enhanced Safety and Reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galarza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rigamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rantala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Unanue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IET Hybrid and Electric Vehicles Conference (HEVC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, London, France. </w:t></w:r><w:hyperlink r:id="rId2408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2014.0955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability and Risk Analysis of Critical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Vulnerability and Risk Analysis and Management (ICVRAM) and the Sixth International Symposium on Uncertainty, Modeling, and Analysis (ISUMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Liverpool, France. </w:t></w:r><w:hyperlink r:id="rId2410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/9780784413609.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment related to the catastrophic rupture of a LOX cryogenic tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sansavini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Buldrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Beretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Legnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Safety and Reliability Conference, ESREL 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian probabilistic analysis of a nuclear power plant small loss of coolant event tree model with possibilistic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Kung Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety, Reliability and Risk Analysis, Beyond the Horizon, Proceedings of the European Safety and RELiability Conference (ESREL) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Amsterdam, Netherlands. pp.3321-3328, </w:t></w:r><w:hyperlink r:id="rId2415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b15938-505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based component replacement of the pneumatic valve with the unscented particle filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinping Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Prognostics and System Health Management Conference (PHM-2014 Hunan)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Zhangiiaijie City, France. </w:t></w:r><w:hyperlink r:id="rId2418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PHM.2014.6988181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Sensitivity Analysis of Power Systems Components -Markov Reliability Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio M. Rocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Vulnerability and Risk Analysis and Management, ICVRAM 2014 and the 6th International Symposium on Uncertainty Modeling and Analysis, ISUMA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, unknown, France. pp.1514-1522, </w:t></w:r><w:hyperlink r:id="rId2421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/9780784413609.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified Auto Associative Kernel Regression method for robust signal reconstruction in nuclear power plant components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Safety and Reliability Conference ESREL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN EFFICIENT ONLINE LEARNING APPROACH FOR SUPPORT VECTOR REGRESSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Vitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Seraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">second european conference of the prognostics and health management society 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId2424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789814619998_0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESILIENCE ANALYSIS OF INTERCONNECTED SYSTEMS BY A SET-THEORETIC APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionela Prodan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda Mu 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Prognostic Approach Based on Particle Filtering and Optimized Tuning Kernel Smoothing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second European Conference of the Prognostics and Health Management Society 2014 (PHME 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Robustness of Critical Infrastructures Within a Multistate Systems-of-Systems Framework in the Presence of Epistemic Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICVRAM &amp; ISUMA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Liverpool, United Kingdom. pp.715 - 724, </w:t></w:r><w:hyperlink r:id="rId2430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/9780784413609.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilbert-Huang transforms for fault detection and degradation assessment in electrical motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rigamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rantala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Safety and Reliability Conference, ESREL 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of Transmission Grids with Variable Generation and Consumption: A Complex Network Systems Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sansavini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Vulnerability and Risk Analysis and Management (ICVRAM) and the Sixth International Symposium on Uncertainty, Modeling, and Analysis (ISUMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Liverpool, France. </w:t></w:r><w:hyperlink r:id="rId2433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/9780784413609.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the robustness of critical infrastructures within a multistate systems-of-systems framework in the presence of epistemic uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Second International Conference on Vulnerability and Risk Analysis and Management (ICVRAM2014) and Sixth International Symposium on Uncertainty, Modeling and Analysis (ISUMA2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Weighted PSVR-Based Ensembles for Prognostics of Nuclear Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Vitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Seraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLINS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, João Pessoa, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantum-inspired evolutionary approach for non-homogeneous redundancy allocation in series-parallel multi-state systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 10th International Conference on Reliability, Maintainability and Safety, ICRMS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, unknown, France. pp.526-532, </w:t></w:r><w:hyperlink r:id="rId2437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRMS.2014.7107252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Topological and Physical Approaches to Network Modeling for the Optimization of Failure-Resilient Electrical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICVRAM &amp; ISUMA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Liverpool, United Kingdom. pp.725 - 735, </w:t></w:r><w:hyperlink r:id="rId2439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/9780784413609.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis and Failure Damage Domain Identification of the Passive Containment Cooling System of an AP1000 Nuclear Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Nicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Safety Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Signal Reconstruction Uncertainty in Fault Detection Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Al-Dahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second European Conference of the Prognostics and Health Management Society 2014 (PHME 2014), </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING MULTIPLE DEPENDENT COMPETING DEGRADATIONS UNDER EPISTEMIC UNCERTAINTY VIA PDMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Hui Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda-Mu 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of a simulation model for evaluating renewable distributed generation on a power network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hennebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMAPS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Durham, United Kingdom. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId2444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMAPS.2014.6960673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-State Physics Model for the Reliability Assessment of a Component under Degradation Processes and Random Shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Hui Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty modeling in wind power generation prediction by neural networks and bootstrapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronay Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Vitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Genetic Algorithm and Neural Network Technique for Predicting Wind Power under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronay Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Vitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prognostics and System Health Management Conference PHM-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Milan, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MINIMAL CUT SETS IDENTIFICATION OF NUCLEAR SYSTEMS BY EVOLUTIONARY ALGORITHMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Baronchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Probabilistic Safety Assessment and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Columbia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization-based control approach for reliable microgrid energy management under uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionela Prodan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEPS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Bucharest, Romania. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Support Vector Regression for Short-Term Prediction of Power Plants Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Seraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Vitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prognostics and System Health Management Conference - PHM-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Milano, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable microgrid energy management under environmental uncertainty and mechanical failures: an agent-based modelling and robust optimization approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kuznetsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. accepted for publication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal cut sets identification by hierarchical differential evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Baronchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Probabilistic Safety Assessment and Analysis 2013, PSA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Columbia, SC, France. pp.614-625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian update of the parameters of probability distributions for risk assessment in a two-level hybrid probabilistic-possibilistic uncertainty framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasanisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern RAMS analysis and maintenance engineering for modern industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Maintenance Forum 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lugano, Switzerland. pp.4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic learning of latent residuals for diagnosing new class drifts in wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbch Razavi-Far</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Winter Meeting on Transactions and Embedded Topical Meetings: Risk Management for Complex Socio-Technical Systems, 2nd ANS SMR 2013 Conference, Nuclear Nonproliferation - 1st Fission to the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Washington, DC, France. pp.2144-2145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combination of gaussian processes and principal component analysis for prediction of radionuclide migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Avram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference -ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian probabilistic analysis of a nuclear power plant small loss of coolant event tree model with possibilistic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Kung Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.3321-3328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Production Facility Allocation for Failure Resilient Critical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability analysis of interdependent networks using percolation theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 9th International Conference on Signal-Image Technology and Internet-Based Systems, SITIS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Kyoto, France. pp.626-629, </w:t></w:r><w:hyperlink r:id="rId2463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SITIS.2013.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Decision Making Framework for Vulnerability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Ran Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuzzy Similarity Based Method for Signal Reconstruction during Plant Transients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Genini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prognostics and System Health Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular Spectrum Analysis for Forecasting of Electric Load Demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Briceño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio M. Rocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prognostics and System Health Management Conference - PHM-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Milan, Italy. pp.919-924, </w:t></w:r><w:hyperlink r:id="rId2468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1333154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated production optimization through model-based decision support and advanced optimization techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Viadana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Masi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sharon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Distaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Offshore Mediterranean Conference and Exhibition 2013, OMC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, unknown, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Universal Generating Function for the Reliability Assessment of Multi-State Systems under Aleatory and Epistemic Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Performance of a Fully Electric Vehicle Subsystem in Presence of a Prognostic and Health Monitoring System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barbisotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Capanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rigamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prognostics and System Health Management Conference - PHM‐2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Milan, Italy. pp.787-792, </w:t></w:r><w:hyperlink r:id="rId2478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1333132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme learning machines for predicting operation disruption events in railway systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Weidmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concerns, challenges and directions of development for the issue of representing uncertainty in risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terje Aven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA Annual Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex systems reliability: a complex challenge for reliability analysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Stellenbosch, South Africa. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostics under different available information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mangili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prognostics and System Health Management Conference - PHM‐2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Milan, Italy. pp.163-168, </w:t></w:r><w:hyperlink r:id="rId2483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1333028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing and allocation of distributed generation for reliable energy distribution accounting for uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hennebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Sensitivity Analysis from Given Data: An Application to a model for radionuclide migration in a randomly heterogeneous aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Borgonovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference - ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive control for reliable microgrid energy management under uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionela Prodan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Safety and Reliability (ESREL 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.2919-2924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line sampling and Fuzzy Interval Analysis for the propagation of aleatory and epistemic uncertainties in risk models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Term Prediction for Nuclear Power Plant Failure Scenarios Using an Ensemble-based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Vitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Seraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-Based Maintenance Modelling and Decision Making taking into account Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Al-Dahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDRR 2013 - Third Symposium on Games and Decisions in Reliability and Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A system-of-systems framework of Nuclear Power Plant Probabilistic Seismic Hazard Analysis by Fault Tree analysis and Monte Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSAM 11 &amp; ESREL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A subspace approach to fault diagnostics in large power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 5th International Symposium on Communications, Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Rome, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId2494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCCSP.2012.6217782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Modeling by Inhomogeneous Continuous Time Markov Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Hui Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Workshop on Stochastic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri-Net Simulation Model of a Nuclear Component Degradation Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Hui Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mithlesh Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSAM11 &amp; ESREL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Finland. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dempster-Shafer Theory of Evidence to handle maintenance models tainted with imprecision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSAM 11 &amp; ESREL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wavelet-based approach for condition monitoring of a gas turbine during start-up transients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pappaglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Seraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Probabilistic Safety Assessment and Management Conference and the Annual European Safety and Reliability Conference 2012, PSAM11 ESREL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, France. pp.459-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal Reconstruction During Operational Transients of Electrical Power Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Seraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSAM 11 &amp; ESREL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue crack growth prognostics by Particle Filtering application and Ensemble of Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sauco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Conference of the Prognostics and Health Management (PHM) Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporate Modelling Uncertainty into the Decision Making of Passive System Reliability Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tairan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 2012 International Conference on Probabilistic Safety Assessment and Management (PSAM 11) &amp; European Safety and Reliability Conference - ESREL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Assessment through Bootstrapped Support Vector Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Didier Lins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcio das Chagas Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Lopez Droguett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magno Jacinto Carlos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 2012 International Conference on Probabilistic Safety Assessment and Management (PSAM 11) &amp; European Safety and Reliability Conference - ESREL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporate Modeling Uncertainty into the Decision Making of Passive System Reliability Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tairan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiejuan Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSAM 11 &amp; ESREL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid ensemble approach for process parameter estimation in offshore oil platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mangili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bent H. Nystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International FLINS Conference on Uncertainty Modeling in Knowledge Engineering and Decision Making (FLINS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An application of a new framework for model (output) uncertainty analysis in risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torbjørn Bjerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terje Aven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 2012 International Conference on Probabilistic Safety Assessment and Management (PSAM 11) &amp; European Safety and RELiability Conference - ESREL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Objective Memetic Optimization Method for Power Network Cascading Failures Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sansavini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. R. Golea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSAM11 &amp; ESREL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Finland. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble of Bootstrapped Models for the prediction of the Remaining Useful Life of a Creeping Turbine Blade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mangili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on PHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Clustering for Fault Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prognostics and System Health Management Conference - PHM2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of wind speed prediction intervals by multi-objective genetic algorithms and neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronay Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Vitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Scientific Meeting of the Italian Statistical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rome, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UN CADRE DE SIMULATION MULTI-ETATS POUR MODÉLISER DE LA DÉGRADATION DES COMPOSANTS DE PRODUCTION D'ÉNERGIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Hui Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Despujols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAMBDA MU 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Analysis of a Real Power Transmission System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. R. Golea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sansavini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSAM 11 &amp; ESREL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Prediction Intervals of Neural Network Models by a Multi-objective Genetic Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronay Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLINS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Istanbul, Turkey. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure and Reliability Predictions by Infinite Impulse Response Locally Recurrent Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. R. Golea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISAP-5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Milan, Italy. pp.117-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Assessment of Choke Valves undergoing Erosion with a Hybrid Ensemble Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bent H. Nystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mangili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSAM 11 &amp; ESREL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble of Neural Networks for Detection and Classification of Faults in Nuclear Power Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Razavi-Far</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International FLINS Conference on Uncertainty Modeling in Knowledge Engineering and Decision Making (FLINS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Multi-Objective Optimization of an Open-Pit Mine Truck-Shovel System by the Cross-Entropy Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Viveros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredy Kristjanpoller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Arata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Probabilistic Safety Assessment and Management (PSAM 11) &amp; European Safety and Reliability Conference - ESREL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of aleatory and epistemic uncertainties in the model for the design of a flood protection dike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasanisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSAM 11 &amp; ESREL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble of Neural Networks for Predicting Scale Deposition in Oil Well Plant Equipments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sauco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique López Droguett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSAM 11 &amp; ESREL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework For Ranking The Attack Susceptibility Of Components Of Critical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Piccinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sansavini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISAP-5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Milan, Italy. pp.117-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of Scale Deposition on Equipment of Oil Wells Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique López Droguett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sauco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISAP-5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Milan, Italy. pp.117-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of root cause analysis and theory of inventive problem solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Viveros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Nikulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Stegmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Bravo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 2012 International Conference on Probabilistic Safety Assessment and Management (PSAM 11) &amp; European Safety and RELiability Conference - ESREL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive System Accident Scenario Analysis by Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiejuan Tong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, United States. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hybrid ensemble based approach for process parameter estimation in offshore oil platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mangili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bent H. Nystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHPG Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Sandefjord, Norway. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Monte Carlo simulation of non-linear radioactive contaminant release processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Sanctis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International High-Level Radioactive Waste Management Conference 2011, IHLRWMC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Albuquerque, NM, France. pp.471-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGNAL GROUPING FOR CONDITION MONITORING OF NUCLEAR POWER PLANT COMPONENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Canesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Seraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Safety, Reliability and Risk Management: ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, France. pp.1 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Evolution for Optimal Grouping of Condition Monitoring Signals of Nuclear Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pappaglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.410-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity and vulnerability of Smartgrid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kuznetsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Culver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.2474 - 2482, </w:t></w:r><w:hyperlink r:id="rId2538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b11433-352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Evolution for Single-objective Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Viadana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Beijing, China. pp.230-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble of Unsupervised Fuzzy C-Means classifiers for clustering health status of oil sand pumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L. Tsui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.419-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïve Bayesian Classifier for On-line Remaining Useful Life Prediction of Degrading Bearings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selina S. Y. Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwok-Leung Tsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, China. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An All-Hazard Approach for the Vulnerability Analysis of Critical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Piccinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sansavini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.2451-2458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty propagation methods in dioxin/furans emission estimation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ripamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lonati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.2222 - 2229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo and fuzzy interval propagation of hybrid uncertainties on a risk model for the design of a flood protection dike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasanisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.2167-2175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling cascading failures in &amp;quot;systems of systems&amp;quot; with uncertain behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sansavini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASP11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Zurich, Switzerland. pp.1858-1866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Monte Carlo Simulation of Non-Llinear Radioactive Contaminant Release Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Sanctis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International High Level Radioactive Waste Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Albuquerque, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of electrical grid protection by a differential evolution algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. R. Golea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sansavini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.2515-2521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering Of Multiple System Reliability Design Solutions For Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASP 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Zurich, Switzerland. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On imprecision in relation to uncertainty importance measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terje Aven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.2250-2255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation model for adequacy assessment of distributed generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kuznetsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSDM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new modeling framework of component degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Balestrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benetrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.776-781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Framework for the Optimization of Project Risk Response Plan under Resource Constraints with Genetic Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICQR2MSE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Xian, China. pp.856-861, </w:t></w:r><w:hyperlink r:id="rId2557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICQR2MSE.2011.5976743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability prediction of oil wells by support vector machine with particle swarm optimization for variable selection and hyperparameter tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.D. Lins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique López Droguett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Jacinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence in Signal Reconstruction by the Evolving Clustering Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM-2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Shenzhen, China. pp.199-205, </w:t></w:r><w:hyperlink r:id="rId2563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PHM.2011.5939535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibility-probability transformation in comparing different approaches to the treatment of epistemic uncertainties in a fault tree analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Annual Conference: Reliability, Risk and Safety: Back to the Future, ESREL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rhodes, France. pp.1605-1612</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some considerations on critical infrastructure vulnerability assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Kröger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Annual Conference: Reliability, Risk and Safety: Back to the Future, ESREL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rhodes, France. pp.581-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability prediction of oil production wells by particle swarm optimized support vector machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.D. Lins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.L. Droguett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Jacinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Annual Conference: Reliability, Risk and Safety: Back to the Future, ESREL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rhodes, France. pp.914-922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Experts Analytic Hierarchy Process for the Sensitivity Analysis of Passive Safety Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiejuan Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Probabilistic Safety Assessment &amp; Management Conference - PSAM 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Seattle, United States. pp.1 - 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESReDA/ESRA maintenance modelling and applications project group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 8th International Conference on Reliability, Maintainability and Safety (ICRMS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Chengdu, China. pp.563-565, </w:t></w:r><w:hyperlink r:id="rId2573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRMS.2009.5270126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of neural networks to evaluate RAMS' parameters of dynamic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Padovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference, ESREL' 98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Neural Networks in the reliability analysis of dynamic systems : an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Series on Advanced Topics in Reliability and Risk Analysis, Dynamic Reliability : Future Directions, University of Maryland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Greenbelt, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic simulation model of resilience assessment of natural gas pipeline systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Havbro Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Technology and Information Science (CTIS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Wuhan, China. 2595 (1), pp.012014, 2023, </w:t></w:r><w:hyperlink r:id="rId2580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2595/1/012014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of Eco-Industrial Parks: analysis and solutions for improvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Louhichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Kuznetsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization for Energy Efficiency in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of RAMS in Railway Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qamar Mahboob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, 1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge in Risk Assessment and Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terje Aven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Wiley &amp; Sons, Ltd, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of RAMS in Railway Systems: Theory and Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qamar Mahboob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">69, pp.1-745, 2018, 9781351978798. </w:t></w:r><w:hyperlink r:id="rId2586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b21983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty in Risk Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terje Aven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Monte Carlo Simulation Method for System Reliability and Risk Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 198p., 2013, </w:t></w:r><w:hyperlink r:id="rId2589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-4588-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basics of Reliability and Risk Analysis : Worked Out Problems and Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World Scientific Publishing Co Pte Ltd., 220p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerable Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Kröger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wolfgang Kröger, Enrico Zio. Springer, 218p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The risk of the electrical power grid due to natural hazards and recovery challenge following disasters and record floods: What next?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Fauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romney Duffey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ali Fares. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change and Extreme Events</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 235 (4), Elsevier, pp.215-238, 2021, 978-0-12-822700-8. </w:t></w:r><w:hyperlink r:id="rId2593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-822700-8.00008-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on Health Indices Extraction and Trend Modeling for Remaining Useful Life Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Arab Djeziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remaining Useful Life estimation without needing for prior knowledge of the degradation features</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.183 - 223, 2020, </w:t></w:r><w:hyperlink r:id="rId2597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-42726-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Non-parametric Cumulative Sum Approach for Online Diagnostics of Cyber Attacks to Nuclear Power Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book Chapter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-228, 2019, </w:t></w:r><w:hyperlink r:id="rId2599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-95597-1_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game-Theoretic Decision Making for the Resilience of Interdependent Infrastructures Exposed to Disruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gritzalis Dimitris; Theocharidou Marianthi; Stergiopoulos George. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Infrastructure Security and Resilience - Theories, Methods, Tools and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-114, 2019, 978-3-030-00024-0. </w:t></w:r><w:hyperlink r:id="rId2601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00024-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Planning of Electric Power Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization in Large Scale Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Springer Optimization and Its Applications, </w:t></w:r><w:hyperlink r:id="rId2603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-28565-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Assessment of Systems with Dependent Degradation Processes Based on Piecewise-Deterministic Markov Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Hui Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Multi-state Systems Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14 (1), pp.213-225, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Requirements of Railway RAM, Safety, and Related General Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qamar Mahboob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dersin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of RAMS in Railway Systems: Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69, pp.3-11, 2018, 9781351978798. </w:t></w:r><w:hyperlink r:id="rId2607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b21983-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic Methods for RAM Analysis and Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Joanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qamar Mahboob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of RAMS in Railway Systems: Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69, pp.13-37, 2018, 9781351978798. </w:t></w:r><w:hyperlink r:id="rId2610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b21983-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic accident scenario generation, modeling and post-processing for the integrated deterministic and probabilistic safety analysis of nuclear power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Concepts in Nuclear Energy Risk Assessment and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69, pp.477-504, 2018, 9789813225619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Methods for RAM Analysis and Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Joanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qamar Mahboob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of RAMS in Railway Systems: Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69, pp.39-62, 2018, 9781351978798. </w:t></w:r><w:hyperlink r:id="rId2613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b21983-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Risk Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terje Aven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge in Risk Assessment and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.143-164, 2017, 9781119317906;9781119317890. </w:t></w:r><w:hyperlink r:id="rId2615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119317906.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-driven System Simulation for Scenario Analysis in Risk Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Terje Aven, Enrico Zio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge in Risk Assessment and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.165-219, 2017, 9781119317890. </w:t></w:r><w:hyperlink r:id="rId2617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119317906.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of life distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley StatsRef: Statistics Reference Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId2619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118445112.stat03882.pub2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSTADEPT: A tool for the analysis of industrial equipment degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Legnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability: Methodology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69, pp.873-881, 2014, 9781315736976. </w:t></w:r><w:hyperlink r:id="rId2621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b17399-127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of a bulk cryogenic tank: Beyond the Leak-Before-Break criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Legnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Buldrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sansavini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability: Methodology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69, pp.2361-2367, 2014, 9781315736976</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A COMPARISON OF METHODS FOR SELECTING PREFERRED SOLUTIONS IN MULTIOBJECTIVE DECISION MAKING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cengiz Kahraman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence Systems in Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.23-43, 2012, Atlantis Computational Intelligence Systems, Vol. 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostics and Health Management of Industrial Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seifedine Kadry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics and Prognostics of Engineering Systems: Methods and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.333-356, 2012, </w:t></w:r><w:hyperlink r:id="rId2625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-2095-7.ch017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective Reliability Allocation in Multi-State Systems: Decision Making by Visualization and Analysis of Pareto Fronts and Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anatoly Lisnianski and Ilia Frenkel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in System Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.195-208, 2012, </w:t></w:r><w:hyperlink r:id="rId2627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-2207-4_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A snapshot on maintenance modeling and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlos Guedes Soares ; Y. Garbatov ; N. Fonseca &amp; A.P. Texeira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Technology and Engineering - Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.1413-1425, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Simulation of Critical Infrastructures for Electric Power Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adrian Gheorghe and Liviu Muresan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.109-124, 2011, NATO Science for Peace and Security Series C: Environmental Security, 2011, Part 2, </w:t></w:r><w:hyperlink r:id="rId2631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-0719-1_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modelling Framework to Assess Maintenance Policy Performance in Electrical Production Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Despujols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Andrews, C. Berenguer and L. Jackson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maintenance Modelling and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Det Norske Veritas (DNV), pp.258-277, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability Analysis: Concepts and Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Operations Research and Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.3-39, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for uncertainty analysis in the reliability assessment of a degrading structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Reliability Analyses into System Risk Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Det Norske Veritas (DNV), pp.81-106, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Importance Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pham Hoang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Risk Modeling and Its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.151-196, 2011, </w:t></w:r><w:hyperlink r:id="rId2637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-85729-470-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Estimation by Advanced Monte Carlo Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faulin, Juan, Martorell, Ramirez-Marquez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Methods for Reliability and Availability of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.3-39, 2010, Springer Series in Reliability Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo Methods for Reliability Estimation and Failure Prognostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLEX DATA MODELING AND COMPUTATIONALLY INTENSIVE STATISTICAL METHODS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.138-151, 2010, Contributions to Statistics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial: Special Issue of ESREL2020 PSAM15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.106077. </w:t></w:r><w:hyperlink r:id="rId2641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2023.106077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial: Special Issue of ESREL2020 PSAM15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Razavi-Far</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.1610. </w:t></w:r><w:hyperlink r:id="rId2643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16041610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Resilient Ethics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking priorities in AI ethics guidelines in today's era of humanity under threat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour une éthique des humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience-based optimal post-disruption reconfiguration for traffic-power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinating dynamic traffic-power systems under decentralized, centralized, and information-sharing decision environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributing to Disaster Management as an Individual Member of a Collectivity: Resilient Ethics and Ethics of Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533290v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling epistemic uncertainty in resilience assessment for water transportation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinping Yan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-Based Clustering for Near Misses Identification in Integrated Deterministic and Probabilistic Safety Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Vagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A COMPUTATIONAL FRAMEWORK FOR PRIME IMPLICANTS IDENTIFICATION IN NON-COHERENT DYNAMIC SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Baronchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Genetic Algorithm Optimization of a Neural Network for Estimating Wind Speed Prediction Intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronay Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Vitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adequacy Assessment of a Wind-Integrated System Using Neural Network-based Interval Predictions of Wind Power Generation and Load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronay Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Vitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Topological Network Measures to Identify Critical Gas Transmission Network Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CentraleSupelec. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId2656"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Enrico Zio </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (677)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid fault diagnosis method for underwater thrusters based on the common features of multi-source signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingsen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 222, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2024.111740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability Assessment of Charging Stations in the Electrified Road Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufeng Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2025.3548586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic importance function for accidental scenarios generation by RESTART in the computational risk assessment of cyber-physical infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Pablo Futalef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 253, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2024.110538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for the Evaluation of Network Reliability Under Periodic Demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maatouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhel Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi Biao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjie Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (3), pp.2495-2510. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNET.2024.3354516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent-based cooperative co-evolutionary framework for optimizing the production planning of energy supply chains under uncertainty scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 277, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2024.109399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold-Varying Assessment for Prognostics and Health Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongzhen Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhui Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2024.3489879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability improvement of the dredging perception system: A sensor fault-tolerant strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Yunhua Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 247, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2024.110134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinating dynamic traffic-power systems under decentralized and centralized decision environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 196, pp.110474. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2024.110474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Physics-of-Failure (PoF) model-based Dynamic Bayesian Network for considering the aging of safety barriers in the risk assessment of industrial facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 91, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2024.105402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Adequacy by an Extended Analytic Hierarchy Process for Inverse Uncertainty Quantification in Nuclear Safety Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Matteo Coscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 419, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2024.112971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble of Artificial Neural Networks for Approximating the Survival Signature of Critical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Pettorossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part B: Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4063427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy Tail and Long-Range Dependence for Skewed Time Series Prediction Based on a Fractional Weibull Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanqing Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongdong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractal and Fractional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (1), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fractalfract8010007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostics and Health Management Methods for Reliability Prediction and Predictive Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73 (1), pp.41-41. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2024.3356816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing demand-response in smart grids against false pricing attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daogui Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep M Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.892-905. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2024.06.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Testing Model for Interval Lifetime Analysis Based on Mixed Wiener Accelerated Degradation Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okyay Kaynak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (23), pp.37525-37535. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2024.3437660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery cumulative lifetime prognostics to bridge laboratory and real-life scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongzhen Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiawei Xiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports Physical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (9), pp.102164. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xcrp.2024.102164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editoral on special issue &amp;quot;Text mining applied to risk analysis, maintenance and safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcio das Chagas Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique López Droguett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 238 (5), pp.903-+. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X241280066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-Informing Nuclear Reactor Safety: The Prediction of the Probability of Core Damage Due to Loss of Power and Cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romney B. Duffey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part B: Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (3), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4064745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The atypical transport system: Natural gas pipeline system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.791-816. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2023.12.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating Condition Generalization Network for Fault Diagnosis of Brushless DC Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Miao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (12), pp.16675-16683. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2024.3383037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TSoSRA: A task-oriented resilience assessment framework for system-of-systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiahao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jichao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 248, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2024.110186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry 5.0: Do risk assessment and risk management need to update? And if yes, how?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X241229884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physics-informed autoencoder for system health state assessment based on energy-oriented system performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xucong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoqin Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diyin Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 242, pp.109790. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subdomain Adaptation Order Network for Fault Diagnosis of Brushless DC Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Miao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2024.3350136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Outlier-Robust Accelerated Degradation Testing Model and Lifetime Analysis Method Considering Time-Stress-Dependent Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minrui Fei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningyun Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okyay Kaynak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (8), pp.9907-9917. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2024.3384611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting Solar Photovoltaic Power Production: A Comprehensive Review and Innovative Data-Driven Modeling Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Al-Dahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoharan Madhiarasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loiy Al-Ghussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad M. Abubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Darwish Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (16), </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en17164145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing secondary risks with optimal risk response strategy and risk-related resource scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Zuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 245, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2024.110028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic scenario analysis of integrated road-power infrastructures with hybrid fleets of EVs and ICVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lida Naseh Moghanlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 242, pp.109712. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-level task planning strategy for blended-wing-body underwater gliders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingwei Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hancheng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ships and Offshore Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17445302.2024.2404072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of REPAS to analyze the sump clogging issue following a LOCA and its impact on the reliability of the ECCS long-term core cooling function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bersano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmarco Grippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Mascari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 417, pp.112877. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2023.112877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed-collaborative surrogate modeling approach for creep-fatigue reliability assessment of turbine blades considering multi-source uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 250, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2024.110316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic weight-based accelerated test modeling for fault degradation and lifetime analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningyun Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okyay Kaynak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 252, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2024.110405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMM-BinSeg: A Data Segmentation Method for CFRP/Aluminum Stacks Drilling- Countersinking Monitoring Signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changgen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuncong Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongli Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2024.3374301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data and Model Combined Unsupervised Fault Detection and Assessment Framework for Underwater Thruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen-Feng You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingsen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (6), pp.8229-8238. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2024.3352269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A STAMP-Game model for accident analysis in oil and gas industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huixing Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu'An Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiwei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijun Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petroleum Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (3), pp.2154-2167. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.petsci.2023.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multistage Physics-Informed Neural Network for Fault Detection in Regulating Valves of Nuclear Power Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenyang Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (11), </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en17112647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable mega-seaports with integrated multi-energy systems: Life-cycle environmental and economic evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daogui Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yupeng Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengqing Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 478, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.143905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Selection by Binary Differential Evolution for Predicting the Energy Production of a Wind Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Al-Dahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Fresc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Montelatici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (10), </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en17102424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation-based approach for resilience assessment of process system: A case of LNG terminal system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Ming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 249, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2024.110207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis by differential importance measure for unsupervised fault diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Floreale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefei Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 243, pp.109846. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73 (1), pp.50-50. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2024.3356822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Sensitivity Analysis for Segmented Inverse Uncertainty Quantification in the Safety Analysis of Nuclear Power Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Matteo Coscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bersano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Mascari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 208, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2024.110791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A condition-informed dynamic Bayesian network framework to support severe accident management in nuclear power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Roma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 252, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2024.110437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Approach of Global Sensitivity Analysis and Its Application to a Model for the Quantification of Resilience of Interconnected Critical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Borgonovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmar Plischke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (8), </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en17081823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated degradation testing for lifetime analysis considering random effects and the influence of stress and measurement errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongtian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jung-Chun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 247, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2024.110101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twins in safety analysis, risk assessment and emergency management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Miqueles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 246, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2024.110040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-Informed deep Autoencoder for fault detection in New-Design systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenyang Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 215, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2024.111420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the prediction of power outage length based on linear multifractional L&lt;acute accent&gt;evy stable motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanqing Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wujin Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piercarlo Cattani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deyu Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 181, pp.120-125. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2024.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical model embedding-based generative adversarial networks for unsupervised fault detection of underwater thrusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen-Feng You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 298, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.117190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain generalization for cross-domain fault diagnosis: An application-oriented perspective and a benchmark study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiming Shen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 245, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2024.109964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A network-based approach to improving robustness of a high-speed train by structure adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yucheng Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 243, pp.109857. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Fault Detection of Brushless DC Motors Under Multioperating Conditions via Order Hybrid Interpolated Gaussian Descriptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Miao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2024.3452429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidomain Class-Imbalance Generalization With Fault Relationship-Induced Augmentation for Intelligent Fault Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiming Shen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2024.3428618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability Analysis of Power Transmission Grids Subject to Cascading Failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lomazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (5), </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics13050943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing accuracy of prediction of critical heat flux in Circular channels by ensemble of deep sparse autoencoders and deep neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehan Zubair Khalid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atta Ullah Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Khan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 429, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2024.113587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Fault Diagnosis and Size Estimation Using Multitask Federated Incremental Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongtian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2024.3402308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMAL ALLOCATION OF EMERGENCY RESOURCES IN THE POST-PANDEMIC ERA: A CONTINUING IMPERATIVE?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxiao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial and Management Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/jimo.2024172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining natural language processing and bayesian networks for the probabilistic estimation of the severity of process safety events in hydrocarbon production assets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Valcamonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Decarli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Crivellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 241, pp.109638. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Sampling Framework for Life Cycle Degradation Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhua Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiliang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingjian Zuo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (2), pp.965. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23020965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum reliability analysis of a wireless telecommunication network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X231182455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply resilience assessment of natural gas pipeline network systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingkai Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 385, pp.135654. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.135654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability analysis of demand-response with renewable energy integration in smart grids to cyber attacks and online detection methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daogui Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 235, pp.109212. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional feature disentanglement learning for anomaly detection in machines operating under time-varying conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zihao Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangrui Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zimin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 191, pp.110139. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2023.110139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal operation and maintenance of energy storage systems in grid-connected microgrids by deep reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pinciroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 352, pp.121947. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2023.121947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust optimization of the design of monopropellant propulsion control systems using an advanced teaching-learning-based optimization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Fatehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Toloei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.T.A. Niaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrooz Keshtegar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 126, pp.106778. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2023.106778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective reliability and cost optimization of fuel cell vehicle system with fuzzy feasibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Arezki Mellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Pecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 640, pp.119112. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2023.119112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bootstrapped Modularised method of Global Sensitivity Analysis applied to Probabilistic Seismic Hazard Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Taroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 101, pp.102312. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.strusafe.2022.102312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance measures for critical components in complex system based on Copula Hierarchical Bayesian Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rentong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyan Dui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 230, pp.108883. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2022.108883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated methodology for dynamic risk prediction of thermal runaway in lithium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huixing Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaoqiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinduo Xing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Safety and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 171, pp.385-395. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psep.2023.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic method of remaining useful life estimation based on physics-informed graph neural networks with multisensor data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxuan He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiliang Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 237, pp.109333. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A graph structure feature-based framework for the pattern recognition of the operational states of integrated energy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luxin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 213, pp.119039. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2022.119039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Fractal Weibull Adaptive Model for the Remaining Useful Life Prediction of Electric Vehicle Lithium Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wujin Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxue Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Kudreyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Cattani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (4), pp.646. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e25040646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System design optimization with mixed subsystems failure dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Arezki Mellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Al-Dahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Masuyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Nojima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 231, pp.109005. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2022.109005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A signal segmentation method for CFRP/CFRP stacks drilling-countersinking monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changgen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuncong Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongli Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 196, pp.110332. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2023.110332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing UAVs in landslides Monitoring: A neural network heuristic for team orienteering with mandatory visits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonglei Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 175, pp.103172. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2023.103172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Residual Useful Life Prediction for the Insulated-Gate Bipolar Transistors with Pulse-Width Modulation Based on Multiple Modes and Transfer Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wujin Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanqing Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaojian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractal and Fractional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (8), pp.614. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fractalfract7080614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-objective optimization of the scheduling of risk-related resources for risk response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Zuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 237, pp.109391. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid system response model for condition monitoring of bearings under time-varying operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingsen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangrui Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zimin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 239, pp.109528. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-task learning boosted predictions of the remaining useful life of aero-engines under scenarios of working-condition shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longxiao Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 237, pp.109350. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive transfer learning for multimode process monitoring and unsupervised anomaly detection in steam turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangbin Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ershun Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 234, pp.109162. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel methodology for the optimization of design parameters of electromagnetic relays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanxiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenying Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guofu Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 112 (4), pp.2909-2932. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-023-09189-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial: Special Issue of ESREL2020 PSAM15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 237 (5), pp.855-857. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X221150954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-Based Defect Measurement of Drilled CFRP Composites Using Double-Light Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changgen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuncong Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (8), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2023.3267374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability evaluation of the hybrid-redundancy sensor fault tolerate system in the dredging perception system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shidong Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 281, pp.114844. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2023.114844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An advanced teaching-learning-based algorithm to solve unconstrained optimization problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Fatehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Toloei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.T.A. Niaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, pp.200163. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.iswa.2022.200163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-Guided Generative Adversarial Networks for fault detection of underwater thruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jixin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 286, pp.115585. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2023.115585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semisupervised Deep Hybrid Multitask Model for RUL Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Hui Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu-Xin Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2023.3291801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics informed neural networks for surrogate modeling of accidental scenarios in nuclear power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Buongiorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (9), pp.3409-3416. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.net.2023.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sequential decision problem formulation and deep reinforcement learning solution of the optimization of O&M of cyber-physical energy systems (CPESs) for reliable and safe power production and supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaojun Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 235, pp.109231. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-objective optimization model for identifying groups of critical elements in a high-speed train</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yucheng Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 235, pp.109220. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic framework for the assessment of the reliability of energy supply in Integrated Energy Systems based on a quasi-steady-state model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixun Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meysam Qadrdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 263, pp.125740. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2022.125740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining Useful Life Prediction of Lithium-Ion Battery Based on Adaptive Fractional Lévy Stable Motion with Capacity Regeneration and Random Fluctuation Phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanqing Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxue Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Kudreyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deyu Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractal and Fractional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (11), pp.827. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fractalfract7110827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Robotics and Synthetic Ethics: A Methodological Proposal for Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (12), pp.2075 - 2085. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12369-022-00874-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A restoration-clustering-decomposition learning framework for aging-related failure rate estimation of distribution transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changzheng Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weizhan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232, pp.109043. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2022.109043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-stage estimation method based on Conceptors-aided unsupervised clustering and convolutional neural network classification for the estimation of the degradation level of industrial equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingjing Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 213, pp.118962. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2022.118962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving resilience of high-speed train by optimizing repair strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yucheng Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Small</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 237, pp.109381. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance optimization in industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pinciroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 234, pp.109204. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply reliability-driven joint optimization of maintenance and spare parts inventory in a gas pipeline system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuejun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Gas Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 110, pp.204883. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jgsce.2023.204883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights in the safety analysis of an early microreactor design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Buongiorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 404, pp.112203. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2023.112203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible operation and maintenance optimization of aging cyber-physical energy systems by deep reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaojun Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.net.2023.11.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven optimal strategy for scheduling the hourly uncertain demand response in day-ahead markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinsong Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 224, pp.109776. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2023.109776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic maintenance policies for multi-machine production systems with quality and availability improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haohao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xufeng Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 234, pp.109183. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Transfer-Based Multifactorial Evolutionary Algorithm for Selective Maintenance Optimization of Multistate Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dechang Pi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengxiang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (3), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2023.3324701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data Augmentation Boosted Dual Informer Framework for the Performance Degradation Prediction of Aero-Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengpeng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenguang Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruo Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (11), pp.12018-12030. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2023.3269030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of Natural Gas Pipeline System: A Review and Outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxuan He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiliang Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Havbro Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (17), pp.6237. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16176237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A resilience evaluation method of natural gas pipeline system based on uncertainty analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Safety and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 177, pp.891-908. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psep.2023.07.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective two-stage stochastic unit commitment model for wind-integrated power systems: A compromise programming approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Catalán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Viveros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 152, pp.109214. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2023.109214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A graph neural network (GNN) method for assigning gas calorific values to natural gas pipeline networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaofan Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 278, pp.127875. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2023.127875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy-driven Monte Carlo simulation method for approximating the survival signature of complex infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Pettorossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 231, pp.108982. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2022.108982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Branched Network for Failure Mode Diagnostics and Remaining Useful Life Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowei Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianguo Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2022.3195280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep reinforcement learning-based method for predictive management of demand response in natural gas pipeline networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixun Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 335, pp.130274. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.130274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience-oriented optimal post-disruption reconfiguration for coupled traffic-power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 222, pp.108408. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2022.108408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bearing Fault Diagnosis Based on Discriminant Analysis Using Multi-View Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinglong Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (20), pp.3889. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math10203889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Generalized Cauchy Model for Remaining Useful Life Prediction of Wind Turbine Gearboxes with Long-Range Dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanqing Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongdong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenduan Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Cai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractal and Fractional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (10), pp.576. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fractalfract6100576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Iterative Forecasting Model Based on Fractional Generalized Pareto Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanqing Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwu Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongdong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenduan Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractal and Fractional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (9), pp.471. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fractalfract6090471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Angle-Based Bi-Objective Optimization Algorithm for Redundancy Allocation in Presence of Interval Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dechang Pi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengxiang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2022.3148459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Optimal Test Selection Design for Fault Detection and Isolation Based on CCVKL Method and PSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongtian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningyun Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2022.3168930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault Diagnosis Approach for Electromechanical Actuators with Simulating Model under Small Experimental Data Sample Condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoqin Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyi Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zilong Ping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunyu Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Actuators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (3), pp.66. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/act11030066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Learning Feature Fusion Based Health Index Construction Method for Prognostics Using Multiobjective Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangbin Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ershun Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2022.3215757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aramis Data Challenge to prognostics and health management methods for application in evolving environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cannarile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1748006X2211071. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X221107191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative model of the generalized Cauchy process for predicting the remaining useful life of lithium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangxu Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanqing Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Kudreyko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 187, pp.110269. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2021.110269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative Adversarial Networks With AdaBoost Ensemble Learning for Anomaly Detection in High-Speed Train Automatic Doors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingjing Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefei Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (12), pp.23408-23421. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2022.3203871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving Connectionist System and Hidden Semi-Markov Model for Learning-Based Tool Wear Monitoring and Remaining Useful Life Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muquan Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Wanqing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongdong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.82469-82482. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3196016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for fault detection in multi-component systems based on sparse autoencoder-based deep neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 220, pp.108278. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2021.108278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel density scanned adaptive Kriging to improve local tsunami hazard assessment for coastal infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Volpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 222, pp.108441. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2022.108441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A clustering-based framework for searching vulnerabilities in the operation dynamics of Cyber-Physical Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Cova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 222, pp.108400. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2022.108400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework of sensitivity analysis for the performance assessment of safety barriers impacted by NaTech accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Safety and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psep.2022.08.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic features selection approach for scenario analysis in a regional seismic probabilistic tsunami hazard assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Taroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Baglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 78, pp.103112. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2022.103112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the HAZOP, FMEA, FRAM, and STPA Methods for the Hazard Analysis of Automatic Emergency Brake Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liangliang Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part B: Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (3), </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4051940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Operation and Maintenance of renewable energy systems by Deep Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pinciroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Ballabio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 183, pp.752-763. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2021.11.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning-based models to prioritize scenarios in a Quantitative Risk Analysis: An application to an actual atmospheric distillation unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">July Bias Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcio José das Chagas Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marília Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Didier Lins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77, pp.104797. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2022.104797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Metric to Evaluate the Association Rules for Identification of Functional Dependencies in Complex Technical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Serio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment Systems and Decisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (3), pp.436-449. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10669-022-09857-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostics and health management: A review from the perspectives of design, development and decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuewen Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ershun Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 217, pp.108063. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2021.108063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian belief network framework for nuclear power plant human reliability analysis accounting for dependencies among performance shaping factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanhua Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengwei Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 228, pp.108766. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2022.108766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Multi-adversarial Conditional Domain Adaptation Networks for Fault Diagnostics of Industrial Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingsen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2022.3222400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology to perform dynamic risk assessment using system theory and modeling and simulation: Application to nuclear batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Buongiorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 228, pp.108769. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2022.108769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informational probabilistic sensitivity analysis and active learning surrogate modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Alibrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Engineering Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70, pp.103359. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.probengmech.2022.103359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Nonlinear Dynamic Model for Predicting Contact Bounce of Electromagnetic Relays With Flexible Spring Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanxiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenying Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guofu Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (8), pp.1318-1328. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2022.3191095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid method for prognostics of lithium-ion batteries capacity considering regeneration phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huixing Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyao Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinduo Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 261, pp.125278. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2022.125278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Niching Augmented Evolutionary Algorithm for the Identification of Functional Dependencies in Complex Technical Infrastructures From Alarm Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Serio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (4), pp.5777-5786. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2022.3146014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Generation Expansion Planning With Operational Uncertainty: A Multistage Adaptive Robust Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aakil Caunhye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Alexandre Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective availability and cost optimization by PSO and COA for series-parallel systems with subsystems failure dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Arezki Mellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 89, pp.104422. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2021.104422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-range dependence and heavy tail characteristics for remaining useful life prediction in rolling bearing degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanqing Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 102, pp.268-284. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2021.09.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity-Analysis-Driven Surrogate Model for Molten Salt Reactors Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cervi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefei Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (4), pp.277-294. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jne3040016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novelty-based multi-objective evolutionary algorithm for identifying functional dependencies in complex technical infrastructures from alarm data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Serio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment Systems and Decisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (2), pp.177-188. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10669-021-09841-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time space modelling for fault diagnosis and prognosis with uncertainty management: A general theoretical formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongzhen Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangxing Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhui Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 226, pp.108686. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2022.108686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general model for life-cycle cost analysis of Condition-Based Maintenance enabled by PHM capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pinciroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 224, pp.108499. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2022.108499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérn process-based simulation of wind speed time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Viveros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 266, pp.115596. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2022.115596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-Response Strategy Optimization Considering Limited Risk-Related Resource Allocation and Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Zuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Construction Engineering and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 148 (11), </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)CO.1943-7862.0002392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust state-of-charge estimation of Li-ion batteries based on multichannel convolutional and bidirectional recurrent neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shunkun Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 116, </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asoc.2021.108401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization model for planning testing and control strategies to limit the spread of a pandemic -The case of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aakil Caunhye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 216, pp.102765. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2021.102765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid and enhanced PSO: Novel first order reliability method-based hybrid intelligent approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shun-Peng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrooz Keshtegar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Ben Seghier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Taylan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 393, pp.114730. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2022.114730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive safety systems analysis: A novel approach for inverse uncertainty quantification based on Stacked Sparse Autoencoders and Kriging metamodeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Roma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 148, pp.104209. </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2022.104209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for economic evaluation of predictive maintenance technologies by integrating system dynamics and evolutionary game modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huixing Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinduo Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 222, pp.108424. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2022.108424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subset simulation for optimal sensors positioning based on value of information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Mojtaba Hoseyni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1748006X2211184. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X221118432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas liquid cylindrical cyclone flow regime identification using machine learning combined with experimental mechanism explanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao-Ming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Xuan He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Min He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petroleum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.petsci.2022.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of step-stress accelerated degradation test oriented by nonlinear and distributed degradation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bokai Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yigang Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifan Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuerong Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 217, pp.108087. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2021.108087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel reliability monitoring scheme based on the monitoring of manufacturing quality error rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamyar Sabri-Laghaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Mazhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 217, pp.108065. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2021.108065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Belief Network Model for the Risk Assessment and Management of Premature Screen-Out during Hydraulic Fracturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Mustafayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Montanaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218, pp.108094. </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2021.108094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modeling and Analysis Framework for Integrated Energy Systems Exposed to Climate Change-Induced NaTech Accidental Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Tonicello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (2), pp.786. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14020786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic method for the optimization of gas supply reliability in natural gas pipeline network based on Bayesian networks and deep reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 225, pp.108613. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2022.108613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new preventive maintenance strategy optimization model considering lifecycle safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhou Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 221, pp.108325. </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2022.108325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reliability-centered methodology for identifying renovation actions for improving resilience against heat waves in power distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bosisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 137, pp.107813. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2021.107813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing generation expansion planning with operational uncertainty: A multistage adaptive robust approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aakil Caunhye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Alexandre Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 306, pp.118032. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2021.118032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for predicting the remaining useful life of machinery working under time-varying operational conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126, pp.109164. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asoc.2022.109164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostics and Health Management (PHM): Where are we and where do we (need to) go in theory and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218, pp.108119. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2021.108119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated fault estimation and fault-tolerant control for a flexible regional aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yishi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwei Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Aeronautics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (3), pp.390-399. </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cja.2021.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic event tree for a blowout accident in an oil deep-water well equipped with a managed pressure drilling condition monitoring and operation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Eslamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Magno Couto Jacinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79, pp.104834. </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2022.104834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based Maintenance for Performance Degradation under Non-periodic Unreliable Inspections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningyun Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuli Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAI.2022.3197680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A machine learning-based methodology for multi-parametric solution of chemical processes operation optimization under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Shokry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Medina-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Moulines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 425, pp.131632. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2021.131632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble empirical mode decomposition and long short-term memory neural network for multi-step predictions of time series signals in nuclear power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 283, pp.116346. </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.116346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized cauchy method for remaining useful life prediction of wind turbine gearboxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanqing Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhui Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 153, pp.107471. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2020.107471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial: Value of Information (VoI) in reliability and risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Fauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 235 (4), pp.531-532. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X211013257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Discrete Differential Evolution and Deep Q-Network for Multimission Selective Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dechang Pi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyuan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junfu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2021.3111737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Uncertainty in CFD Simulation of Accidental Gas Release for O & G Quantitative Risk Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Pappalardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Moscatello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmario Ledda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Chiara Uggenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Gerboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (23), pp.8117. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14238117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-Induced Degradation Analysis and Reliability Modeling of COTS ADCs for Space-Borne Miniature Fiber-Optic Gyroscopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningfang Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiliang He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2021.3054419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Perception Biases and the Resilience of Ethics for Complying with COVID-19-Pandemic-Related Safety Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Risk Analysis and Crisis Response</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.87-90. </w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/jracr.k.210707.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sensor positioning on pressurized equipment based on Value of Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Mojtaba Hoseyni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 235 (4), pp.533-544. </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X21989661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fractional Brownian Motion Model for Forecasting Lost Load and Time Interval Between Power Outages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijia Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juequan Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanqing Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Cattani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.6623-6632. </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3048499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization model for planning testing and control strategies to limit the spread of a pandemic – The case of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aakil Caunhye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.10.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience assessment of electrified road networks subject to charging station failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Civil and Infrastructure Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mice.12736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new hybrid model for wind speed forecasting combining long short-term memory neural network, decomposition methods and grey wolf optimizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aytaç Altan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seçkin Karasu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 100, pp.106996. </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asoc.2020.106996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A failure mechanism consistency test method for accelerated degradation test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guofu Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bokai Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuerong Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality and Reliability Engineering International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (2), pp.464-483. </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qre.2744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for fault diagnosis in evolving environment using unlabeled data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 235 (1), pp.33-49. </w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X20946529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Cauchy difference iterative forecasting model for wind speed based on fractal time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanqing Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (1), pp.759-773. </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-020-06150-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Prognostics and Health Management-driven inspection and maintenance strategies for industrial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mancuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 210, pp.107536. </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2021.107536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience Assessment and Importance Measure for Interdependent Critical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part B: Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4051196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework based on Finite Mixture Models and Adaptive Kriging for Characterizing Non-Smooth and Multimodal Failure Regions in a Nuclear Passive Safety System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bersano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 216, pp.107963. </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2021.107963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for the resilience analysis of complex natural gas pipeline networks from a cyber-physical system perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 162, pp.107727. </w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2021.107727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Diagnosis and Reconfigurable Control for Commercial Aircraft with Multiple Faults and Actuator Saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yishi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwei Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (4), pp.108. </w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/aerospace8040108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of LOFA precursors in ITER superconducting magnet cryogenic cooling circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Destino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonifetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zanino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 209, pp.107426. </w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2020.107426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel association rule mining method for the identification of rare functional dependencies in Complex Technical Infrastructures from alarm data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Shokry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 170, pp.114560. </w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2021.114560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated, systematic data-driven supply-demand side management method for smart integrated energy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixun Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenlin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 235, pp.121416. </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2021.121416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Framework for the Operational Reliability Evaluation of Integrated Electric Power–Gas Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Aslam Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (5), pp.3901-3913. </w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2021.3075918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolism and difference iterative forecasting model based on long-range dependent and grey for gearbox reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanqing Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhui Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 153, pp.107471. </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isatra.2021.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an integrated dynamic model for supply security and resilience analysis of natural gas pipeline network systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zong-Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang-Zheng Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian-Sheng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petroleum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.petsci.2021.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-supervised method for the characterization of degradation of nuclear power plants steam generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pinciroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Shokry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Seraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, pp.103580. </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2020.103580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrapped Ensemble of Artificial Neural Networks Technique for Quantifying Uncertainty in Prediction of Wind Energy Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Al-Dahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Montelatici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (11), pp.6417. </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13116417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-criteria model for the security assessment of large-infrastructure construction sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Faramondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Setola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Tesei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of critical infrastructure protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.100460. </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijcip.2021.100460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Stage Stochastic Programming Model of Component Test Plan and Redundancy Allocation for System Reliability Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliakbar Eslami Baladeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (1), pp.99-109. </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2020.2974284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-State Reliability Assessment Model of Base-Load Cyber-Physical Energy Systems (CPES) during Flexible Operation Considering the Aging of Cyber Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaojun Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (11), pp.3241. </w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14113241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian framework of inverse uncertainty quantification with principal component analysis and Kriging for the reliability analysis of passive safety systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Roma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bersano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bertani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 379, pp.111230. </w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2021.111230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for Safety Barriers Degradation in the Risk Assessment of Oil and Gas Systems by Multistate Bayesian Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dimaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Scapinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ciarapica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cincotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crivellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 216, pp.107943. </w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2021.107943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian Fields for Predicting Drift of Oil and Gas Pipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pinciroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Filgueiras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pipeline Systems Engineering and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (4), pp.04021047. </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)PS.1949-1204.0000586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure identification in a nuclear passive safety system by Monte Carlo simulation with adaptive Kriging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bersano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 380, pp.111308. </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2021.111308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature extraction for early fault detection in rotating machinery of nuclear power plants based on adaptive VMD and Teager energy operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaomin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binsen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 160, pp.108392. </w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2021.108392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data-driven approach to anomaly detection and vulnerability dynamic analysis for large-scale integrated energy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhien Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixun Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 234, pp.113926. </w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2021.113926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association rules extraction for the identification of functional dependencies in complex technical infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Shokry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 209, pp.107305. </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2020.107305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Critical Components in the Complex Technical Infrastructure of the Large Hadron Collider Using Relief Feature Ranking and Support Vector Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Shokry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Serio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (18), pp.6000. </w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14186000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An MEWMA-based segmental multivariate hidden Markov model for degradation assessment and prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaping Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ershun Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 235 (5), pp.831-844. </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X21990527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated risk index accounting for epistemic uncertainty in probability risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasneem Bani-Mustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Flage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 235 (4), pp.711-728. </w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X20968954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated planning framework for preventive maintenance grouping: A case study for a conveyor system in the Chilean mining industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Viveros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Miqueles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredy Kristjanpoller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1748006X2110537. </w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X211053758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized petri net-based modeling framework for service reliability evaluation and management of cloud data centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Hui Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang-Hua Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 207, pp.107381. </w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2020.107381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-branch deep neural network model for failure prognostics based on multimodal data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59, pp.42-50. </w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmsy.2021.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodeling and On-Line Clustering for Loss-of-Flow Accident Precursors Identification in a Superconducting Magnet Cryogenic Cooling Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Destino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bonifetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Savoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (17), pp.5552. </w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14175552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining useful life prediction for complex systems considering varying future operational conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan‐hui Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality and Reliability Engineering International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qre.2997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Assessment of Passive Safety Systems for Nuclear Energy Applications: State-of-the-Art and Open Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabás Tóth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Burgazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (15), pp.4688. </w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14154688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Distribution-Based Test Selection for Fault Detection and Isolation Under Multiple Faults Condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningyun Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuli Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2020.3031983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization framework for opportunistic planning of preventive maintenance activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Viveros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 215, pp.107801. </w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2021.107801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning with Long Short-Term Memory Networks for Diagnosing Faults in Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Razavi-Far</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Saif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal for Security Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41125-021-00074-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Reinforcement Learning Based on Proximal Policy Optimization for the Maintenance of a Wind Farm with Multiple Crews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pinciroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Ballabio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (20), pp.6743. </w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14206743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Estimation of Degradation State Under Random Change of Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Hui Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2021.3089774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product technical life prediction based on multi-modes and fractional Lévy stable motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwu Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanqing Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Cattani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 161, pp.107974. </w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2021.107974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional Lévy stable motion with LRD for RUL and reliability analysis of li-ion battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanqing Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isatra.2021.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simulation-Based Multi-Objective Optimization Framework for the Production Planning in Energy Supply Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (9), pp.2684. </w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14092684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Resilience Enhancement Framework for Interdependent Critical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 215, pp.107868. </w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2021.107868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent reliability analysis of the reactor building of a nuclear power plant for accounting of its aging and degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Maio Francesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumagalli Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerini Carlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perotti Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 205, pp.107173. </w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2020.107173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Concept Drift Detection Method for Incremental Learning in Nonstationary Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Al-Dahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Montelatici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (1), pp.309-320. </w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNNLS.2019.2900956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional ARIMA with an improved cuckoo search optimization for the efficient Short-term power load forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Cattani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanqing Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexandria Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (5), pp.3111-3118. </w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aej.2020.06.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic probabilistic-based LCF damage assessment of turbine blades regarding time-varying multi-physical field loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Feng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jun Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guang-Chen Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng-Wei Fei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108, pp.104193. </w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfailanal.2019.104193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially observable Markov decision processes for optimal operations of gas transmission networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Marelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 199, pp.106893. </w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2020.106893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering the human operator cognitive process for the interpretation of diagnostic outcomes related to component failures and cyber security attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 202, pp.107007. </w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2020.107007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Recovery From Pandemics by Learning Theory: The Case of CoVid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romney Duffey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.110789-110795. </w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3001344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework for multi-hazards risk aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasneem Bani-Mustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 121, pp.283-302. </w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2019.08.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-term prediction approach based on long short-term memory neural networks with automatic parameter optimization by Tree-structured Parzen Estimator and applied to time-series data of NPP steam generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 89, pp.106116. </w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asoc.2020.106116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated reliability approach with improved importance sampling for low-cycle fatigue damage prediction of turbine disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjenq Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangchen Bai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 199, pp.106819. </w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2020.106819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical approach for predicting the remaining useful life of an aviation hydraulic pump based on monitoring abrasive debris generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhonghai Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 136, pp.106519. </w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.106519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System reliability-redundancy optimization with cold-standby strategy by an enhanced nest cuckoo optimization algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Arezki Mellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 201, pp.106973. </w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2020.106973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration Optimization in Miniature Interferometric Fiber-Optic Gyroscopes for Space Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningfang Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiliang He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (13), pp.7107-7117. </w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2020.2977584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint optimization of safety barriers for enhancing business continuity of nuclear power plants against steam generator tube ruptures accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinduo Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 202, pp.107067. </w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2020.107067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic method for the analysis of energy supply reliability in complex Integrated Energy Systems considering uncertainties of renewable energies, demands and operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinjun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenlin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 267, pp.122117. </w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.122117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost minimization of repairable systems subject to availability constraints using efficient cuckoo optimization algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Arezki Mellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality and Reliability Engineering International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (3), pp.1098-1110. </w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qre.2617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic-based combined high and low cycle fatigue assessment for turbine blades using a substructure-based kriging surrogate model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Feng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjenq Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guang-Chen Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng-Wei Fei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104, pp.105957. </w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ast.2020.105957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reinforcement learning approach to optimal part flow management for gas turbine maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Cobelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Annunziata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 234 (1), pp.52-62. </w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X19869750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for uncertainties of magnitude-and site-related parameters on neural network-computed ground-motion prediction equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irmela Zentner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110 (2), pp.629-646. </w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120180309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Assessment of an Electrical Power System Considering the Influence of Traffic Congestion on a Hypothetical Scenario of Electrified Transportation System in New York State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2019.2955359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method for maintenance record clustering and its application to a case study of maintenance optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 203, pp.107103. </w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2020.107103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial equipment reliability estimation: A Bayesian Weibull regression model with covariate selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mcdonnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 200, pp.106891. </w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2020.106891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Deterministic and Probabilistic Safety Analysis of Integrated Energy Systems with bi-directional conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixun Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinjun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 212, </w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2020.118685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated deterministic and probabilistic safety assessment of a superconducting magnet cryogenic cooling circuit for nuclear fusion applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bellaera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonifetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Savoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 201, pp.106945. </w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2020.106945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energy-based coupling degradation propagation model and its application to aviation actuation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyu Cui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Aeronautics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (4), pp.1288-1298. </w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cja.2019.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges to IoT-Enabled Predictive Maintenance for Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (5), pp.4585-4597. </w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2019.2957029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extended method for evaluating assumptions deviations in quantitative risk assessment and its application to external flooding risk assessment of a nuclear power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasneem Bani-Mustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Flage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 200, </w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2020.106947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative co-evolutionary approach to optimize recovery for improving resilience in multi-communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Valcamonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sansavini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 197, pp.106800. </w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2020.106800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Discrete Increment Model for Electricity Price Forecasting Based on Fractional Brownian Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juequan Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanqing Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.130762-130770. </w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3008797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practical approach for evaluating the strength of knowledge supporting risk assessment models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasneem Bani-Mustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124, pp.104596. </w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2019.104596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault prognostics by an ensemble of Echo State Networks in presence of event based measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingjing Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Al-Dahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 87, pp.103346. </w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2019.103346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Analysis of Cyber-Physical Systems by GTST-MLD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Mascherona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1), pp.1333-1340. </w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2019.2928046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber attack taxonomy for digital environment in nuclear power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seungmin Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyunyoung Heo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinsoo Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae-Gu Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (5), pp.995-1001. </w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.net.2019.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical tree-based decision-making approach for assessing the relative trustworthiness of risk assessment models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasneem Bani-Mustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Beaudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 234 (6), pp.748-763. </w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X20929111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an aperiodic sequential inspection and condition-based maintenance policy driven by value of information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 204, pp.107133. </w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2020.107133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Feature Selection-based Approach for the Identification of Critical Components in Complex Technical Infrastructures: Application to the CERN Large Hadron Collider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Shokry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Serio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 201, pp.106974. </w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2020.106974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-informed approach to the safety improvement of the reactor protection system of the AGN-201K research reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyunyoung Heo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (4), pp.764-775. </w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.net.2019.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Network Modelling for the Wind Energy Industry: An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tosin Adedipe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmood Shafiee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 202, pp.107053. </w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2020.107053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoVid-19 Pandemic Trend Modeling and Analysis to Support Resilience Decision-Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romney Duffey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (7), pp.156. </w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology9070156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of CoVid-19 infection, transmission and recovery rates: A new analysis and global societal comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romney Duffey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129, pp.104854. </w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2020.104854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability Analysis of Critical Infrastructure under Disruptions: an Application to China Railway High-Speed Acknowledgement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X19889149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance analysis considering time‐varying parameters and different perturbation occurrence times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Noroozian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Baradaran Kazemzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality and Reliability Engineering International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (8), pp.2558-2578. </w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qre.2542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A resilience perspective on water transport systems: The case of Eastern Star</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33, pp.343-354. </w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2018.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line process monitoring during transient operations using weighted distance Auto Associative Bilateral Kernel Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyunyoung Heo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92, pp.191-212. </w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isatra.2019.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimization-Based Framework for the Identification of Vulnerabilities in Electric Power Grids Exposed to Natural Hazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sansavini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.13287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive particle swarm optimization method for multi-objective system reliability optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Arezki Mellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 233 (6), pp.990-1001. </w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X19852814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-perspective framework of analysis of critical infrastructures with respect to supply service, controllability and topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangyuan Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of critical infrastructure protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijcip.2018.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAMS Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 192, pp.106620. </w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2019.106620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive cuckoo optimization algorithm for system design optimization under failure dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Arezki Mellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 233 (6), pp.1099-1105. </w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X19863639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale Numerical Modeling for Predicting Wear Debris Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (2), </w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11249-019-1150-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensiveness of scenarios in the safety assessment of nuclear waste repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Govaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 188, pp.561-573. </w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2019.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic model data of time-dependent accident scenarios for a mixing tank mechanical system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Mancuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahti Salo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.104243. </w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2019.104243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for nuclear reactor analysis based on complex network theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cervi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 112, pp.96-106. </w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2018.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redundancy allocation problem in a bridge system with dependent subsystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamyar Sabri-Laghaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Eshkevari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 233 (4), pp.658-669. </w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006x18814627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated framework for analysing operational events in China nuclear power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanhua Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianjun Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 130, pp.192-199. </w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2019.02.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation state mining and identification for railway point machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shunkun Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 188, pp.432-443. </w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2019.03.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adversarial Risk Analysis to Allocate Optimal Defense Resources for Protecting Cyber–Physical Systems from Cyber Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (12), pp.2766-2785. </w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.13382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue strength reliability assessment of turbo-fan blades by Kriging-based distributed collaborative response surface method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Feng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjenq Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ekspolatacja i Niezawodnosc - Maintenance and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (3), pp.530-538. </w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17531/ein.2019.3.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modeling and optimization framework for power system design with operational flexibility and resilience against extreme weather events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 112, pp.706-719. </w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2019.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of configuration data errors in Communication-based Train Control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tongdian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datian Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96, pp.101941. </w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2019.101941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining Useful Life Prediction Based on a Double-Convolutional Neural Network Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruonan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (12), pp.9521-9530. </w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2019.2924605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated imputation-prediction scheme for prognostics of battery data with missing observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Razavi-Far</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Chakrabarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 115, pp.709-723. </w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2018.08.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of system reliability optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 192, pp.106259. </w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2018.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ensemble of models for integrating dependent sources of information for the prognosis of the remaining useful life of Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dacheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yousfi-Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, pp.479-501. </w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.01.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive robust framework for the optimization of the resilience of interdependent infrastructures under natural hazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 276 (3), pp.1119-1136. </w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2019.01.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reinforcement learning framework for optimal operation and maintenance of power grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rocchetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Patelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 241, pp.291-301. </w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid hourly natural gas demand forecasting method based on the integration of wavelet transform and enhanced Deep-RNN model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinjun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingjing Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 178, pp.585-597. </w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2019.04.167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic net multinomial logistic regression for fault diagnostics of on-board aeronautical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cannarile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Diodati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 94, pp.105392. </w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ast.2019.105392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portfolio optimization of safety measures for the prevention of time-dependent accident scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mancuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 190, pp.106500. </w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2019.106500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based probabilistic safety assessment for maintenance decision making regarding a nuclear power plant steam generator undergoing multiple degradation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Mojtaba Hoseyni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 191, pp.106583. </w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2019.106583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying resilient-important elements in interdependent critical infrastructures by sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 189, pp.423-434. </w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2019.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic business continuity assessment using condition monitoring data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinduo Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41, pp.101334. </w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2019.101334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for dynamic risk assessment with condition monitoring data and inspection data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinduo Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 191, pp.106552. </w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2019.106552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of feature vector selection and support vector machine for classification of imbalanced data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75, pp.702-711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of reliability technologies in civil aviation: Lessons learnt and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengfei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Kang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Aeronautics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (1), pp.143-158. </w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cja.2018.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient Critical Infrastructure Planning Under Disruptions Considering Recovery Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEM.2019.2902916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue crack growth assessment method subject to model uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Hui Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ze-Qi Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 219, pp.106624. </w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2019.106624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for the multi-objective optimization of the operation of natural gas pipeline networks considering supply reliability and operation efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinjun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixun Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131, pp.106584. </w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2019.106584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic data-driven Demand Side Management method for smart natural gas supply systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinjun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixun Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 185, pp.368-383. </w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2019.01.114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portfolio decision analysis for risk-based maintenance of gas networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Sacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sansavini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60, pp.269-281. </w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2019.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Protective Actions to Reduce the Vulnerability of Safety‐Critical Systems to Malevolent Intentional Acts: An Optimization‐Based Decision‐Making Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (3), pp.565-587. </w:t></w:r><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.13420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble of Models for Fatigue Crack Growth Prognostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.49527-49537. </w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2910611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of Smart Power Grids to False Pricing Attacks in the Social Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daogui Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Emmanuel Ramirez-Marquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.80491-80505. </w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2923578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A clustering approach for mining reliability big data for asset management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cannarile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 232 (2), pp.140 - 150. </w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X17716344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic-weighted ensemble for fatigue crack degradation state prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 194, pp.212-223. </w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2018.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of particle filtering for prognostics with measurement uncertainty in nuclear power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibeom Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeonmin Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyunyoung Heo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (8), pp.1314-1323. </w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.net.2018.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated Life Test for Reliability Evaluation of Pneumatic Cylinders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong Bu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.75062-75075. </w:t></w:r><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2018.2882767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between Monte Carlo simulation and finite-volume scheme for reliability assessment of multi-state physics systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Hui Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 174, pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2018.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel support vector regression method for online reliability prediction under multi-state varying operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 177, pp.35-49. </w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2018.04.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic hybrid method for real-time prediction of system conditions in natural gas pipeline networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinjun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Gas Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57, pp.31-44. </w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jngse.2018.06.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Markov decision process framework for optimal operation of monitored multi-state systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Marelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X18757077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A power-flow emulator approach for resilience assessment of repairable power grids subject to weather-induced failures and data deficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Rocchetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Patelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 210, pp.339 - 350. </w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.10.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Risk Importance Analysis Using Bayesian Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Noroozian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Baradaran Kazemzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Taghi Akhavan Niaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Reliability, Quality and Safety Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (01), </w:t></w:r><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218539318500043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining useful life prediction of degrading systems subjected to imperfect maintenance: Application to draught fans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao-Qiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Sheng Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 100, pp.802 - 813. </w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2017.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling an electric power microgrid by model predictive control for analyzing its characteristics from reliability, controllability and topological perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangyuan Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 232 (2), pp.216 - 224. </w:t></w:r><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X17744382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential evolution-based multi-objective optimization for the definition of a health indicator for fault diagnostics and prognostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102, pp.382 - 400. </w:t></w:r><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2017.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Method for Sensor Data Validation based on the analysis of Wavelet Transform Scalograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cannarile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Prognostics and Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.002. </w:t></w:r><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/ijphm.2018.v9i1.2670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty theory as a basis for belief reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meilin Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 429, pp.26 - 36. </w:t></w:r><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2017.10.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Analytical Approach for Interval Availability Analysis of Markov Repairable Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijia Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Kang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (1), pp.118 - 128. </w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2017.2765352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adequacy assessment of a wind-integrated system using neural network-based interval predictions of wind power generation and load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronay Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Vitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.213 - 226. </w:t></w:r><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2017.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critique of reliability prediction techniques for avionics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guru Prasad Pandian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diganta Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Pecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Aeronautics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (1), pp.10 - 20. </w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cja.2017.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative approach for risk assessment of a ship stuck in ice in Arctic waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Montewka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinping Yan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 107 (3), pp.145 - 154. </w:t></w:r><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2017.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evidential similarity-based regression method for the prediction of equipment remaining useful life in presence of incomplete degradation trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cannarile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2018.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sequential Bayesian Approach for Remaining Useful Life Prediction of Dependent Competing Failure Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengfei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tr.2018.2874459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Filtering for Prognostics of a Newly Designed Product With a New Parameters Initialization Strategy Based on Reliability Test Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.62564-62573. </w:t></w:r><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2018.2876457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and topological drivers of the cascading failure dynamics in power transmission networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Azzolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Dueñas-Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 175, pp.196 - 206. </w:t></w:r><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2018.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble of optimized echo state networks for remaining useful life prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Rigamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indranil Roychoudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Goebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 281, pp.121 - 138. </w:t></w:r><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2017.11.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliasing signal separation of superimposed abrasive debris based on degenerate unmixing estimation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Hong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (3), </w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s18030866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario Analysis for the Safety Assessment of Nuclear Waste Repositories: A Critical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Tosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahti Salo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (4), pp.755 - 776. </w:t></w:r><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian framework for estimating fragility curves based on seismic damage data and numerical simulations by adaptive neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irmela Zentner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 338, pp.232-246. </w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2018.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning-based flow management of gas turbine parts under stochastic failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Cobelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99 (9-12), pp.2981-2992. </w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-018-2690-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic framework of vulnerability analysis of a natural gas pipeline network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinjun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueyi Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 175, pp.79 - 91. </w:t></w:r><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2018.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for reconciliating data clusters from a fleet of nuclear power plants turbines for fault diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Al-Dahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Seraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.213-231. </w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asoc.2018.04.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal allocation of prognostics and health management capabilities to improve the reliability of a power transmission network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 184, pp.164-180. </w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2018.04.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous Continuous-Time, Finite-State Hidden Semi-Markov Modeling for Enhancing Empirical Classification System Diagnostics of Industrial Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cannarile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (3), pp.34. </w:t></w:r><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/machines6030034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostics of a multistack PEMFC system with multiagent modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Science &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensembles of climate change models for risk assessment of nuclear power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Vagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 232 (2), pp.185 - 200. </w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X17734946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved probabilistic method for screening safety-related human actions in nuclear power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunbo Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanhua Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianjun Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 340, pp.415-420. </w:t></w:r><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2018.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic fragility analysis with artificial neural networks: Application to nuclear power plant equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irmela Zentner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 162, pp.213-225. </w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid probabilistic-possibilistic treatment of uncertainty in building energy models : a case study of sizing peak cooling loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazel Khayatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Meshkinkiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part B: Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (4), </w:t></w:r><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4039784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 177, pp.176-190. </w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2018.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated framework for operational flexibility assessment in multi-period power system planning with renewable energy production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 222, pp.898-914. </w:t></w:r><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2018.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive simulation for failure identification in the Advanced Lead Fast Reactor European Demonstrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 103, pp.176 - 190. </w:t></w:r><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2017.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated systemic method for supply reliability assessment of natural gas pipeline networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinjun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 209, pp.489 - 501. </w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.10.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic hybrid systems model of common-cause failures of degrading components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengfei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 172, pp.159 - 170. </w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2017.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complex network theory approach for optimizing contamination warning sensor location in water distribution networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezvan Nazempour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Saniee Monfared</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30, Part B, pp.225-234. </w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2018.04.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echo State Network for the Remaining Useful Life Prediction of a Turbofan Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rigamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Third European Conference of the Prognostics and Health Management Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scalable fuzzy support vector machine for fault detection in transportation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102, pp.36-43. </w:t></w:r><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2018.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Regional Sensitivity Analysis-based Expert System for safety margins control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Damato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 330, pp.400 - 408. </w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2018.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monte Carlo-based exploration framework for identifying components vulnerable to cyber threats in nuclear power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 175, pp.24 - 37. </w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2018.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability assessment of phased-mission systems under random shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang-Yu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Feng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Zhong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 180, pp.352-361. </w:t></w:r><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2018.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid fuzzy-PID control of a nuclear Cyber-Physical System working under varying environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 331, pp.54 - 67. </w:t></w:r><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2018.02.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data mining framework within the Chinese NPPs operating experience feedback system for identifying intrinsic correlations among human factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanhua Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiao Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 116, pp.163 - 170. </w:t></w:r><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2018.02.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a methodology for systematic analysis of risk reduction by protective measures in tyre production machinery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Portinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zanini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 110, pp.13-28. </w:t></w:r><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2018.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Risk Assessment Based on Statistical Failure Data and Condition-Monitoring Degradation Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1 - 14. </w:t></w:r><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2017.2778804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based probabilistic safety assessment of a spontaneous steam generator tube rupture accident scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 326, pp.41 - 54. </w:t></w:r><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2017.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence for fault diagnosis of rotating machinery: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruonan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefeng Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108, pp.33 - 47. </w:t></w:r><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2018.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Modeling and Optimizing Maintenance in Systems Considering Epistemic Uncertainty and Degradation Dependence Based on PDMPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), pp.210 - 220. </w:t></w:r><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2017.2743820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability assessment of multi-state phased mission system with non-repairable multi-state components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang-Yu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Zhong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Feng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61, pp.181-199. </w:t></w:r><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2018.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme Learning Machine Based Prognostics of Battery Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Razavi-Far</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiladitya Chakrabarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Saif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile Palade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Artificial Intelligence Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (08), pp.1850036. </w:t></w:r><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/s0218213018500367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical classification-based framework for the safety criticality assessment of energy production systems, in presence of inconsistent data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tairan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.139-151. </w:t></w:r><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated modeling framework for quantitative business continuity assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Safety and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 106, pp.76 - 88. </w:t></w:r><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psep.2016.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and analysis of mover gaps in tubular moving-magnet linear oscillating motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuesong Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingjian Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Aeronautics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cja.2017.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic hybrid systems based framework for modeling dependent failure processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengfei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0172680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrapped artificial neural networks for the seismic analysis of structural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lopez-Caballero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67 (1), pp.70-84. </w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.strusafe.2017.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability, risk and safety: analytical support for decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Walls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Bedford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Revie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO journal on decision processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1-4), </w:t></w:r><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40070-017-0074-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience analysis framework for interconnected critical infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part B: Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (2), </w:t></w:r><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4035728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical discussion and practical recommendations on some issues relevant to the non-probabilistic treatment of uncertainty in engineering risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasanisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (7), pp.1315 - 1340. </w:t></w:r><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Bayesian multi-state degradation model for up-to-date reliability estimations of working industrial components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mc Donnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 166, pp.25 - 40. </w:t></w:r><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a dynamic uncertain causality graph for fault diagnosis in nuclear power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chun-Ling Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear science and techniques / Chinese Nuclear Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (3), </w:t></w:r><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41365-017-0184-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability model of a component equipped with PHM capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 168, pp.4-11. </w:t></w:r><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2017.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of industrial equipment Remaining Useful Life by fuzzy similarity and belief function theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Al-Dahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mangili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83, pp.226-241. </w:t></w:r><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2017.04.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical decision-making framework for the assessment of the prediction capability of prognostic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Kang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231 (1), pp.36 - 52. </w:t></w:r><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X16683321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input-output Inoperability Model for the risk analysis of eco-industrial parks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Kuznetsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Louhichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164, pp.779-792. </w:t></w:r><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.06.250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the optimal redundancy allocation for multi-state series–parallel systems under epistemic uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mu-Xia Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2017.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability box as a tool to model and control the effect of epistemic uncertainty in multiple dependent competing failure processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Kang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.570-579. </w:t></w:r><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asoc.2016.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System dynamic reliability assessment and failure prognostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 160, pp.21 - 36. </w:t></w:r><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Uncertainty in Accelerated Degradation Testing Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong-Min Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (3), pp.603 - 615. </w:t></w:r><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2017.2696341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced monte carlo methods and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cadini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part A: Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (4), </w:t></w:r><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/AJRUA6.0000921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of power transmission network failures in a uniform pricing electricity market environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 138, pp.1042 - 1055. </w:t></w:r><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2017.07.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general framework for the assessment of power system vulnerability to malicious attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Piccinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sansavini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lucchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (11), pp.2182 - 2190. </w:t></w:r><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Semi-Supervised Self-adaptable Fault Diagnostics approach in an evolving environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88, pp.413 - 427. </w:t></w:r><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2016.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Metamodel-Based Subset Importance Sampling approach for the assessment of the functional failure probability of a thermal-hydraulic passive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48, pp.269-288. </w:t></w:r><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2017.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy expectation maximization based method for estimating the parameters of a multi-state degradation model from imprecise maintenance outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cannarile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110, pp.739 - 752. </w:t></w:r><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2017.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of importance measures for decision making in reliability engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bellora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231 (3), pp.242 - 254. </w:t></w:r><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X17694495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Simulation Framework for the Exploration of Extreme and Unexpected Events in Dynamic Engineered Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (1), pp.147 - 159. </w:t></w:r><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definitions of generalized multi-performance weighted multi-state K¯ -out-of- n system and its reliability evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Mahler Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2017.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Reliability Metric Considering Aleatory and Epistemic Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meilin Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.15505 - 15515. </w:t></w:r><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2017.2733839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modeling and simulation framework for the reliability/availability assessment of a power transmission grid subject to cascading failures under extreme weather conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Agliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 185, Part 1, pp.267-279. </w:t></w:r><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.10.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-based exploration of high-dimensional system models for identifying unexpected events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 165, pp.317-330. </w:t></w:r><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2017.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compositional method to model dependent failure behavior based on PoF models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunxia Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Kang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Aeronautics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (5), pp.1729 - 1739. </w:t></w:r><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cja.2017.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portfolio optimization of safety measures for reducing risks in nuclear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mancuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 167, pp.20 - 29. </w:t></w:r><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2017.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability Model of a PHM-Equipped Component</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (2), pp.487 - 501. </w:t></w:r><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2017.2669400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A locally adaptive ensemble approach for data-driven prognostics of heterogeneous fleets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Al-Dahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231 (4), pp.350-363. </w:t></w:r><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X17693519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted-feature and cost-sensitive regression model for component continuous degradation assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 168, pp.210 - 217. </w:t></w:r><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2017.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SVM framework for fault detection of the braking system in a high speed train</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87, pp.401 - 409. </w:t></w:r><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2016.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian optimal design for accelerated degradation testing based on the Inverse Gaussian process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqing Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Kang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2017.2683533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling dependent competing failure processes with degradation-shock dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengfei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Kang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 165, pp.422 - 430. </w:t></w:r><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2017.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postprocessing of Accidental Scenarios by Semi-Supervised Self-Organizing Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology of Nuclear Installations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, pp.1 - 14. </w:t></w:r><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2017/2709109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of prime implicants by differential evolution for the dynamic reliability analysis of non-coherent nuclear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Baronchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Vagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 102, pp.91-105. </w:t></w:r><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2016.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A classification-based framework for trustworthiness assessment of quantitative risk analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99, pp.215 - 226. </w:t></w:r><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2017.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Special Issue of ESREL 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Podofillini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Božidar Stojadinović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Kröger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231 (4), pp.337-338. </w:t></w:r><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X17724236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of rare event probabilities in power transmission networks subject to cascading failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Agliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 158, pp.9-20. </w:t></w:r><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety margin sensitivity analysis for model selection in nuclear power plant probabilistic safety assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Picoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Rychkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 162, pp.122 - 138. </w:t></w:r><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2017.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-loop Monte Carlo simulation approach to Multi-State Physics Modeling for system reliability assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 167, pp.276-289. </w:t></w:r><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2017.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Markov Model for the Oxidation Degradation Mechanism in Gas Turbine Nozzles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mattafirri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Carlevaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (2), pp.574 - 581. </w:t></w:r><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2015.2506610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-based optimization of pipe inspections in large underground networks with imprecise information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mancuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Laakso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 152, pp.228 - 238. </w:t></w:r><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for the quantitative assessment of the risk of leakage from LNG-fueled vessels by an event tree-CFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinping Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43, pp.42 - 52. </w:t></w:r><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2016.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience-Based Component Importance Measures for Critical Infrastructure Network Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (2), pp.502-512. </w:t></w:r><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2016.2521761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436576v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological framework for Eco-Industrial Park design and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kuznetsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Farel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 126, </w:t></w:r><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Performance Assessment Method for a Model-Based Prognostic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (2), pp.718 - 735. </w:t></w:r><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2015.2500681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in the vulnerability and risk analysis of critical infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 152, pp.137 - 150. </w:t></w:r><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the release and transport of 90Sr radionuclides from a superficial nuclear storage facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Tosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (2), pp.693 - 712. </w:t></w:r><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00477-015-1112-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Machine Learning Approaches for Short-Term Wind Speed Time-Series Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronay Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (8), pp.1734 - 1747. </w:t></w:r><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNNLS.2015.2418739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant methods for an ensemble-based sensitivity analysis of a passive containment cooling system of an AP1000 nuclear power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Nicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Borgonovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 151, pp.12-19. </w:t></w:r><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2015.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component- and system-level degradation modeling of digital Instrumentation and Control systems based on a Multi-State Physics Modeling Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95, pp.135-147. </w:t></w:r><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2016.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic probabilistic safety margin characterization approach in support of Integrated Deterministic and Probabilistic Safety Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajit Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145, pp.9-18. </w:t></w:r><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2015.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical k-nearest neighbours classification and binary differential evolution for fault diagnostics of automotive bearings operating under variable conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cannarile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2016.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SVR-based ensemble approach for drifting data streams with recurring patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asoc.2016.06.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving scheduled maintenance by missing data reconstruction: A double-loop Monte Carlo approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Carlevaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mattafirri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 230 (5), pp.502-511. </w:t></w:r><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X16651988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient identification by clustering based on Integrated Deterministic and Probabilistic Safety Analysis outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Vagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87, pp.217 - 227. </w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2015.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A penalty guided stochastic fractal search approach for system reliability optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Arezki Mellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 152, pp.213 - 227. </w:t></w:r><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability analysis of interdependent lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Limiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Daqing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Pengju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu Bowen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Yinan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 452 (3), pp.120 - 125. </w:t></w:r><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physa.2016.01.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a probabilistic model for predicting ship besetting in ice in Arctic waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Montewka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinping Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 155, pp.124 - 136. </w:t></w:r><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of protective actions to reduce the vulnerability of safety-critical systems to malevolent acts: a sensitivity-based decision-making approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tairan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 147, pp.9-18. </w:t></w:r><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2015.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced RESTART method for the estimation of the probability of failure of highly reliable hybrid dynamic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the degradation state for condition-based maintenance of insulated gate bipolar transistors: A self-organizing map approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Rigamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allegra Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Astigarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60, pp.48 - 61. </w:t></w:r><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2016.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-objective optimization framework for risk-controlled integration of renewable generation into electric power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hennebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106, pp.712 - 727. </w:t></w:r><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2016.03.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of peak values in time series data for prognostics of critical components in nuclear power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (28), pp.174 - 178. </w:t></w:r><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thermorisk framework for the analysis of energy systems by combining risk and exergy analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cassetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117, pp.281 - 288. </w:t></w:r><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2016.03.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Results of Accelerated Aging Tests in Insulated Gate Bipolar Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Astigarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Martin Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Galarza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Martin Echeverria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inigo Unanue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (11), pp.7953 - 7962. </w:t></w:r><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2015.2512923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrapped-ensemble-based Sensitivity Analysis of a trace thermal-hydraulic model based on a limited number of PWR large break loca simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Carlos Alberola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Sanchez-Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 153, pp.122 - 134. </w:t></w:r><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Filter-Based Prognostics for an Electrolytic Capacitor Working in Variable Operating Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Rigamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Astigarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Galarza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (2), pp.1567 - 1575. </w:t></w:r><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2015.2418198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring reliability under epistemic uncertainty: Review on non-probabilistic reliability metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Aeronautics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (3), pp.571-579. </w:t></w:r><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cja.2016.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Assessment of Systems Subject to Dependent Degradation Processes and Random Shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Hui Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIE Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0740817X.2016.1190481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVM hyperparameters tuning for recursive multi-step-ahead prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (12), pp.3749 - 3763. </w:t></w:r><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00521-016-2272-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Hybrid Method of Parameters Tuning in Support Vector Regression for Reliability Prediction: Particle Swarm Optimization Combined With Analytical Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (3), pp.1393 - 1405. </w:t></w:r><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2016.2515581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty treatment in risk analysis of complex systems: The cases of STAMP and FRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torbjørn Bjerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terje Aven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 156, pp.203 - 209. </w:t></w:r><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach based on support vector machines and a K-D Tree search algorithm for identification of the failure domain and safest operating conditions in nuclear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Rabiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88, pp.297-309. </w:t></w:r><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2016.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive online learning approach for Support Vector Regression: Online-SVR-FID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76-77, pp.796 - 809. </w:t></w:r><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2016.02.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the robustness of critical infrastructures by Hierarchical Graph representation, clustering and Monte Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 155, pp.78-96. </w:t></w:r><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component Importance Measures for Components With Multiple Dependent Competing Degradation Processes and Subject to Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Hui Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (2), pp.547-557. </w:t></w:r><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2015.2500684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reliability Assessment Framework for Systems With Degradation Dependency by Combining Binary Decision Diagrams and Monte Carlo Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Hui Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2015.2500020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Special Issue ESREL 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Nowakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 230 (5), pp.443-444. </w:t></w:r><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X16674072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature vector regression with efficient hyperparameters tuning and geometric interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 218, pp.411 - 422. </w:t></w:r><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2016.08.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining useful life estimation in heterogeneous fleets working under variable operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Al-Dahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 156, pp.109 - 124. </w:t></w:r><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Challenges and Opportunities in Reliability Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (4), pp.1769-1782. </w:t></w:r><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2016.2591504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability assessment of oil and gas processing plants operating under dynamic Arctic weather conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Naseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 152, pp.66 - 82. </w:t></w:r><w:hyperlink r:id="rId1572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A system-of-systems framework for the reliability analysis of distributed generation systems accounting for the impact of degraded communication networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua-Dong Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 183, pp.805 - 822. </w:t></w:r><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.09.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithms for condition-based maintenance optimization under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 244 (2), pp.611-623. </w:t></w:r><w:hyperlink r:id="rId1579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2015.01.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Weighted RBF-Based Ensemble for Prediction of Time Series Data from Nuclear Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Vitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Seraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Prognostics and Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A particle filtering and kernel smoothing-based approach for new design component prognostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2014.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Cascade-Resilient Electrical Infrastructures and its Validation by Power Flow Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (4), pp.594-607. </w:t></w:r><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-Based Clustering for Near Misses Identification in Integrated Deterministic and Probabilistic Safety Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Vagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology of Nuclear Installations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.Article ID 693891. </w:t></w:r><w:hyperlink r:id="rId1586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/693891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01177013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-State Physics Modeling approach for the reliability assessment of Nuclear Power Plants piping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Colli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiejuan Tong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80, pp.151-165. </w:t></w:r><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2015.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01177012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised clustering of vibration signals for identifying anomalous conditions in a nuclear turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Rigamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Seraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (4), pp.1723-1731. </w:t></w:r><w:hyperlink r:id="rId1593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ifs-141459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Dynamic-Weighted Probabilistic Support Vector Regression-Based Ensemble for Prognostics of Time Series Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Vitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Seraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, PP (99), pp.11. </w:t></w:r><w:hyperlink r:id="rId1595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2015.2427156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability assessment of generic geared wind turbines by GTST-MLD model and Monte Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83, pp.222-233. </w:t></w:r><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2015.04.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novelty detection by multivariate kernel density estimation and growing neural gas algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Weidmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId1601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2014.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling for Prognostics and Health Management: Methods and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Sheng Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId1605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/613896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Classification With Restricted Boltzman Machines and Echo-State Networks for Predicting Potential Railway Door System Failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Weidmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64, pp.861-868. </w:t></w:r><w:hyperlink r:id="rId1607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tr.2015.2424213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of missing data in multidimensional time series by fuzzy similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Genini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId1610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asoc.2014.09.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01177010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of robust optimization for decentralized microgrid energy management under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Kuznetsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64, pp.815 - 832. </w:t></w:r><w:hyperlink r:id="rId1613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2014.07.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the treatment of uncertainty in Bayesian networks and fuzzy expert systems used for a human reliability analysis application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Podofillini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lusine Mkrtchyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh N. Dang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId1617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2015.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting multiple-models, state augmented Particle Filtering for fault diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Engineering Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId1619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.probengmech.2015.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Visual Interactive Method for Prime Implicants Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Baronchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (2), pp.539-549. </w:t></w:r><w:hyperlink r:id="rId1621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2014.2371015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265890v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble Clustering for Fault Diagnosis in Industrial Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Al-Dahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43, pp.1225-1230. </w:t></w:r><w:hyperlink r:id="rId1623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1543205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability analysis of smart grid communication network by simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luo Pengcheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sansavini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.119-133. </w:t></w:r><w:hyperlink r:id="rId1626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ica-140469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite mixture models for sensitivity analysis of thermal hydraulic codes for passive safety systems analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Nicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 289, pp.144-154. </w:t></w:r><w:hyperlink r:id="rId1629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2015.04.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265884v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Random Shocks Into Multi-State Physics Models of Degradation Processes for Component Reliability Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Hui Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.28. </w:t></w:r><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2014.2354874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasive weed classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Razavi-Far</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile Palade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (3), pp.525-539. </w:t></w:r><w:hyperlink r:id="rId1633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00521-014-1656-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment and risk-cost optimization of distributed power generation systems considering extreme weather conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rocchetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 136, pp.47-61. </w:t></w:r><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2014.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A belief function theory based approach to combining different representation of uncertainty in prognostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mangili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 303, pp.134-149. </w:t></w:r><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2014.12.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interval-Valued Neural Network Approach for Prediction Uncertainty Quantification in Short-term Wind Speed Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronay Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Vitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.2787-2800. </w:t></w:r><w:hyperlink r:id="rId1640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tnnls.2015.2396933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo Simulation-Based Probabilistic Assessment of DG Penetration in Medium Voltage Distribution Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Delfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Olivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sansavini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64, pp.852-860. </w:t></w:r><w:hyperlink r:id="rId1645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2014.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Data-Driven Reconstruction Methods For Fault Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Genini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64, pp.852-860. </w:t></w:r><w:hyperlink r:id="rId1648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tr.2015.2436384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Framework for Prime Implicants Identification in Noncoherent Dynamic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Baronchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (1), pp.142-156. </w:t></w:r><w:hyperlink r:id="rId1650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01177008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prognostics approach to nuclear component degradation modeling based on Gaussian Process Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mangili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78, pp.141-154. </w:t></w:r><w:hyperlink r:id="rId1653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2014.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Deterministic and Probabilistic Safety Analysis for Safety Assessment of Nuclear Power Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smith Curtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Rychkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology of Nuclear Installations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId1656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/136940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable selection and uncertainty analysis of scale growth rate under pre-salt oil wells conditions using support vector regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique López Droguett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Didier Lins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Márcio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magno Jacinto Carlos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId1660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006x14533105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the robustness and recovery of critical infrastructures by Goal Tree Success Tree – Dynamic Master Logic Diagram, within a multi-state system-of-systems framework, in the presence of epistemic uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part B: Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (3), pp.14. </w:t></w:r><w:hyperlink r:id="rId1662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4030439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interval-Valued Neural Network Approach for Uncertainty Quantification in Short-Term Wind Speed Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronay Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Vitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (11), pp.2787-2800. </w:t></w:r><w:hyperlink r:id="rId1664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNNLS.2015.2396933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical comparison of two methods for the Bayesian update of the parameters of probability distributions in a two-level hybrid probabilistic-possibilistic uncertainty framework for risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pasanisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Couplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part A: Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.04015015. </w:t></w:r><w:hyperlink r:id="rId1668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/AJRUA6.0000848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithms in the framework of Dempster-Shafer Theory of Evidence for maintenance optimization problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64, pp.645-660. </w:t></w:r><w:hyperlink r:id="rId1670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tr.2015.2410193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian ensemble of sensitivity measures for severe accident modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoseyni Seyed Mohsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Vagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Pourgol-Mohammad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 295, pp.182-191. </w:t></w:r><w:hyperlink r:id="rId1674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2015.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System reliability prediction by support vector regression with analytic selection and genetic algorithm parameters selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.792-802. </w:t></w:r><w:hyperlink r:id="rId1677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asoc.2015.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of passive systems functional failure probabilities by the modified meta-IS algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gioletta Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.134-140. </w:t></w:r><w:hyperlink r:id="rId1682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2015.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant MPC Design for Reliable Microgrid Energy Management under Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionela Prodan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Stoican</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91, pp.20-34. </w:t></w:r><w:hyperlink r:id="rId1687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2015.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Analysis for Target SIL Determination in the Offshore Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwangpil Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sungteak Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daejun Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junkeon Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34, pp.151-162. </w:t></w:r><w:hyperlink r:id="rId1693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2015.01.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Filter-Based Prognostics for an Electrolytic Capacitor Working in Variable Operating Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Rigamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Astigarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Galarza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Engineering Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01177011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Performance of a Classification-Based Vulnerability Analysis Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Ran Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (9), pp.1674-1689. </w:t></w:r><w:hyperlink r:id="rId1697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Reliability Assessment of Systems with Multiple Dependent Competing Degradation Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Hui Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (5), pp.1428-1438. </w:t></w:r><w:hyperlink r:id="rId1700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2014.2362145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Uncertainty and Sensitivity Analysis of the Model of a Twin-Jet Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerospace Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.73-96. </w:t></w:r><w:hyperlink r:id="rId1702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.I010265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Application of Deep Belief Networks for Predicting Railway Operation Disruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Weidmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Performability Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (2), pp.121-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust signal reconstruction for condition monitoring of industrial components via a modified Auto Associative Kernel Regression method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60-61, pp.29-44. </w:t></w:r><w:hyperlink r:id="rId1705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2014.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Applications to Reliability and Maintenance Problems in Engineering Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Scarf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaomin Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId1709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/629497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Classification Framework for Predicting Components' Remaining Useful Life Based on Discrete-Event Diagnostic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Weidmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64, pp.1049-1056. </w:t></w:r><w:hyperlink r:id="rId1711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tr.2015.2440531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing confidence and prediction intervals of industrial equipment degradation by bootstrapped support vector regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Didier Lins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcio das Chagas Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique López Droguett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Magno Jacinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 137, pp.120-128. </w:t></w:r><w:hyperlink r:id="rId1714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2015.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering for unsupervised fault diagnosis in nuclear turbine shut-down transients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Rigamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Seraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58-59, pp.160-178. </w:t></w:r><w:hyperlink r:id="rId1716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2014.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Ensemble Clustering for Operational Transients Classification with Application to a Nuclear Power Plant Turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Al-Dahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Seraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Prognostics and Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved metamodel-based importance sampling for the performance assessment of radioactive waste repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gioletta Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 134, pp.188-197. </w:t></w:r><w:hyperlink r:id="rId1719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2014.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network reliability analysis based on percolation theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Daqing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Havlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Kang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142, pp.556-562. </w:t></w:r><w:hyperlink r:id="rId1724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2015.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRATED DETERMINISTIC AND PROBABILISTIC SAFETY ANALYSIS: CONCEPTS, CHALLENGES, RESEARCH DIRECTIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel fault detection system taking into account uncertainties in the reconstructed signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Al-Dahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 73, pp.131 - 144. </w:t></w:r><w:hyperlink r:id="rId1727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2014.06.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modeling Framework for System Restoration from Cascading Failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoran Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (12), </w:t></w:r><w:hyperlink r:id="rId1731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0112363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive systems failure probability estimation by the meta-AK-IS 2 algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 277, pp.203 - 211. </w:t></w:r><w:hyperlink r:id="rId1734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2014.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive Maintenance by Risk Sensitive Particle Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (1), pp.134 - 143. </w:t></w:r><w:hyperlink r:id="rId1737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2014.2299651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty treatment in expert information systems for maintenance policy assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22, pp.297 - 310. </w:t></w:r><w:hyperlink r:id="rId1739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asoc.2014.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-adaptable hierarchical clustering analysis and differential evolution for optimal integration of renewable distributed generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hennebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 133, pp.388-402. </w:t></w:r><w:hyperlink r:id="rId1741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2014.07.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An illustration of the use of an approach for treating model uncertainties in risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torbjørn Bjerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terje Aven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 125, pp.46 - 53. </w:t></w:r><w:hyperlink r:id="rId1743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2014.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concerns, Challenges, and Directions of Development for the Issue of Representing Uncertainty in Risk Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Flage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terje Aven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (7), pp.1196 - 1207. </w:t></w:r><w:hyperlink r:id="rId1745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons learned from the fukushima accident: An integrated perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inn Seock Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Omoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joon-Eon Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanko Yanev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology of Nuclear Installations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, </w:t></w:r><w:hyperlink r:id="rId1751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/213919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel dynamics model of fault propagation and equilibrium analysis in complex dynamical communication network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 247, pp.1021-1029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient residuals pre-processing for diagnosing multi-class faults in a doubly fed induction generator, under missing data scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Razavi-Far</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile Palade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (14), pp.6386-6399. </w:t></w:r><w:hyperlink r:id="rId1756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2014.03.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive method for health trend prediction of rotating bearings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35, pp.117 - 123. </w:t></w:r><w:hyperlink r:id="rId1759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2014.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved adaptive kriging-based importance technique for sampling multiple failure regions of low probability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131, pp.109 - 117. </w:t></w:r><w:hyperlink r:id="rId1762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2014.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Electricity Meter Reliability Prediction based on Accelerated Degradation Testing and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhou Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun-Xia Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Kang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56, pp.209-219. </w:t></w:r><w:hyperlink r:id="rId1767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2013.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting component reliability and level of degradation with complex-valued neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Weidmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 121, pp.198-206. </w:t></w:r><w:hyperlink r:id="rId1769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2013.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Fuzzy Extension of the Universal Generating Function Approach for the Reliability Assessment of Multi-State Systems Under Aleatory and Epistemic Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (1), pp.13 - 25. </w:t></w:r><w:hyperlink r:id="rId1772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2014.2299031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goal Tree Success Tree - Dynamic Master Logic Diagram and Monte Carlo Simulation for the Safety and Resilience Assessment of a Multistate System of Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59, pp.411-433. </w:t></w:r><w:hyperlink r:id="rId1774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2013.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic framework for uncertainty analysis in electric power transmission systems with wind generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sansavini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Piccinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. R. Golea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, pp.71-81. </w:t></w:r><w:hyperlink r:id="rId1778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2013.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical differential evolution for minimal cut sets identification: Application to nuclear safety systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Baronchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 238 (2), pp.645-652. </w:t></w:r><w:hyperlink r:id="rId1780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2014.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition assessment for the performance degradation of bearing based on a combinatorial feature extraction method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kan Hong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27, pp.159 - 166. </w:t></w:r><w:hyperlink r:id="rId1783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2013.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundational Issues in Risk Assessment and Risk Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terje Aven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (7), pp.1164 - 1172. </w:t></w:r><w:hyperlink r:id="rId1785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Network-Centric and Power Flow Models for the Optimal Allocation of Link Capacities in a Cascade-Resilient Power Transmission Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, PP (99), pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId1788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2014.2352152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the reliability of fault classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Weidmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 266, pp.65-74. </w:t></w:r><w:hyperlink r:id="rId1790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2013.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated deterministic and probabilistic safety assessment: Concepts, challenges, research directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 280, pp.413-419. </w:t></w:r><w:hyperlink r:id="rId1792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2014.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A risk-based simulation and multi-objective optimization framework for the integration of distributed renewable generation and storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hennebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.778 - 793. </w:t></w:r><w:hyperlink r:id="rId1794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2014.05.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treating uncertainties in a nuclear seismic probabilistic risk assessment by means of the Dempster-Shafer theory of evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Kung Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (1), pp.11-26. </w:t></w:r><w:hyperlink r:id="rId1797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5516/NET.03.2014.701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing nuclear power plant safety and recovery from earthquakes using a system-of-systems approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 125 (SI), pp.103-116. </w:t></w:r><w:hyperlink r:id="rId1799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2013.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated framework of agent-based modelling and robust optimization for microgrid energy management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kuznetsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 129, pp.70 - 88. </w:t></w:r><w:hyperlink r:id="rId1801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2014.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble-based sensitivity analysis of a Best Estimate Thermal Hydraulics model: Application to a Passive Containment Cooling System of an AP1000 Nuclear Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Nicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 73, pp.200 - 210. </w:t></w:r><w:hyperlink r:id="rId1804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2014.06.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for the system-of-systems analysis of the risk for a safety-critical plant exposed to external events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114, pp.114-125. </w:t></w:r><w:hyperlink r:id="rId1806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2013.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability and Possibility‐Based Representations of Uncertainty in Fault Tree Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terje Aven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (1), pp.121-133. </w:t></w:r><w:hyperlink r:id="rId1809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1539-6924.2012.01873.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component ranking by Birnbaum importance in presence of epistemic uncertainty in failure event probabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (1), pp.37-48. </w:t></w:r><w:hyperlink r:id="rId1811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2013.2240885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulation of radionuclide migration in fractured rock for the performance assessment of radioactive waste repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Sanctis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bertoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111, pp.241-247. </w:t></w:r><w:hyperlink r:id="rId1815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2012.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble neural network-based particle filtering for prognostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sauco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (1-2), pp.288-300. </w:t></w:r><w:hyperlink r:id="rId1818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2013.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolving equipment failure causes by root cause analysis and theory of inventive problem solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Viveros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Nikulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Stegmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Bravo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 228 (1), pp.93 - 111. </w:t></w:r><w:hyperlink r:id="rId1823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X13494775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters tuning in support vector regression for reliability forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33, pp.523-528. </w:t></w:r><w:hyperlink r:id="rId1825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1333088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance policy performance assessment in presence of imprecision based on Dempster-Shafer Theory of Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 245, pp.112 - 131. </w:t></w:r><w:hyperlink r:id="rId1827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2012.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NSGA-II-trained neural network approach to the estimation of prediction intervals of scale deposition rate in oil & gas equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronay Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Vitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (4), pp.1205-1212. </w:t></w:r><w:hyperlink r:id="rId1829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2012.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of uncertainty treatment capability of model-based and data-driven prognostic methods using simulated data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mangili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 112, pp.94-108. </w:t></w:r><w:hyperlink r:id="rId1831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2012.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Gaussian process regression with sparse functional learning of inducing points for components condition monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Vitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33, pp.907-912. </w:t></w:r><w:hyperlink r:id="rId1833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1333152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability-based simulation and optimization modeling framework for open-pit mine truck allocation under dynamic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredy Kristjanpoller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Arata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mining Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (1), pp.113-119. </w:t></w:r><w:hyperlink r:id="rId1836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmst.2013.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty propagation in a model for the estimation of the ground level concentration of dioxin/furans emitted from a waste gasification plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ripamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lonati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 120, pp.98-105. </w:t></w:r><w:hyperlink r:id="rId1841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2013.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sensitivity analysis in a Multi-state Physics Model of Component Degradation based on a hybrid State-Space Enrichment and Polynomial Chaos Expansion approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Rocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (4), pp.781-788. </w:t></w:r><w:hyperlink r:id="rId1844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2013.2284737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipating railway operation disruption events based on the analysis of discrete-event diagnostic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Weidmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33, pp.715-720. </w:t></w:r><w:hyperlink r:id="rId1846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1333120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Sensitivity Analysis of Multi-State Markov Reliability Models of Power Equipment Approximated by Polynomial Chaos Expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Rocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of KONBiN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (1), pp.59-70. </w:t></w:r><w:hyperlink r:id="rId1848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/jok-2013-0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Memetic Evolutionary Multi-Objective Optimization Method for Environmental Power Unit Commitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear power plant components condition monitoring by probabilistic support vector machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Seraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Vitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56, pp.23-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Clustering for Fault Diagnosis in Nuclear Power Plant Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Intelligence Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (4), pp.764-777. </w:t></w:r><w:hyperlink r:id="rId1852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/18756891.2013.804145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transients Analysis of a Nuclear Power Plant Component for Fault Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Rigamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédouane Seraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33, pp.895-900. </w:t></w:r><w:hyperlink r:id="rId1855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1333150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Detection in Nuclear Power Plants Components by a Combination of Statistical Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédouane Seraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (4), pp.833 - 845. </w:t></w:r><w:hyperlink r:id="rId1857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2013.2285033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing topological and reliability-based vulnerability analysis of Iran power transmission network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohre Alipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Saniee Monfared</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 228 (2), pp.139 - 151. </w:t></w:r><w:hyperlink r:id="rId1860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X13501652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting time series of railway speed restrictions with time-dependent machine learning techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Weidmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (15), pp.6033-6040. </w:t></w:r><w:hyperlink r:id="rId1862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2013.04.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical propagation of probabilistic and non-probabilistic uncertainty in the parameters of a risk model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasanisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Online, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId1864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2013.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAILURE PROGNOSTICS BY A DATA-DRIVEN SIMILARITY-BASED APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Di Maio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Reliability, Quality and Safety Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20, pp.1350001. </w:t></w:r><w:hyperlink r:id="rId1866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218539313500010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated framework for risk response planning under resource constraints in large engineering projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (3), pp.627-639. </w:t></w:r><w:hyperlink r:id="rId1870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEM.2013.2242078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Dominated Sorting Binary Differential Evolution for the Multi-Objective Optimization of Cascading Failures Protection in Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sansavini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111, pp.195-205. </w:t></w:r><w:hyperlink r:id="rId1872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2012.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk sensitive particle filtering in support of predictive maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33, pp.307-312. </w:t></w:r><w:hyperlink r:id="rId1874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1333052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of reactive diffusion in clays by a continuous-time Markovian particle-tracking scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (36), pp.18510-18519. </w:t></w:r><w:hyperlink r:id="rId1876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp405520v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and vulnerability analyses of critical infrastructures: Comparing two approaches in the context of power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Hassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 120, pp.27-38. </w:t></w:r><w:hyperlink r:id="rId1880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2013.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble of Kernel Regression Models for Assessing the Health State of Choke Valves in Offshore Oil Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mangili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bent Nystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Intelligence Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (2), pp.225 - 241. </w:t></w:r><w:hyperlink r:id="rId1885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/18756891.2013.874670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised spectral clustering for hierarchical modelling and criticality analysis of complex networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 116, pp.64-74. </w:t></w:r><w:hyperlink r:id="rId1887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2013.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based and data-driven prognostics under different available information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mangili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Engineering Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.66-79. </w:t></w:r><w:hyperlink r:id="rId1889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.probengmech.2013.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscaling of a dual-permeability Monte Carlo simulation model for contaminant transport in fractured networks by genetic algorithm parameter identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Sanctis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bertoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (2), pp.505-516. </w:t></w:r><w:hyperlink r:id="rId1891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00477-012-0595-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic particle filter-support vector regression method for reliability prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuoshu Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 119, pp.109-116. </w:t></w:r><w:hyperlink r:id="rId1894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2013.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Modeling by Recursive Unsupervised Spectral Clustering and Network Extended Importance Measures to Analyze the Reliability Characteristics of Complex Network Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (1A), pp.101-112. </w:t></w:r><w:hyperlink r:id="rId1897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ajor.2013.31A010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating maintenance policies by quantitative modeling and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 109, pp.53-65. </w:t></w:r><w:hyperlink r:id="rId1899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2012.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Chaos Expansion for Global Sensitivity Analysis applied to a model of radionuclide migration in randomly heterogeneous aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ciriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Di Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Sanctis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (4), pp.945-954. </w:t></w:r><w:hyperlink r:id="rId1904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00477-012-0616-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty analysis in fault tree models with dependent basic events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (6), pp.1146-1173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of Smart Grids with Variable Generation and Consumption: a System of Systems Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sansavini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man and Cybernetics, Part A: Systems and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (3), pp.477-487</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Output Uncertainty in Risk Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terje Aven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Performability Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (5), pp.475-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Disasters: Extreme Events, Extremely Rare. Some Reflections on the Treatment of Uncertainties in the Assessment of the Associated Risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terje Aven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Safety and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (1-2), pp.31-45. </w:t></w:r><w:hyperlink r:id="rId1910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psep.2012.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty analysis in degradation modeling for maintenance policy assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 227 (3), pp.267-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning for microgrid energy management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Kuznetsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, accepted for publication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Markov processes with semi-regenerative states for the availability analysis of chemical process plants with storage units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 227, pp.279-289. </w:t></w:r><w:hyperlink r:id="rId1916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X13480765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modeling Framework for Maintenance Optimization of Electrical Components Based on Fuzzy Logic and Effective Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Balestrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benetrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Despujols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality and Reliability Engineering International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (3), pp.385-405. </w:t></w:r><w:hyperlink r:id="rId1921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qre.1388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Belief Function Theory Method for Prognostics in Clogging Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mangili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33, pp.847-852. </w:t></w:r><w:hyperlink r:id="rId1924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1333142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability and possibility based representations of uncertainty in fault tree analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terje Aven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (1), pp.121-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subset Simulation of a reliability model for radioactive waste repository performance assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Avram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100, pp.75-83. </w:t></w:r><w:hyperlink r:id="rId1928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2011.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing protections against cascades in network systems: A modified binary differential evolution algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. R. Golea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sansavini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 103, pp.72-83. </w:t></w:r><w:hyperlink r:id="rId1931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2012.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated system reliability and productive capacity analysis of a production line. A case study for a Chilean mining process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Viveros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kristjanpoller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 226 (3), pp.305-317. </w:t></w:r><w:hyperlink r:id="rId1935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X11408675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel particle tracking scheme for modeling contaminant transport in a dual-continua fractured medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bertoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Sanctis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (10), </w:t></w:r><w:hyperlink r:id="rId1937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011WR011694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-state Physics Model of Component Degradation based on Stochastic Petri Nets and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Hui Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (4), pp.921-931</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble-approaches for clustering health status of oil sand pumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (5), pp.4847-4859. </w:t></w:r><w:hyperlink r:id="rId1945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2011.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Analysis of the Adequacy Assessment Model of a Distributed Generation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41, pp.235-244. </w:t></w:r><w:hyperlink r:id="rId1947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2011.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition Monitoring of Electrical Power Plant Components During Operational Transients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pappaglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédouane Seraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 226 (6), pp.568-583. </w:t></w:r><w:hyperlink r:id="rId1950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X12463502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo Simulation-based Sensitivity Analysis of the model of a Thermal-Hydraulic Passive System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107, pp.90-106. </w:t></w:r><w:hyperlink r:id="rId1952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2011.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated simulation framework for the performance assessment of radioactive waste repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Sanctis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId1956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2011.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Weighting Ensembles for Incremental Learning and Diagnosing New Concept Class Faults in Nuclear Power Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Razavi-Far</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (5), pp.2520 - 2530. </w:t></w:r><w:hyperlink r:id="rId1959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2012.2209125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kalman Filter-Based Ensemble Approach With Application to Turbine Creep Prognostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mangili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (4), pp.966 - 977. </w:t></w:r><w:hyperlink r:id="rId1961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2012.2221037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Particle Swarm-optimized Support Vector Machine for Reliability Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Didier Lins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcio das Chagas Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique López Droguett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality and Reliability Engineering International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (2), pp.141-158. </w:t></w:r><w:hyperlink r:id="rId1963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qre.1221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of multi-state weighted k-out-of-n: F systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuwei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Cheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Performability Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (2), pp.217-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying groups of critical edges in a realistic electrical network by multi-objective genetic algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. R. Golea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Rocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 99, pp.172-177. </w:t></w:r><w:hyperlink r:id="rId1969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2011.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of Multi-State Weighted k-out-of-n: F System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiu-Wei Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Performability Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (2), pp.217-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-state model for the reliability assessment of a distributed generation system via universal generating function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 106, pp.28-36. </w:t></w:r><w:hyperlink r:id="rId1973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2012.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Diagnosis and Failure Mode Estimation by a Data-Driven Fuzzy Similarity Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Performability Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (1), pp.49-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the topological, electrical and reliability characteristics of a power transmission system for identifying its critical elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. R. Golea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 101, pp.67-74. </w:t></w:r><w:hyperlink r:id="rId1976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2011.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the load flow and random flow models for the analysis of power transmission networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Piccinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Delfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Olivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Pozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 103, pp.102-109. </w:t></w:r><w:hyperlink r:id="rId1979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2012.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue Crack Growth Estimation by Relevance Vector Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Di Maio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (12), pp.10681-10692. </w:t></w:r><w:hyperlink r:id="rId1982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2012.02.199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Relevance Vector Machines and exponential regression for bearing residual life estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L. Tsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31, pp.405-427. </w:t></w:r><w:hyperlink r:id="rId1986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2012.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMPIRICAL COMPARISON OF METHODS FOR THE HIERARCHICAL PROPAGATION OF HYBRID UNCERTAINTY IN RISK ASSESSMENT, IN PRESENCE OF DEPENDENCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Uncertainty, Fuzziness and Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (4), pp.509-557. </w:t></w:r><w:hyperlink r:id="rId1989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218488512500250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An imprecision importance measure for uncertainty representations interpreted as lower and upper probabilities, with special emphasis on possibility theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terje Aven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 226 (6), pp.656-665. </w:t></w:r><w:hyperlink r:id="rId1991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X12467591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nominal range sensitivity analysis of peak radionuclide concentrations in randomly heterogeneous aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Sanctis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47, pp.166-172. </w:t></w:r><w:hyperlink r:id="rId1993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2012.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network theory-based analysis of risk interactions in large engineering projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId1997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2012.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Filtering for the Detection of Fault Onset Time in Hybrid Dynamic Systems With Autonomous Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Peloni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (1), pp.130-139. </w:t></w:r><w:hyperlink r:id="rId2000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2011.2182224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifier-Ensemble Incremental-Learning Procedure for Nuclear Transient Identification at Different Operational Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Razavi-Far</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96 (4), pp.480-488. </w:t></w:r><w:hyperlink r:id="rId2002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2010.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to effectively compute the reliability of a thermal-hydraulic nuclear passive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 241 (1), pp.310-327. </w:t></w:r><w:hyperlink r:id="rId2004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2010.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the inspection intervals of a safety system in a nuclear power plant by Multi-Objective Differential Evolution (MODE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Viadana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96, pp.1552-1563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Interruption And Loss Of Assets Risk Assessment In Support Of The Design Of An Innovative Concentrating Solar Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Gallisto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Maccari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Paganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (5), pp.1558-1567. </w:t></w:r><w:hyperlink r:id="rId2012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2010.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Interdependent Network Systems for Identifying Cascade-Safe Operating Margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sansavini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (1), pp.94-101. </w:t></w:r><w:hyperlink r:id="rId2014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2010.2104211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level Diagrams analysis of Pareto Front for multiobjective system redundancy allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96 (5), pp.569-580. </w:t></w:r><w:hyperlink r:id="rId2017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2010.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure and reliability prediction by support vector machines regression of time series data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcio das Chagas Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Didier Lins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Droguett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96 (11), pp.1527-1534. </w:t></w:r><w:hyperlink r:id="rId2021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2011.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component Criticality in Failure Cascade Processes of Network Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sansavini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (8), pp.1196-1210. </w:t></w:r><w:hyperlink r:id="rId2024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1539-6924.2011.01584.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Algorithm-based Wrapper Approach for Grouping Condition Monitoring Signal of Nuclear Power Plant Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Canesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédouane Seraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (3), pp.221-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy C-Means Clustering of Signal Functional Principal Components for Post-Processing Dynamic Scenarios of a Nuclear Power Plant Digital Instrumentation and Control System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piercesare Secchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Vantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (2), pp.415-425. </w:t></w:r><w:hyperlink r:id="rId2032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2011.2134230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bagged ensemble of Fuzzy C-Means classifiers for nuclear transient identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Razavi-Far</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (5), pp.1161-1171. </w:t></w:r><w:hyperlink r:id="rId2034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2010.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties in smart grids behavior and modeling: What are the risks and vulnerabilities? How to analyze them?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terje Aven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39, pp.6308-6320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal reconstruction by a GA-optimized ensemble of PCA models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Roverso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hoffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 241 (1), pp.301-309. </w:t></w:r><w:hyperlink r:id="rId2039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2010.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Effects of Maintenance on the degradation of a Water-feeding Turbo-pump of a Nuclear Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Despujols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 225 (2), pp.169-183. </w:t></w:r><w:hyperlink r:id="rId2041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/1748006XJRR336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Multi-Objective Genetic Algorithms to Two Case Studies of Reliability Efficiency Analysis and Optimal Expansion of Electrical Transmission Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. R. Golea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. Petrescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 225 (3), pp.365-374. </w:t></w:r><w:hyperlink r:id="rId2044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006XJRR320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Contradictory Patterns in Experimental Datasets for the Development of Models for Electrical Cables Diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Nigris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Performability Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (1), pp.43-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level Diagrams Analysis of Pareto Fronts for Multiobjective System Redundancy Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96 (5), pp.569-580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two novel procedures for aggregating randomized model ensemble outcomes for robust signal reconstruction in nuclear power plants monitoring systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Roverso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hoffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (2-3), pp.212-220. </w:t></w:r><w:hyperlink r:id="rId2050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2010.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithm-based wrapper approach for grouping condition monitoring signals of nuclear power plant components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Canesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Seraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (3), pp.221-234. </w:t></w:r><w:hyperlink r:id="rId2052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ICA-2011-0375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Delay-Time Analysis via Monte Carlo Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Allanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Wall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (3), pp.57-72. </w:t></w:r><w:hyperlink r:id="rId2058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20464177.2011.11020252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle filtering prognostic estimation of the remaining useful life of nonlinear components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Peloni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96 (3), pp.403-409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A randomized model ensemble approach for reconstructing signals from faulty sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Roverso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hoffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (8), pp.9211-9224. </w:t></w:r><w:hyperlink r:id="rId2061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2011.01.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Consideration on the Treatment of Uncertainties in Risk Assessment for Practical Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terje Aven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96 (1), pp.64-74. </w:t></w:r><w:hyperlink r:id="rId2063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2010.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal expansion of an existing electrical power transmission network by multi-objective genetic algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. Petrescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95 (3), pp.173-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hybrid Monte Carlo and Fuzzy Logic Method for Maintenance Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Despujols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th ESReDA Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale nuclear sensor monitoring and diagnostics by means of an ensemble of regression models based on Evolving Clustering Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Roverso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSAM10, 10th International Probabilistic Safety Assessment &amp; Management, Seattle USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Clustering Procedure for Reducing the Number of Representative Solutions in the Pareto Front of Multiobjective Optimization Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 210 (3), pp.624-634. </w:t></w:r><w:hyperlink r:id="rId2071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2010.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo based assessment of the safety performance of a radioactive waste repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Sanctis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Girotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95 (8), pp.859-865. </w:t></w:r><w:hyperlink r:id="rId2076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2010.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randomized flow model and centrality measure for electrical power transmission network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Piccinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95 (4), pp.379-385. </w:t></w:r><w:hyperlink r:id="rId2079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2009.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2080" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective optimization of the inspection intervals of a nuclear safety system: A clustering-based framework for reducing the Pareto Front</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (6), pp.798-812</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A METHOD FOR ESTIMATING THE CONFIDENCE IN THE IDENTIFICATION OF NUCLEAR TRANSIENTS BY A BAGGED ENSEMBLE OF FCM CLASSIFIERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Razavi-Far</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh American Nuclear Society International Topical Meeting on Nuclear Plant Instrumentation, Control and Human-Machine Interface Technologies NPIC&amp;HMIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.283 - 293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data-Driven Fuzzy Approach for Predicting the Remaining Useful Life in Dynamic Failure Scenarios of a Nuclear Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95 (1), pp.49-57. </w:t></w:r><w:hyperlink r:id="rId2083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2009.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks and quadratic Response Surfaces for the functional failure analysis of a thermal-hydraulic passive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Apostolakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th International PSAM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1 - 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2086" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between probabilistic and Dempster-Shafer Theory approaches to Model Uncertainty Analysis in the Performance Assessment of Radioactive Waste Repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (7), pp.1139-1156. </w:t></w:r><w:hyperlink r:id="rId2087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1539-6924.2010.01416.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2088" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo estimation of radionuclide release at a repository scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Sanctis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Girotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (6), pp.861-866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2089" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of cascade failure probability in electrical transmission networks by Subset Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. R. Golea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sansavini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and RELiability (ESREL) 2010 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.694 - 698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2090" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling failure cascades in critical infrastructures with physically-characterized components and interdependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sansavini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2010 Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.652 - 661</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2091" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monte Carlo-based Technique for Estimating the Operation Modes of Hybrid Dynamic Systmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Avram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability and Risk Analysis: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.106-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variance Decomposition Sensitivity Analysis of a Passive Residual Heat Removal System Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiejuan Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Sensitivity Analysis of Model Output, SAMO2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.7772 - 7773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2096" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the failure probability of a thermal-hydraulic passive system by means of Artificial Neural Networks and quadratic Response Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Apostolakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and RELiability (ESREL) 2010 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.714 - 721</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2097" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System State Estimation by Particle Filtering for Fault Diagnosis and Prognosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Avram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 224 (3), pp.149-158. </w:t></w:r><w:hyperlink r:id="rId2098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/1748006XJRR309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary evaluation of a radioactive waste repository safety performance by a Monte Carlo simulation-based reliability model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Avram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taglioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kerntechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 75 (6), pp.316-321. </w:t></w:r><w:hyperlink r:id="rId2101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3139/124.110112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of a power transmission system under uncertain load conditions and network configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Piccinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Delfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Olivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Pozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Safety and Reliability Seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.279 - 284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy expert system for the human reliability analysis of crews in simulated nuclear emergency procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Librizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nuclear Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), pp.42-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliaminary Evaluation of a Radioactive Waste Repository Safety Performance by a Monte Carlo Simulation-Based Reliability Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Avram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taglioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kerntechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 75 (6), pp.316-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuzzy Similarity-Based Method for Failure Detection and Recovery Time Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Performability Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (5), pp.407-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of the model of a nuclear passive system by means of Subset Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Sensitivity Analysis of Model Output</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.7778-7779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different methods of aggregation of model ensemble outcomes in the validation and reconstruction of real power plant signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mangili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Roverso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and RELiability (ESREL) 2010 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1227 - 1232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized Line Sampling method for the estimation of the failure probability of nuclear passive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95 (12), pp.1300-1313. </w:t></w:r><w:hyperlink r:id="rId2110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2010.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative functional failure analysis of a thermal-hydraulic passive system by means of bootstrapped Artificial Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Apostolakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (5), pp.639-649. </w:t></w:r><w:hyperlink r:id="rId2112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2010.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods Of Uncertainty Analysis In Prognostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Crenguta Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Performability Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (4), pp.303-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flow Importance Measure via Multiple-Objective Optimization and its Application to an Italian Transmission Power System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Rocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Emmanuel Ramirez-Marquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Salazar Aponte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Performability Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (1), pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Test Intervals of a Nuclear Safety System by Genetic Algorithms, Solution Clustering and Fuzzy Preference Assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (4), pp.414-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety Margins Confidence Estimation for a Passive Residual Heat Removal System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95 (8), pp.828-836. </w:t></w:r><w:hyperlink r:id="rId2120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2010.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATA-DRIVEN ON-LINE PREDICTION OF THE AVAILABLE RECOVERY TIME IN NUCLEAR POWER PLANT FAILURE SCENARIOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1 - 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical cables diagnostics using an experimental dataset of Partial Discharge measurements containing contradictory patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Nigris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference- ESREL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1 - 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Fusion of an Ensemble of Models for the Reconstruction of Faulty Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mangili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (2), pp.793-806. </w:t></w:r><w:hyperlink r:id="rId2124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2010.2042968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ensemble approach to sensor fault detection and signal reconstruction for nuclear system control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mangili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (6), pp.778-790. </w:t></w:r><w:hyperlink r:id="rId2126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2010.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust nuclear signal reconstruction by a novel ensemble model aggregation procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Roverso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Hoffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nuclear Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), pp.32-41. </w:t></w:r><w:hyperlink r:id="rId2128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/10.31153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data-driven approach for predicting failure scenarios in nuclear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Stasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (4), pp.482-491. </w:t></w:r><w:hyperlink r:id="rId2131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2010.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of bootstrapped artificial neural networks and quadratic response surfaces for the estimation of the functional failure probability of a thermal-hydraulic passive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Apostolakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95 (4), pp.386-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Expert Models in Human Reliability Analysis - A Dependence Assessment Method Based on Fuzzy Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Podofillini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.N. Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Librizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (8), pp.1277-1297. </w:t></w:r><w:hyperlink r:id="rId2136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1539-6924.2010.01425.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability engineering: Old problems and new challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94, pp.125-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subset Simulation and Line Sampling for Advanced Monte Carlo Reliability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Safety and RELiability (ESREL) 2009 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.687-694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (250)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean Variance Estimation Neural Network Particle Filter for Predicting Battery Remaining Useful Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cancelliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bourinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 th Annual Conference of the Prognostics and Health Management Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nashville, United States. </w:t></w:r><w:hyperlink r:id="rId2143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/phmconf.2024.v16i1.4078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simulation Model of Resilience Evaluation for Natural Gas Pipeline Network Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Havbro Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference on Computational and Experimental Engineering and Sciences, ICCES 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Shenzhen, China. pp.1357-1370, </w:t></w:r><w:hyperlink r:id="rId2145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42987-3_95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Repeatable and Objective Decision Model for the Human Error Probability Estimation According to the HEART Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mascherona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Medici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ronchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADIPEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId2150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/216469-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Stage Stochastic Unit Commitment Model for Wind-integrated Power Systems Flexibility Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristobal Catalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Viveros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 17th International Conference on Probabilistic Methods Applied to Power Systems (PMAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId2153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMAPS53380.2022.9810585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation Of The Lower Heating Value Of Solid Recovered Fuel Based On Swir Hyper-Spectral Images And Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Verga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 12th Workshop on Hyperspectral Imaging and Signal Processing: Evolution in Remote Sensing (WHISPERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Rome, Italy. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId2158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS56178.2022.9955135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A zero-sum Markov defender-attacker game for modeling false pricing in smart grids and its solution by multi-agent reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daogui Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Safety and Reliability Conference, ESREL 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Hannover, Germany. pp.3285-3291, </w:t></w:r><w:hyperlink r:id="rId2160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2724-30743-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Supervised Classification Method Based on Logistic Regression with Elastic-net Penalization for Heat Waves Identification to Enhance Resilience Planning in Electrical Power Distribution Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Mascherona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Morotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 29th European Safety and Reliability Conference (ESREL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Milan, Italy. pp.3853-3860, </w:t></w:r><w:hyperlink r:id="rId2163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-14-8593-0_5847-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the resilience of an electrified transportation network considering failures of charging stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Safety and Reliability Conference, ESREL 2020 and 15th Probabilistic Safety Assessment and Management Conference, PSAM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Venice, Virtual, France. pp.3742-3749</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing reliability reputation of products based on online customer reviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Safety and Reliability Conference, ESREL 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Hannover, Germany. pp.157-162, </w:t></w:r><w:hyperlink r:id="rId2166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2724-30979-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A condition-based probabilistic safety assessment framework for the estimation of the frequency of core damage due to an induced steam generator tube rupture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Topical Meeting on Probabilistic Safety Assessment and Analysis, PSA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Charleston, United States. pp.177-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the value of prognostic information for condition-based and predictive maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hanover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience Management of Infrastructure Systems from a Multistage Decision Making Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Safety and Reliability Conference (ESREL2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hannover, Germany. </w:t></w:r><w:hyperlink r:id="rId2170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2724-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Extraction of Association Rules of Dependent Abnormal Behaviour Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Shokry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 29th European Safety and Reliability Conference (ESREL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hannover, Germany. pp.3308-3313, </w:t></w:r><w:hyperlink r:id="rId2172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2724-3_0723-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability Optimization of Parallel-Series System by Evolutionary Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Arezki Mellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 3rd International Conference on System Reliability and Safety (ICSRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Barcelona, Spain. pp.198-202, </w:t></w:r><w:hyperlink r:id="rId2174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSRS.2018.8688722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Identification of Critical Components in Complex Technical Infrastructures Using Bayesian Additive Regression Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingjing Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Al-Dahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefei Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 29th European Safety and Reliability Conference (ESREL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hannover, Germany. pp.3432-3436, </w:t></w:r><w:hyperlink r:id="rId2176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2724-3_0714-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value of information from condition inspection for a gamma degradation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId2178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PHM-Paris.2019.00040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on inductive method for online material loss detection with high debris concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Hong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Material Strength and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Kiev, Ukraine. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId2183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/629/1/012031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Unsupervised Method for the Reconstruction of Maintenance Intervention Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pinciroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Shokry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 29th European Safety and Reliability Conference (ESREL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, hannover, Germany. pp.483-490, </w:t></w:r><w:hyperlink r:id="rId2185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2724-3_0710-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved cell transmission model of traffic considering electric vehicles and charging stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Milan PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milan, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId2187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PTC.2019.8810629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A zero-sum Markov defender-attacker game for modeling false pricing in smart grids and its solution by multi-agent reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daogui Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Safety and Reliability Conference (ESREL2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hannover, Germany. </w:t></w:r><w:hyperlink r:id="rId2189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2724-3-0743-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heterogeneous ensemble approach for the prediction of the remaining useful life of packaging industry machinery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cannarile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Borghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Safety and Reliability Conference, ESREL 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Trondheim, Norway. pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flow-based method for identifying critical pipelines in complex natural gas supply systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Assessment of Electrical Power Systems Considering Traffic Congestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 3rd International Conference on System Reliability and Safety (ICSRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Barcelona, France. pp.386-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Optimization of Business Continuity by Designing Safety Barriers for Accident Prevention, Mitigation and Emergency Responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 3rd International Conference on System Reliability and Safety (ICSRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Barcelona, Spain. pp.316-320, </w:t></w:r><w:hyperlink r:id="rId2196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSRS.2018.8688845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The energy management and optimization strategy for fuel cell hybrid ships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daogui Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yupeng Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangbin Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinping Yan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on System Reliability and Safety (ICSRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data-Driven approach for predicting the remaining useful life of steam generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 3rd International Conference on System Reliability and Safety (ICSRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId2200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSRS.2018.00049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation on neural networks for DUET-based delay estimation of abrasive debris signal separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhonghai Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSAA/IET International Conference on Aircraft Utility Systems (AUS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Guiyang, China. pp.220-225, </w:t></w:r><w:hyperlink r:id="rId2202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2018.0304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PMS-MMDD model for reliability assessment of multi-state phased-mission system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang-Yu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Feng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Zhong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model ensemble-based prognostic framework for fatigue crack growth prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 2nd International Conference on System Reliability and Safety (ICSRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId2205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSRS.2017.8272843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KNN-FSVM for Fault Detection in High-Speed Trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Prognostics and Health Management (ICPHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Chongqing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ensemble of models for integrating dependent sources of information for the prognosis of the RUL of PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dacheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Hydrogène, Systèmes et Piles à Combustible 3652</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power System Design for Resilience and Flexibility Against Extreme Weather Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 3rd International Conference on System Reliability and Safety (ICSRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Barcelona, France. pp.321-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An importance measure to assess the value of a component inspection policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Fauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on System Reliability and Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Barcelone, Spain. </w:t></w:r><w:hyperlink r:id="rId2211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSRS.2018.8688877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strength of Knowledge Assessment for Risk Informed Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasneem Bani-Mustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated deterministic and probabilistic safety assessment of the cooling circuit of a superconducting magnet for nuclear fusion applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bellaera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Vulnerability of Smart Grids to Social Network-Based Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daogui Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Emmanuel Ramirez-Marquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 3rd International Conference on System Reliability and Safety (ICSRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Barcelona, France. pp.130-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Local Aggregation of an Ensemble of Models for RUL Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dacheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yousfi Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2017 - 10th International Conference on Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience modeling of multi-state degradation systems based on aggregated stochastic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijia Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Safety and Reliability Conference, ESREL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom. pp.341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for quantitative resilience analysis of maritime transportation systems from risk perspectives: A case study of a ship stuck in ice in arctic waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.P. Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Safety and Reliability Conference, ESREL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, unknown, France. pp.359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytic hierarchy process approach for the security assessment of high speed railway construction sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Setola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Tesei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd International Conference on Engineering Sciences and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, High Tatras Mountains, France. </w:t></w:r><w:hyperlink r:id="rId2229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781315210469-189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical tree-based decision making approach for assessing the trustworthiness of risk assessment models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasneem Bani-Mustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beaudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Reliability-redundancy Allocation by Evolutionary Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Arezki Mellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSRS2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Monte Carlo and Possibilistic Approach to Estimate Non-Suppression Probability in Fire Probabilistic Safety Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSRS2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Artificial Neural Networks for Seismic Fragility Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentner Irmela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSRS2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Unexpected Failures with a Hierarchical Bayesian Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSRS2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated framework for condition-informed probabilistic risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinduo Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Safety and Reliability Conference ESREL2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Weighting Ensemble Approach for Wind Energy Production Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Al-Dahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Legnani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSRS2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the dynamics of fault propagation in complex dynamical network by considering the heterogeneity of nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuju You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiawei Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongqi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Conference on Energy Internet and Energy System Integration (EI2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Beijing, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId2243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EI2.2017.8245300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience modeling of multi-state degradation systems based on aggregated stochastic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.G. Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Safety and Reliability Conference, ESREL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, unknown, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated framework for condition-informed probabilistic risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinduo Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Safety and Reliability Conference, ESREL 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Portorož, Slovenia. pp.2841-2847, </w:t></w:r><w:hyperlink r:id="rId2249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781315210469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian approach for dynamic portfolio optimization of safety barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Mancuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compare Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSRS2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the Resilience of Interdependent Infrastructure Systems against Intentional Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSRS2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent reliability assessment of a distributed generation system based on multi-valued decision diagrams and Markov processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijia Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Safety and Reliability Conference ESREL2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience modeling of multi-state degradation systems based on aggregated stochastic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.G. Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Safety and Reliability Conference, ESREL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, unknown, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the importance of elements of a gas transmission network from topological, reliability and controllability perspectives, considering capacity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kopustinskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Praks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Safety and Reliability Conference, ESREL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, unknown, France. pp.419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic reliability assessment and prognostics with monitored data for multiple dependent degradation components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Safety and Reliability Conference, ESREL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, unknown, France. pp.117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A repairable dynamic event tree framework for the safety assessment of a steam generator of a nuclear power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Picoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Probabilistic Safety Assessment and Management, PSAM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, unknown, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for storage status assessment of electronic devices by model-based prognostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Safety and Reliability Conference, ESREL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, unknown, France. pp.317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionality reduction of the resilience model of a critical infrastructure network by means of elementary effects sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and RELiability Conference (ESREL) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom. pp.2797-2804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling common-cause failures using stochastic hybrid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengfei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Safety and Reliability Conference ESREL2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unsupervised clustering method for assessing the degradation state of cutting tools used in the packaging industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannarile Francesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compare Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Safety and Reliability Conference ESREL2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-informed decision making under incomplete information: portfolio decision analysis and credal networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Mancuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compare Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahti Salo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Safety and Reliability Conference ESREL2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling dependent competing failure processes based on stochastic hybrid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengfei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Safety and Reliability Conference, ESREL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, glasgow, United Kingdom. pp.410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some reflections on pre- and post- accident analysis for water transport: A case study of the Eastern Star accident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinping Yan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference - ESREL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom. pp.127-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive incremental ensemble of extreme learning machines for fault diagnosis in induction motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Razavi-Far</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Saif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile Palade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Joint Conference on Neural Networks, IJCNN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, unknown, France. pp.1615-1622, </w:t></w:r><w:hyperlink r:id="rId2275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN.2017.7966044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-state physics modeling for estimating the size- and location-dependent loss of coolant accident initiating event probability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Colli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiejuan Tong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Topical Meeting on Probabilistic Safety Assessment and Analysis, PSA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, unknown, France. pp.1185-1192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fault diagnostic tool based on a first principle model simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cannarile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Model-Based Safety and Assessment, IMBSA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, unknown, France. pp.179-193, </w:t></w:r><w:hyperlink r:id="rId2278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-64119-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing controllability, efficiency and reliability of network systems by dynamic simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Safety and Reliability Conference, ESREL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, unknown, France. pp.418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling common-cause failures using stochastic hybrid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengfei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Safety and Reliability Conference, ESREL 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Portorož, Slovenia. pp.2319-2326, </w:t></w:r><w:hyperlink r:id="rId2281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781315210469-291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent reliability assessment of a distributed generation system based on multi-valued decision diagrams and Markov processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijia Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Safety and Reliability Conference, ESREL 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Portorož, Slovenia. pp.3271-3276, </w:t></w:r><w:hyperlink r:id="rId2283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781315210469-413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for multi-hazards risk aggregation considering risk model maturity levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasneem Bani-Mustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSRS2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benchmark of Dynamic Reliability Methods for Probabilistic Safety Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSRS2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating random shocks into reliability assessment of Phased-mission system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang-Yu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Zhong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Mathematical Methods in Reliability Conference MMR2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-valued importance measures for business continuity management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd International Conference on Engineering Sciences and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Portoroz, Slovenia. </w:t></w:r><w:hyperlink r:id="rId2289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781315210469-193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of failure on-demand probability and malfunction rate values in cyber-physical systems of nuclear power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Topical Meeting on Probabilistic Safety Assessment and Analysis, PSA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, unknown, France. pp.1205-1211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated framework for business continuity management of critical infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinduo Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Safety and Reliability Conference - ESREL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom. pp.563-570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some reflections on pre- and post-accident analysis for water transport: A case study of the eastern star accident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.P. Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Safety and Reliability Conference, ESREL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, unknown, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for multi-hazards risk aggregation considering risk model maturity levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasneem Bani-Mustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on System Reliability and Safety, ICSRS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId2294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSRS.2017.8272859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of Seismic Fragility Curves Using Artificial Neural Network Metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irmela Zentner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Structural Safety and Reliability (ICOSSAR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vienne, Austria. pp.1525-1534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sensitivity analysis for the adequacy assessment of a multi-state physics modeling approach for reliability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portfolio optimization for risk-informed decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mancuso, M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust portfolio modelling methodological approach to GB gas grid risk analysis via a simplified network version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sansavini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semi-Supervised Self Organizing Map for Post-Processing the Scenarios of an Integrated Deterministic and Probabilistic Safety Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Safety Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontological Approach for Run-Time Safety Management in Smart Work Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Teimourikia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariagrazia Fugini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Enabling Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian approach for safety barrier portfolio optimization”, Proceedings of the European Safety and Reliability Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Mancuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between extreme learning machine and artificial neural network for remaining useful life prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Prognostics and System Health Management Conference (PHM-Chengdu)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Chengdu, France. </w:t></w:r><w:hyperlink r:id="rId2308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PHM.2016.7819794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for asset prognostics from fleet data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Prognostics and System Health Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Chengdu, France. </w:t></w:r><w:hyperlink r:id="rId2310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PHM.2016.7819824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction Capability Assessment of Data-Driven Prognostic Methods for Railway Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Third European Conference of the Prognostics and Health Management Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Dynamic Reliability Methods for Probabilistic Safety Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Reliability, Maintainability and Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Switching Ensemble Approach for Remaining Useful Life Estimation of Electrolytic Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Al-Dahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability: Methodology and Applications - Proceedings of the European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire compartment partitioning approaches for fire probabilistic safety analysis of a high-temperature gas-cooled reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiejuan Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Topical Meeting on High Temperature Reactor Technology, HTR 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, unknown, France. pp.446-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a Dynamic Uncertain Causality Graph (DUCG) for Fault Diagnostics in Nuclear Power Plants by Genetic Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th ICONE – International Conference on Nuclear Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Charlotte, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance-Based Probabilistic Design by Order Statistics for an Oil and Gas Deep-water Well Casing String Affected by Wear During Kick Load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brivio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuzzy Event Tree Model for Accident Scenario Analysis of Ship Stuck in Ice in Arctic Waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Montewka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinping Yan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Ocean, Offshore and Arctic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Busan, South Korea. </w:t></w:r><w:hyperlink r:id="rId2322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/OMAE2016-54882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Repairable Dynamic Event Tree for the safety assessment of a steam generator of a nuclear power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Picoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Safety Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Programming Approach for the Efficient Reliability Evaluation of Multi-State Series-Parallel System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mu-Xia Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.F. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Conference on Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the most critical pipes in the presence of imprecise information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compare Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Mancuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Laasko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems-Proceedings of the 25th European Safety and Reliability Conference, ESREL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Monte Carlo method to assess the availability of power station layouts with generator circuit-breakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Figliuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Safety and Reliability Conference, ESREL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, unknown, France. pp.1825-1832, </w:t></w:r><w:hyperlink r:id="rId2332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b19094-237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability modeling of a spool valve considering the dependencies among failure mechanisms and epistemic uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengfei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems-Proceedings of the 25th European Safety and Reliability Conference, ESREL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ordinal Optimization Approach to the Solution of the Redundancy Allocation for Multi-State Series-Parallel Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.F. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems-Proceedings of the 25th European Safety and Reliability Conference, ESREL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling reliability big data: A similarity-based approach for clustering a large fleet of assets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannarile Francesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compare Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Safety and Reliability of Complex Engineered Systems-Proceedings of the 25th European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework of model predictive control for the safety analysis of an electric power microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionela Prodan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2015, 25th European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId2338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b19094-203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Case Study for Eco-Industrial Park Deployment under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kuznetsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId2340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2013.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a fault tolerant strategy for efficient energy management in microgrid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionela Prodan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Stoican</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Conference on Nonlinear Model Predictive Control NMPC 2015: Seville, Spain, 17–20 September 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Seville, Spain. pp.458 - 463, </w:t></w:r><w:hyperlink r:id="rId2342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.11.321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ordinal Optimization approach to the solution of homogenous redundancy allocation for Multi-State Series-Parallel Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.F. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Safety and Reliability Conference, ESREL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, unknown, France. pp.2255-2259, </w:t></w:r><w:hyperlink r:id="rId2344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b19094-296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Genetic Algorithm Developed on a Reduced Search Space for Optimal Redundancy Allocation in Multi-State Series-Parallel Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mu-Xia Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREl 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of metamodel-based techniques for the efficient seismic analysis of structural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lopez-Caballero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. pp.1193-1200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Maintenance Decision with Empirical Models Based on Fleet-Wide Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Al-Dahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 49th ESReDA Seminar on: Innovation through Human Factors in Risk Assessment and Maintenance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method for On-line Evaluating the Accuracy of a Particle Filter-based Prognostics Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems-Proceedings of the 25th European Safety and Reliability Conference, ESREL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Reliability Models for Multiple Dependent Competing Degradation Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Hui Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Wrocław, Poland. pp.775-782</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSTADEPT: A tool for the analysis of industrial equipment degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Legnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference, ESREL 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Wroclaw, France. pp.873-881, </w:t></w:r><w:hyperlink r:id="rId2353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b17399-124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Resilience Analysis of Interconnected Systems By a Set-Theoretic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionela Prodan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Wroclaw, Poland. pp.197-205, </w:t></w:r><w:hyperlink r:id="rId2355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b17399-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the small failure probability of a nuclear passive safety system by means of an efficient Adaptive Metamodel-Based Subset Importance Sampling method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference, ESREL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the improvement achieved in RAMS by a FEV embedding a powertrain PHMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Astigarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Rigamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems-Proceedings of the 25th European Safety and Reliability Conference, ESREL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Weibayes and Markov Chain Monte Carlo methods for the reliability analysis of turbine nozzle components with right censored data only</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cannarile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mattafirri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Carlevaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems-Proceedings of the 25th European Safety and Reliability Conference, ESREL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of a bulk cryogenic tank: Beyond the Leak-Before-Break criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Legnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Buldrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sansavini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference, ESREL 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Wroclaw, France. pp.2361-2367, </w:t></w:r><w:hyperlink r:id="rId2364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b17399-324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Support Vector Regression for Long-Term Prediction under Nonstationay Environments: Prognostics of Components in Nuclear Power Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Quality, Reliability, Risk, Maintenance, and Safety Engineering (QR2MSE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Support Vector Regression for Long-Term Prediction under Non stationary Environments: Prognostics of Components in Nuclear Power Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Quality, Reliability, Risk, Maintenance, and Safety Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computation Framework for Reliability Assessment of Complex Systems under Multiple Dependent Competing Degradations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.H. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.F. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Conference on Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascading failure behavior in randomly generated power transmission networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Azzolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems-Proceedings of the 25th European Safety and Reliability Conference, ESREL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Ensemble Clustering for Transients Classification in a Nuclear Power Plant Turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Al-Dahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Seraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems-Proceedings of the 25th European Safety and Reliability Conference, ESREL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Approach for Automating FMECA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems-Proceedings of the 25th European Safety and Reliability Conference, ESREL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencial Monte Carlo method to assess the availability of power station layouts with generator circuit-breakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figliuzzi V.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palazzo Mancini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems-Proceedings of the 25th European Safety and Reliability Conference, ESREL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the impact of climate change on the risk assessment of nuclear power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Sahlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Vagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems-Proceedings of the 25th European Safety and Reliability Conference, ESREL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An entropy-driven method for exploring extreme and unexpected accident scenarios in the risk assessment of dynamic engineered systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference ESREL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compacted Object Sample Extraction (COMPOSE)-based method for fault diagnostics in evolving environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Prognostics and System Health Management Conference (PHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId2380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PHM.2015.7380046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inference exchange and decision fusing model for separated surveillance units in safety-critical infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems-Proceedings of the 25th European Safety and Reliability Conference, ESREL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self-Organizing Map-Based Monitoring System for Insulated Gate Bipolar Transistors Operating in Fully Electric Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Rigamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Astigarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Prognostics and Health Management Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of a simulation model for evaluating renewable distributed generation on a power network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hennebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMAPS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Durham, United Kingdom. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId2386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMAPS.2014.6960673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING MULTIPLE DEPENDENT COMPETING DEGRADATIONS UNDER EPISTEMIC UNCERTAINTY VIA PDMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Hui Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda-Mu 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance assessment of a radioactive waste repository by adaptive kriging and importance sampling monte carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gioletta Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Vulnerability and Risk Analysis and Management (ICVRAM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool for the analysis of industrial equipment degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Legnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Safety and Reliability Conference, ESREL 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A double-loop Monte Carlo approach for Part Life Data Base reconstruction and scheduled maintenance improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mattafirri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Safety and Reliability Conference, ESREL 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improvement of a Metamodel-Based Importance Sampling Algorithm for Estimating Small Failure Probabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gioletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Vulnerability and Risk Analysis and Management, ICVRAM 2014 and the 6th International Symposium on Uncertainty Modeling and Analysis, ISUMA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, unknown, France. pp.2104-2114, </w:t></w:r><w:hyperlink r:id="rId2394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/9780784413609.211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal detection of new classes of faults by an Invasive Weed Optimization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Razavi-Far</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile Palade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Beijing, France. </w:t></w:r><w:hyperlink r:id="rId2396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN.2014.6889887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified Auto Associatie Kernel Regression method for robust signal recostruction in nuclear power plant components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Safety and Reliability Conference, ESREL 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Self Organizing Maps for Diagnosing Faults in Motor Bearings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Al-Dahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Safety and Reliability Conference, ESREL 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Capacity Allocation for a Failure Resilient Electrical Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Châtenay-Malabry, France. pp.197 - 207, </w:t></w:r><w:hyperlink r:id="rId2400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3139/9781569904923.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated resilience and risk analysis framework for critical infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference, ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, France. pp.2001-2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the microgrid energy management under a predictive control framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionela Prodan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Conference on Control Applications, CCA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, unknown, France. pp.861-866, </w:t></w:r><w:hyperlink r:id="rId2404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2014.6981444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Quantum-Inspired Evolutionary Approach for non- Homogeneous Redundancy Allocation in Series- Parallel Multi-State Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRMS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Guang Zhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the improvement in the safety and reliability of a Fully Electric Vehicle achieved by embedding an Electrical Powertrain Prognostic and Health Monitoring System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Astigarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Rigamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Electric Vehicle Congress Brussels, December 2014, (EEVC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, London, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian probabilistic analysis of a nuclear power plant small loss of coolant event tree model with possibilistic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Kung Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety, Reliability and Risk Analysis, Beyond the Horizon, Proceedings of the European Safety and RELiability Conference (ESREL) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Amsterdam, Netherlands. pp.3321-3328, </w:t></w:r><w:hyperlink r:id="rId2408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b15938-505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability and Risk Analysis of Critical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Vulnerability and Risk Analysis and Management (ICVRAM) and the Sixth International Symposium on Uncertainty, Modeling, and Analysis (ISUMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Liverpool, France. </w:t></w:r><w:hyperlink r:id="rId2410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/9780784413609.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based component replacement of the pneumatic valve with the unscented particle filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinping Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Prognostics and System Health Management Conference (PHM-2014 Hunan)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Zhangiiaijie City, France. </w:t></w:r><w:hyperlink r:id="rId2413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PHM.2014.6988181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment related to the catastrophic rupture of a LOX cryogenic tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sansavini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Buldrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Beretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Legnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Safety and Reliability Conference, ESREL 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Procedure for Practical Prognostics and Health Monitoring of Fully Electric Vehicles for Enhanced Safety and Reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galarza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rigamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rantala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Unanue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IET Hybrid and Electric Vehicles Conference (HEVC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, London, France. </w:t></w:r><w:hyperlink r:id="rId2421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2014.0955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Sensitivity Analysis of Power Systems Components -Markov Reliability Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio M. Rocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Vulnerability and Risk Analysis and Management, ICVRAM 2014 and the 6th International Symposium on Uncertainty Modeling and Analysis, ISUMA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, unknown, France. pp.1514-1522, </w:t></w:r><w:hyperlink r:id="rId2424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/9780784413609.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified Auto Associative Kernel Regression method for robust signal reconstruction in nuclear power plant components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Safety and Reliability Conference ESREL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Prognostic Approach Based on Particle Filtering and Optimized Tuning Kernel Smoothing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second European Conference of the Prognostics and Health Management Society 2014 (PHME 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN EFFICIENT ONLINE LEARNING APPROACH FOR SUPPORT VECTOR REGRESSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Vitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Seraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">second european conference of the prognostics and health management society 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId2428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789814619998_0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESILIENCE ANALYSIS OF INTERCONNECTED SYSTEMS BY A SET-THEORETIC APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionela Prodan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda Mu 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Robustness of Critical Infrastructures Within a Multistate Systems-of-Systems Framework in the Presence of Epistemic Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICVRAM &amp; ISUMA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Liverpool, United Kingdom. pp.715 - 724, </w:t></w:r><w:hyperlink r:id="rId2433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/9780784413609.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of Transmission Grids with Variable Generation and Consumption: A Complex Network Systems Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sansavini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Vulnerability and Risk Analysis and Management (ICVRAM) and the Sixth International Symposium on Uncertainty, Modeling, and Analysis (ISUMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Liverpool, France. </w:t></w:r><w:hyperlink r:id="rId2435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/9780784413609.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilbert-Huang transforms for fault detection and degradation assessment in electrical motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rigamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rantala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Safety and Reliability Conference, ESREL 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Weighted PSVR-Based Ensembles for Prognostics of Nuclear Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Vitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Seraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLINS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, João Pessoa, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the robustness of critical infrastructures within a multistate systems-of-systems framework in the presence of epistemic uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Second International Conference on Vulnerability and Risk Analysis and Management (ICVRAM2014) and Sixth International Symposium on Uncertainty, Modeling and Analysis (ISUMA2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantum-inspired evolutionary approach for non-homogeneous redundancy allocation in series-parallel multi-state systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 10th International Conference on Reliability, Maintainability and Safety, ICRMS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, unknown, France. pp.526-532, </w:t></w:r><w:hyperlink r:id="rId2440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRMS.2014.7107252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Topological and Physical Approaches to Network Modeling for the Optimization of Failure-Resilient Electrical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICVRAM &amp; ISUMA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Liverpool, United Kingdom. pp.725 - 735, </w:t></w:r><w:hyperlink r:id="rId2442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/9780784413609.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Signal Reconstruction Uncertainty in Fault Detection Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Al-Dahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second European Conference of the Prognostics and Health Management Society 2014 (PHME 2014), </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis and Failure Damage Domain Identification of the Passive Containment Cooling System of an AP1000 Nuclear Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Nicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Safety Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-Based Maintenance Modelling and Decision Making taking into account Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Al-Dahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDRR 2013 - Third Symposium on Games and Decisions in Reliability and Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Term Prediction for Nuclear Power Plant Failure Scenarios Using an Ensemble-based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Vitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Seraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line sampling and Fuzzy Interval Analysis for the propagation of aleatory and epistemic uncertainties in risk models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Genetic Algorithm and Neural Network Technique for Predicting Wind Power under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronay Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Vitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prognostics and System Health Management Conference PHM-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Milan, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization-based control approach for reliable microgrid energy management under uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionela Prodan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEPS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Bucharest, Romania. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable microgrid energy management under environmental uncertainty and mechanical failures: an agent-based modelling and robust optimization approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kuznetsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. accepted for publication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MINIMAL CUT SETS IDENTIFICATION OF NUCLEAR SYSTEMS BY EVOLUTIONARY ALGORITHMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Baronchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Probabilistic Safety Assessment and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Columbia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Support Vector Regression for Short-Term Prediction of Power Plants Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Seraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Vitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prognostics and System Health Management Conference - PHM-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Milano, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty modeling in wind power generation prediction by neural networks and bootstrapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronay Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Vitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-State Physics Model for the Reliability Assessment of a Component under Degradation Processes and Random Shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Hui Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian update of the parameters of probability distributions for risk assessment in a two-level hybrid probabilistic-possibilistic uncertainty framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasanisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern RAMS analysis and maintenance engineering for modern industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Maintenance Forum 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lugano, Switzerland. pp.4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal cut sets identification by hierarchical differential evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Baronchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Probabilistic Safety Assessment and Analysis 2013, PSA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Columbia, SC, France. pp.614-625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic learning of latent residuals for diagnosing new class drifts in wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbch Razavi-Far</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Winter Meeting on Transactions and Embedded Topical Meetings: Risk Management for Complex Socio-Technical Systems, 2nd ANS SMR 2013 Conference, Nuclear Nonproliferation - 1st Fission to the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Washington, DC, France. pp.2144-2145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian probabilistic analysis of a nuclear power plant small loss of coolant event tree model with possibilistic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Kung Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.3321-3328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Production Facility Allocation for Failure Resilient Critical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combination of gaussian processes and principal component analysis for prediction of radionuclide migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Avram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference -ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuzzy Similarity Based Method for Signal Reconstruction during Plant Transients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Genini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prognostics and System Health Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Decision Making Framework for Vulnerability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Ran Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular Spectrum Analysis for Forecasting of Electric Load Demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Briceño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio M. Rocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prognostics and System Health Management Conference - PHM-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Milan, Italy. pp.919-924, </w:t></w:r><w:hyperlink r:id="rId2468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1333154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability analysis of interdependent networks using percolation theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 9th International Conference on Signal-Image Technology and Internet-Based Systems, SITIS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Kyoto, France. pp.626-629, </w:t></w:r><w:hyperlink r:id="rId2471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SITIS.2013.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated production optimization through model-based decision support and advanced optimization techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Viadana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Masi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sharon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Distaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Offshore Mediterranean Conference and Exhibition 2013, OMC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, unknown, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Universal Generating Function for the Reliability Assessment of Multi-State Systems under Aleatory and Epistemic Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme learning machines for predicting operation disruption events in railway systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Weidmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concerns, challenges and directions of development for the issue of representing uncertainty in risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terje Aven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA Annual Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Performance of a Fully Electric Vehicle Subsystem in Presence of a Prognostic and Health Monitoring System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barbisotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Capanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rigamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prognostics and System Health Management Conference - PHM‐2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Milan, Italy. pp.787-792, </w:t></w:r><w:hyperlink r:id="rId2483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1333132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing and allocation of distributed generation for reliable energy distribution accounting for uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hennebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostics under different available information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mangili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prognostics and System Health Management Conference - PHM‐2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Milan, Italy. pp.163-168, </w:t></w:r><w:hyperlink r:id="rId2486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1333028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex systems reliability: a complex challenge for reliability analysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Stellenbosch, South Africa. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive control for reliable microgrid energy management under uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionela Prodan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Safety and Reliability (ESREL 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.2919-2924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Sensitivity Analysis from Given Data: An Application to a model for radionuclide migration in a randomly heterogeneous aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Borgonovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference - ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble of Neural Networks for Predicting Scale Deposition in Oil Well Plant Equipments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sauco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique López Droguett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSAM 11 &amp; ESREL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of root cause analysis and theory of inventive problem solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Viveros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Nikulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Stegmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Bravo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 2012 International Conference on Probabilistic Safety Assessment and Management (PSAM 11) &amp; European Safety and RELiability Conference - ESREL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of Scale Deposition on Equipment of Oil Wells Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique López Droguett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sauco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISAP-5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Milan, Italy. pp.117-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework For Ranking The Attack Susceptibility Of Components Of Critical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Piccinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sansavini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISAP-5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Milan, Italy. pp.117-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Modeling by Inhomogeneous Continuous Time Markov Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Hui Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Workshop on Stochastic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri-Net Simulation Model of a Nuclear Component Degradation Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Hui Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mithlesh Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSAM11 &amp; ESREL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Finland. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A system-of-systems framework of Nuclear Power Plant Probabilistic Seismic Hazard Analysis by Fault Tree analysis and Monte Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSAM 11 &amp; ESREL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A subspace approach to fault diagnostics in large power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 5th International Symposium on Communications, Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Rome, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId2501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCCSP.2012.6217782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dempster-Shafer Theory of Evidence to handle maintenance models tainted with imprecision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSAM 11 &amp; ESREL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wavelet-based approach for condition monitoring of a gas turbine during start-up transients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pappaglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Seraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Probabilistic Safety Assessment and Management Conference and the Annual European Safety and Reliability Conference 2012, PSAM11 ESREL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, France. pp.459-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue crack growth prognostics by Particle Filtering application and Ensemble of Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sauco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Conference of the Prognostics and Health Management (PHM) Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal Reconstruction During Operational Transients of Electrical Power Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Seraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSAM 11 &amp; ESREL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid ensemble approach for process parameter estimation in offshore oil platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mangili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bent H. Nystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International FLINS Conference on Uncertainty Modeling in Knowledge Engineering and Decision Making (FLINS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Assessment through Bootstrapped Support Vector Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Didier Lins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcio das Chagas Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Lopez Droguett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magno Jacinto Carlos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 2012 International Conference on Probabilistic Safety Assessment and Management (PSAM 11) &amp; European Safety and Reliability Conference - ESREL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporate Modelling Uncertainty into the Decision Making of Passive System Reliability Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tairan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 2012 International Conference on Probabilistic Safety Assessment and Management (PSAM 11) &amp; European Safety and Reliability Conference - ESREL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporate Modeling Uncertainty into the Decision Making of Passive System Reliability Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tairan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiejuan Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSAM 11 &amp; ESREL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An application of a new framework for model (output) uncertainty analysis in risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torbjørn Bjerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terje Aven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 2012 International Conference on Probabilistic Safety Assessment and Management (PSAM 11) &amp; European Safety and RELiability Conference - ESREL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Clustering for Fault Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prognostics and System Health Management Conference - PHM2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Objective Memetic Optimization Method for Power Network Cascading Failures Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sansavini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. R. Golea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSAM11 &amp; ESREL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Finland. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble of Bootstrapped Models for the prediction of the Remaining Useful Life of a Creeping Turbine Blade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mangili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on PHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of wind speed prediction intervals by multi-objective genetic algorithms and neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronay Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Vitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Scientific Meeting of the Italian Statistical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rome, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UN CADRE DE SIMULATION MULTI-ETATS POUR MODÉLISER DE LA DÉGRADATION DES COMPOSANTS DE PRODUCTION D'ÉNERGIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Hui Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Despujols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAMBDA MU 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Analysis of a Real Power Transmission System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. R. Golea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sansavini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSAM 11 &amp; ESREL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of aleatory and epistemic uncertainties in the model for the design of a flood protection dike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasanisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSAM 11 &amp; ESREL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure and Reliability Predictions by Infinite Impulse Response Locally Recurrent Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. R. Golea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISAP-5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Milan, Italy. pp.117-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Multi-Objective Optimization of an Open-Pit Mine Truck-Shovel System by the Cross-Entropy Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Viveros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredy Kristjanpoller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Arata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Probabilistic Safety Assessment and Management (PSAM 11) &amp; European Safety and Reliability Conference - ESREL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Assessment of Choke Valves undergoing Erosion with a Hybrid Ensemble Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bent H. Nystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mangili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSAM 11 &amp; ESREL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Prediction Intervals of Neural Network Models by a Multi-objective Genetic Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronay Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLINS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Istanbul, Turkey. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble of Neural Networks for Detection and Classification of Faults in Nuclear Power Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Razavi-Far</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International FLINS Conference on Uncertainty Modeling in Knowledge Engineering and Decision Making (FLINS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence in Signal Reconstruction by the Evolving Clustering Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM-2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Shenzhen, China. pp.199-205, </w:t></w:r><w:hyperlink r:id="rId2532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PHM.2011.5939535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability prediction of oil wells by support vector machine with particle swarm optimization for variable selection and hyperparameter tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.D. Lins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique López Droguett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Jacinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hybrid ensemble based approach for process parameter estimation in offshore oil platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mangili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bent H. Nystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHPG Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Sandefjord, Norway. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive System Accident Scenario Analysis by Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiejuan Tong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, United States. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Evolution for Single-objective Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Viadana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Beijing, China. pp.230-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGNAL GROUPING FOR CONDITION MONITORING OF NUCLEAR POWER PLANT COMPONENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Canesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Seraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Safety, Reliability and Risk Management: ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, France. pp.1 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity and vulnerability of Smartgrid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kuznetsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Culver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.2474 - 2482, </w:t></w:r><w:hyperlink r:id="rId2543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b11433-352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Evolution for Optimal Grouping of Condition Monitoring Signals of Nuclear Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pappaglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.410-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Monte Carlo simulation of non-linear radioactive contaminant release processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Sanctis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International High-Level Radioactive Waste Management Conference 2011, IHLRWMC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Albuquerque, NM, France. pp.471-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble of Unsupervised Fuzzy C-Means classifiers for clustering health status of oil sand pumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L. Tsui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.419-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty propagation methods in dioxin/furans emission estimation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ripamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lonati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.2222 - 2229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An All-Hazard Approach for the Vulnerability Analysis of Critical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Piccinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sansavini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.2451-2458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïve Bayesian Classifier for On-line Remaining Useful Life Prediction of Degrading Bearings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selina S. Y. Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwok-Leung Tsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, China. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling cascading failures in &amp;quot;systems of systems&amp;quot; with uncertain behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sansavini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASP11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Zurich, Switzerland. pp.1858-1866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of electrical grid protection by a differential evolution algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. R. Golea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sansavini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.2515-2521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Monte Carlo Simulation of Non-Llinear Radioactive Contaminant Release Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Sanctis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International High Level Radioactive Waste Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Albuquerque, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo and fuzzy interval propagation of hybrid uncertainties on a risk model for the design of a flood protection dike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasanisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.2167-2175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering Of Multiple System Reliability Design Solutions For Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASP 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Zurich, Switzerland. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On imprecision in relation to uncertainty importance measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terje Aven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.2250-2255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation model for adequacy assessment of distributed generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kuznetsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSDM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new modeling framework of component degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Balestrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benetrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.776-781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Framework for the Optimization of Project Risk Response Plan under Resource Constraints with Genetic Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICQR2MSE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Xian, China. pp.856-861, </w:t></w:r><w:hyperlink r:id="rId2563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICQR2MSE.2011.5976743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Experts Analytic Hierarchy Process for the Sensitivity Analysis of Passive Safety Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiejuan Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Probabilistic Safety Assessment &amp; Management Conference - PSAM 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Seattle, United States. pp.1 - 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibility-probability transformation in comparing different approaches to the treatment of epistemic uncertainties in a fault tree analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Annual Conference: Reliability, Risk and Safety: Back to the Future, ESREL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rhodes, France. pp.1605-1612</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some considerations on critical infrastructure vulnerability assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Kröger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Annual Conference: Reliability, Risk and Safety: Back to the Future, ESREL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rhodes, France. pp.581-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability prediction of oil production wells by particle swarm optimized support vector machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.D. Lins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.L. Droguett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Jacinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Annual Conference: Reliability, Risk and Safety: Back to the Future, ESREL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rhodes, France. pp.914-922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESReDA/ESRA maintenance modelling and applications project group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 8th International Conference on Reliability, Maintainability and Safety (ICRMS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Chengdu, China. pp.563-565, </w:t></w:r><w:hyperlink r:id="rId2573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRMS.2009.5270126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of neural networks to evaluate RAMS' parameters of dynamic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Padovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference, ESREL' 98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Neural Networks in the reliability analysis of dynamic systems : an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Series on Advanced Topics in Reliability and Risk Analysis, Dynamic Reliability : Future Directions, University of Maryland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Greenbelt, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic simulation model of resilience assessment of natural gas pipeline systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Havbro Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Technology and Information Science (CTIS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Wuhan, China. 2595 (1), pp.012014, 2023, </w:t></w:r><w:hyperlink r:id="rId2580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2595/1/012014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of Eco-Industrial Parks: analysis and solutions for improvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Louhichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Kuznetsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization for Energy Efficiency in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of RAMS in Railway Systems: Theory and Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qamar Mahboob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">69, pp.1-745, 2018, 9781351978798. </w:t></w:r><w:hyperlink r:id="rId2584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b21983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of RAMS in Railway Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qamar Mahboob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, 1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge in Risk Assessment and Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terje Aven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Wiley &amp; Sons, Ltd, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty in Risk Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terje Aven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Flage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Monte Carlo Simulation Method for System Reliability and Risk Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 198p., 2013, </w:t></w:r><w:hyperlink r:id="rId2589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-4588-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerable Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Kröger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wolfgang Kröger, Enrico Zio. Springer, 218p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basics of Reliability and Risk Analysis : Worked Out Problems and Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World Scientific Publishing Co Pte Ltd., 220p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The risk of the electrical power grid due to natural hazards and recovery challenge following disasters and record floods: What next?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Fauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romney Duffey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ali Fares. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change and Extreme Events</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 235 (4), Elsevier, pp.215-238, 2021, 978-0-12-822700-8. </w:t></w:r><w:hyperlink r:id="rId2593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-822700-8.00008-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on Health Indices Extraction and Trend Modeling for Remaining Useful Life Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Arab Djeziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remaining Useful Life estimation without needing for prior knowledge of the degradation features</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.183 - 223, 2020, </w:t></w:r><w:hyperlink r:id="rId2597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-42726-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Non-parametric Cumulative Sum Approach for Online Diagnostics of Cyber Attacks to Nuclear Power Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book Chapter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-228, 2019, </w:t></w:r><w:hyperlink r:id="rId2599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-95597-1_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game-Theoretic Decision Making for the Resilience of Interdependent Infrastructures Exposed to Disruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gritzalis Dimitris; Theocharidou Marianthi; Stergiopoulos George. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Infrastructure Security and Resilience - Theories, Methods, Tools and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-114, 2019, 978-3-030-00024-0. </w:t></w:r><w:hyperlink r:id="rId2601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00024-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Planning of Electric Power Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization in Large Scale Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Springer Optimization and Its Applications, </w:t></w:r><w:hyperlink r:id="rId2603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-28565-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic accident scenario generation, modeling and post-processing for the integrated deterministic and probabilistic safety analysis of nuclear power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Concepts in Nuclear Energy Risk Assessment and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69, pp.477-504, 2018, 9789813225619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Methods for RAM Analysis and Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Joanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qamar Mahboob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of RAMS in Railway Systems: Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69, pp.39-62, 2018, 9781351978798. </w:t></w:r><w:hyperlink r:id="rId2607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b21983-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Assessment of Systems with Dependent Degradation Processes Based on Piecewise-Deterministic Markov Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Hui Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Multi-state Systems Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14 (1), pp.213-225, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic Methods for RAM Analysis and Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Joanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qamar Mahboob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of RAMS in Railway Systems: Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69, pp.13-37, 2018, 9781351978798. </w:t></w:r><w:hyperlink r:id="rId2610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b21983-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Requirements of Railway RAM, Safety, and Related General Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qamar Mahboob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dersin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of RAMS in Railway Systems: Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69, pp.3-11, 2018, 9781351978798. </w:t></w:r><w:hyperlink r:id="rId2613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b21983-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Risk Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terje Aven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge in Risk Assessment and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.143-164, 2017, 9781119317906;9781119317890. </w:t></w:r><w:hyperlink r:id="rId2615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119317906.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-driven System Simulation for Scenario Analysis in Risk Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Terje Aven, Enrico Zio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge in Risk Assessment and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.165-219, 2017, 9781119317890. </w:t></w:r><w:hyperlink r:id="rId2617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119317906.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of life distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley StatsRef: Statistics Reference Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId2619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118445112.stat03882.pub2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSTADEPT: A tool for the analysis of industrial equipment degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Legnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability: Methodology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69, pp.873-881, 2014, 9781315736976. </w:t></w:r><w:hyperlink r:id="rId2621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b17399-127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of a bulk cryogenic tank: Beyond the Leak-Before-Break criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Legnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Buldrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sansavini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability: Methodology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69, pp.2361-2367, 2014, 9781315736976</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A COMPARISON OF METHODS FOR SELECTING PREFERRED SOLUTIONS IN MULTIOBJECTIVE DECISION MAKING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cengiz Kahraman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence Systems in Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.23-43, 2012, Atlantis Computational Intelligence Systems, Vol. 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostics and Health Management of Industrial Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seifedine Kadry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics and Prognostics of Engineering Systems: Methods and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.333-356, 2012, </w:t></w:r><w:hyperlink r:id="rId2625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-2095-7.ch017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective Reliability Allocation in Multi-State Systems: Decision Making by Visualization and Analysis of Pareto Fronts and Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anatoly Lisnianski and Ilia Frenkel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in System Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.195-208, 2012, </w:t></w:r><w:hyperlink r:id="rId2627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-2207-4_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A snapshot on maintenance modeling and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Compare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlos Guedes Soares ; Y. Garbatov ; N. Fonseca &amp; A.P. Texeira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Technology and Engineering - Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.1413-1425, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Simulation of Critical Infrastructures for Electric Power Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adrian Gheorghe and Liviu Muresan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.109-124, 2011, NATO Science for Peace and Security Series C: Environmental Security, 2011, Part 2, </w:t></w:r><w:hyperlink r:id="rId2631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-0719-1_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modelling Framework to Assess Maintenance Policy Performance in Electrical Production Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Despujols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Andrews, C. Berenguer and L. Jackson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maintenance Modelling and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Det Norske Veritas (DNV), pp.258-277, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability Analysis: Concepts and Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Operations Research and Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.3-39, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for uncertainty analysis in the reliability assessment of a degrading structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Reliability Analyses into System Risk Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Det Norske Veritas (DNV), pp.81-106, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Importance Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pham Hoang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Risk Modeling and Its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.151-196, 2011, </w:t></w:r><w:hyperlink r:id="rId2637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-85729-470-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo Methods for Reliability Estimation and Failure Prognostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLEX DATA MODELING AND COMPUTATIONALLY INTENSIVE STATISTICAL METHODS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.138-151, 2010, Contributions to Statistics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Estimation by Advanced Monte Carlo Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faulin, Juan, Martorell, Ramirez-Marquez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Methods for Reliability and Availability of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.3-39, 2010, Springer Series in Reliability Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial: Special Issue of ESREL2020 PSAM15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.106077. </w:t></w:r><w:hyperlink r:id="rId2641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2023.106077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial: Special Issue of ESREL2020 PSAM15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Razavi-Far</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.1610. </w:t></w:r><w:hyperlink r:id="rId2643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16041610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Resilient Ethics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking priorities in AI ethics guidelines in today's era of humanity under threat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour une éthique des humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience-based optimal post-disruption reconfiguration for traffic-power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinating dynamic traffic-power systems under decentralized, centralized, and information-sharing decision environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributing to Disaster Management as an Individual Member of a Collectivity: Resilient Ethics and Ethics of Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bako Rajaonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533290v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-Based Clustering for Near Misses Identification in Integrated Deterministic and Probabilistic Safety Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Vagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling epistemic uncertainty in resilience assessment for water transportation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinping Yan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A COMPUTATIONAL FRAMEWORK FOR PRIME IMPLICANTS IDENTIFICATION IN NON-COHERENT DYNAMIC SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Baronchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Genetic Algorithm Optimization of a Neural Network for Estimating Wind Speed Prediction Intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronay Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Vitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adequacy Assessment of a Wind-Integrated System Using Neural Network-based Interval Predictions of Wind Power Generation and Load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronay Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Vitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Topological Network Measures to Identify Critical Gas Transmission Network Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CentraleSupelec. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId2656"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835548v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyao Zhang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingsen Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo He" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111740" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050521v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Ping Fang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongping Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Zhuang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2025.3548586" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835887v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Pablo Futalef" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Maio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110538" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807485v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanqing Song" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Chen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fractalfract8010007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835583v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okyay Kaynak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Jia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Liu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulong Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2024.3437660" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835844v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pettorossi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063427" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835877v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marchetti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2024.105402" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835841v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Matteo Coscia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2024.112971" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835535v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daogui Tang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M Guerrero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2024.06.068" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835508v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2024.3356816" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04851463v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongzhen Lyu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Xiang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrp.2024.102164" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835571v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio das Chagas Moura" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Baraldi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique L&#243;pez Droguett" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X241280066" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835540v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romney B. Duffey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4064745" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04403195v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoming Yang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Xiang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian He" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Faber" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2023.12.047" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835522v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Luo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyu Wang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Miao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2024.3383037" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835529v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Xu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahao Liu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jichao Li" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Yang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110186" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835485v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guarnieri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X241229884" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04408972v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xucong Huang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoqin Peng" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diyin Tang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Chen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109790" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835501v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Luo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2024.3350136" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835521v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minrui Fei" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningyun Lu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2024.3384611" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835565v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameer Al-Dahidi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoharan Madhiarasan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loiy Al-Ghussain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad M. Abubaker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Darwish Ahmad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17164145" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835516v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Zuo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110028" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04408962v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lida Naseh Moghanlou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109712" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04851627v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingwei Liang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hancheng Huang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Hu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Yang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445302.2024.2404072" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04404797v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bersano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Grippo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Agnello" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Mascari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2023.112877" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835911v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Gao" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110316" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835889v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Chen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Zhao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupeng Yuan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengqing Yuan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.143905" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835893v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Sun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Ming Yang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Li" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Lin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110207" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835556v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Huang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Jiang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110405" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835523v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Fresc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Montelatici" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17102424" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835531v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyang Lai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ahmed" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zhang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17112647" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835539v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huixing Meng" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu'An Dou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiwei Li" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijun Zhao" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petsci.2023.12.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835514v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changgen Li" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuncong Lei" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Guo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongli Gao" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2024.3374301" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835512v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Feng You" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Yan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2024.3352269" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04408980v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Floreale" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefei Lu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rossetti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109846" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835506v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2024.3356822" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835542v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pedroni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2024.110791" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835559v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Roma" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110437" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835861v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtian Chen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Chun Liu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Yang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110101" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835855v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Miqueles" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110040" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835872v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111420" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835860v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wujin Deng" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piercarlo Cattani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyu Qi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Yang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.03.013" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835848v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Yu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.117190" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835827v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhao" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiming Shen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.109964" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835517v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Liu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Borgonovo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Plischke" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17081823" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04409011v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yucheng Hao" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Jia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhui Wang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao He" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109857" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835576v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2024.3452429" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835552v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2024.3428618" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835510v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cadini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lomazzi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13050943" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835886v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehan Zubair Khalid" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atta Ullah Khan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Khan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2024.113587" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835526v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhong" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Ding" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Zhang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2024.3402308" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835916v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Zhu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ming Liu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jimo.2024172" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04406226v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Valcamonico" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Decarli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Crivellari" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109638" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835505v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Maatouk" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel Ayed" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Biao" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Li" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bao" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2024.3354516" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835868v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Chen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zhu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Yunhua Guo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110134" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835913v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enhui Liu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Yang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2024.3489879" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835880v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ma" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2024.109399" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684169v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Abdin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110474" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04403595v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Fatehi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Toloei" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T.A. Niaki" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Keshtegar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.106778" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04406195v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan He" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai Su" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiliang Peng" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Fan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109333" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04404710v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Arezki Mellal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pecht" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2023.119112" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103822v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Gallo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Arcangeli" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Taroni" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Selva" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2022.102312" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103786v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaoqiao Yang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinduo Xing" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2023.01.021" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103914v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rentong Chen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoping Wang" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyan Dui" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2022.108883" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103878v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luxin Jiang" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.119039" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103676v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gao" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxue Chen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Kudreyko" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cattani" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25040646" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103840v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Masuyama" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Nojima" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2022.109005" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04099893v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110332" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04409033v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Fang" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zonglei Han" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2023.103172" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04409360v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaojian Li" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fractalfract7080614" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04406213v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Xu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109391" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04406219v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoxuan Zhou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangrui Wen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zimin Liu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109528" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04406203v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Chen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longxiao Li" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109350" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04406159v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Chen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Zhou" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangbin Xia" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ershun Pan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109162" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04416214v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanxiang Liu" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenying Yang" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guofu Zhai" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-09189-w" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04409229v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X221150954" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04409138v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao You" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2023.3267374" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04404822v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shidong Fan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.114844" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04404715v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswa.2022.200163" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04404833v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Gao" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jixin Liu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Feng" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.115585" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04409150v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Hui Lin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu-Xin Guan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Chang" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2023.3291801" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04404739v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Antonello" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Buongiorno" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.net.2023.06.027" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04099955v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaojun Hao" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109231" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102958v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109220" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04409370v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Wang" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fractalfract7110827" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03786708v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bako Rajaonah" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-022-00874-1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103867v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjing Xu" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.118962" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103763v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Huang" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changzheng Shao" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Hu" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhan Li" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Sun" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2022.109043" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04403474v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixun Chi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meysam Qadrdan" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhou" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.125740" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04406209v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Small" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109381" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04406174v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pinciroli" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109204" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04404734v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuejun Li" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgsce.2023.204883" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04404779v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2023.112203" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04404772v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.net.2023.11.052" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04403615v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Li" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wei" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsong Luo" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2023.109776" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103539v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohao Shi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Zhang" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xufeng Zhao" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109183" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04409198v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechang Pi" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengxiang Yang" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2023.3324701" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04409064v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengpeng Chen" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenguang Xing" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruo Wang" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3269030" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04409354v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Havbro Faber" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16176237" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04404905v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyi Li" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2023.07.058" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04404689v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mena" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godoy" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catal&#225;n" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viveros" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2023.109214" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04403513v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Liu" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaofan Song" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127875" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103855v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2022.108982" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04409336v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X231182455" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04416511v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Compare" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2023.121947" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04404726v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingkai Du" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135654" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04409377v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhua Yin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiliang Liu" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhao Zhang" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjian Zuo" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23020965" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103555v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Lei" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110139" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103525v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109212" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03907429v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.108278" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03906689v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Baglione" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103112" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03906801v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Cova" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2022.108400" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906778v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Maio" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belotti" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Volpe" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Selva" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2022.108441" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03908225v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muquan Lin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Wanqing" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3196016" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03908034v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2022.08.072" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481413v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ballabio" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.11.052" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03510354v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangliang Sun" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Fu Li" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051940" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03906769v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July Bias Macedo" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Jos&#233; das Chagas Moura" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia Ramos" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Didier Lins" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2022.104797" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906172v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Serio" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-022-09857-z" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481385v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Hu" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuewen Miao" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Si" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.108063" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903427v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiao Liu" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhua Zou" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengwei Yuan" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2022.108766" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03907899v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2022.3222400" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903296v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2022.108769" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03906232v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Alibrandi" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Andersen" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2022.103359" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906641v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2022.3191095" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903198v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyao Geng" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.125278" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03908396v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2022.3146014" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514005v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aakil Caunhye" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Alexandre Cardin" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03907481v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2021.104422" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03907720v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Liu" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2021.09.041" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03909258v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cervi" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cammi" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jne3040016" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03906895v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-021-09841-z" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03906384v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangxing Niu" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2022.108686" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03906722v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2022.108499" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906618v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Mena" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Viveros" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2022.115596" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905937v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)CO.1943-7862.0002392" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364354v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Bian" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunkun Yang" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2021.108401" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514029v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Alem" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barros" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102765" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03908439v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bokai Zheng" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cen Chen" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigang Lin" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Hu" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuerong Ye" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.108087" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03908472v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamyar Sabri-Laghaie" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Fathi" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Mazhar" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.108065" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03908027v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao-Ming Yang" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Xuan He" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Min He" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petsci.2022.09.005" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03908054v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mojtaba Hoseyni" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X221118432" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03906838v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Liu" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2022.108424" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906743v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2022.104209" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03907411v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun-Peng Zhu" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Ben Seghier" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Taylan" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.114730" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03907659v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Mustafayeva" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Montanaro" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.108094" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03702714v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Tonicello" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14020786" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03907757v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.118032" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03906637v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2022.108613" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03906917v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Shi" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhou Lu" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhong Huang" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfeng Li" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2022.108325" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03907394v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bellani" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bosisio" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Greco" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2021.107813" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03906505v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2022.109164" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03907690v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.108119" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03907508v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yishi Liu" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Hong" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Liu" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cja.2021.05.025" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03906336v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Eslamian" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Magno Couto Jacinto" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2022.104834" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03908082v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuli Wang" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAI.2022.3197680" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03906860v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2022.108408" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03907581v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.130274" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03908015v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2022.3215757" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03907464v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyi Sun" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilong Ping" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunyu Dong" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act11030066" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03908119v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Li" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxiang Li" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Yue" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Wu" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2022.3195280" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481400v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangxu Hong" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2021.110269" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03908367v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Qin" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2022.3148459" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03908325v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2022.3168930" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03906473v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouwu Duan" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenduan Yan" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fractalfract6090471" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03906192v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Cai" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fractalfract6100576" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03909153v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3203871" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03906038v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Tong" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinglong Zhu" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10203889" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03908501v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cannarile" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X221107191" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03479280v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Si" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.2744" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266227v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mice.12736" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481105v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.10.062" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03480160v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X20946529" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03480449v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-020-06150-z" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03479657v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayta&#231; Altan" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se&#231;kin Karasu" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2020.106996" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481325v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mancuso" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Compare" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salo" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.107536" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226806v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Fang" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ferrario" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051196" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03480547v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Puppo" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pedroni" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bersano" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertani" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.107963" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03480509v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Marino" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2021.107727" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03474882v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace8040108" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03478795v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Destino" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonifetto" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zanino" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.107426" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03479213v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Shokry" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Gentile" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.114560" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03479485v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlin Li" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.121416" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481245v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Aslam Ansari" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chung" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2021.3075918" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481223v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhui Niu" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2021.05.002" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481215v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong-Jie Zhang" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Zheng Xiong" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian-Sheng Dai" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petsci.2021.10.002" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03480199v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Seraoui" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2020.103580" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03480476v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13116417" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481033v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Oliva" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Faramondi" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Setola" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tesei" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcip.2021.100460" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03478852v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliakbar Eslami Baladeh" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2020.2974284" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03479033v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14113241" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03479086v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bertani" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2021.111230" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03480603v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dimaio" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Scapinello" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciarapica" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cincotta" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crivellari" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.107943" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481126v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Almeida" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Filgueiras" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)PS.1949-1204.0000586" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03479435v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2021.111308" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03479062v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaomin Zhu" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Xia" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binsen Peng" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Wang" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2021.108392" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03478971v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhien Zhang" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2021.113926" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03479690v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Yang Li" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Liu" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang-Hua Xiao" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.107381" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03479767v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.107305" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481376v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castellano" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14186000" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481339v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaping Li" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X21990527" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464071v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Zeng" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasneem Bani-Mustafa" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Flage" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X20968954" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481188v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredy Kristjanpoller" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X211053758" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481114v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2021.01.007" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481383v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Destino" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bonifetto" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Savoldi" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14175552" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481248v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan&#8208;hui Lin" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.2997" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481389v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#225;s T&#243;th" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Burgazzi" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14154688" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03479880v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2020.3031983" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03479452v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Campos" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.107801" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481230v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Hassani" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbeh Razavi-Far" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Saif" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41125-021-00074-4" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481360v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14206743" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481337v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2021.3089774" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481063v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.107974" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481366v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2021.07.002" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03479350v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Chen" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14092684" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413631v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.107868" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03480411v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Maio Francesco" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumagalli Matteo" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerini Carlo" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perotti Federico" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.107173" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03480576v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Medina-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moulines" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.131632" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048334v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jracr.k.210707.001" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03479523v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X21989661" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03510185v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Di Maio" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Fauriat" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X211013257" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481348v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Pappalardo" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Moscatello" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmario Ledda" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chiara Uggenti" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Gerboni" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14238117" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481264v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Wu" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfu Chen" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2021.3111737" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481076v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.107471" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481321v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Phuong Nguyen" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.116346" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03479390v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijia Ren" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juequan Deng" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3048499" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03479299v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Ma" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningfang Song" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Jin" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiliang He" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2021.3054419" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470820v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2020.106116" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137137v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongyang Li" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Shi" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghai Ma" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106519" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137110v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjenq Wang" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangchen Bai" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.106819" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428501v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vasseur" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2019.08.043" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137082v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.106973" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137192v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2977584" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137182v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.107067" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137090v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinjun Zhang" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Wang" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.122117" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137167v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Williams" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.2617" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137185v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Feng Gao" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang-Chen Bai" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Wei Fei" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2020.105957" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137202v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Cobelli" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Annunziata" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X19869750" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364364v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyi Wang" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmela Zentner" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120180309" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137336v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.107103" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137190v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baraldi" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bani" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcdonnell" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.106891" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489120v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2019.2955359" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322271v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.106947" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03117507v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2019.2957029" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364357v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118685" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137156v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bellaera" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Savoldi" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.106945" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137370v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Cui" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cja.2019.11.012" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137164v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Sansavini" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.106800" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03117512v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3008797" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137176v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2019.103346" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03136582v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mascherona" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2019.2928046" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137193v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2019.104596" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364360v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungmin Kim" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyunyoung Heo" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsoo Shin" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Gu Song" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.net.2019.11.001" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02943185v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fauriat" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.107133" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137361v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.106974" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137374v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.net.2019.09.015" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137070v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tosin Adedipe" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmood Shafiee" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.107053" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03118230v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romney Duffey" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology9070156" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137149v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2020.104854" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137334v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beaudouin" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X20929111" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431422v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piao Dong" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X19889149" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137121v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Jun Guo" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.104193" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137368v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Marelli" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.106893" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137339v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang&#8203;" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.107007" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03118225v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3001344" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137179v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Wu" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aej.2020.06.049" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137143v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2019.2900956" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428527v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X19852814" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02432556v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coit" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.106620" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57HCRF65-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02432574v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X19863639" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428546v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Li" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Shi" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wang" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Ma" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-019-1150-2" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02277934v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tosoni" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Govaerts" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.04.012" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L52V1D01-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988950v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangyuan Han" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcip.2018.10.009" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02432529v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mancuso" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahti Salo" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104243" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02432393v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cervi" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cammi" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2018.12.008" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537420v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Eshkevari" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006x18814627" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02277929v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Jiang" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2019.02.042" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGCH25VX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428541v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Huang" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyang Xu" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.03.044" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02433490v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ma" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17531/ein.2019.3.20" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02433505v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.13382" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428603v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.06.006" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02432638v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongdian Wang" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Tang" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Datian Zhou" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2019.101941" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RJXDVH0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02432604v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyuan Yang" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruonan Liu" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2019.2924605" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428564v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Razavi-Far" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chakrabarti" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.08.033" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02275029v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rocchetta" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellani" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Patelli" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.03.027" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428529v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.09.008" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014907v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dacheng Zhang" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cadet" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yousfi-Steiner" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.01.060" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428545v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.04.167" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093096v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.01.052" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428532v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.04.017" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02432537v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.106583" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02432458v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.106500" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02432662v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cannarile" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Diodati" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quaranta" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2019.105392" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428514v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.106552" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428516v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2019.101334" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01962339v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02432684v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze-Qi Ding" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2019.106624" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02432548v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2019.106584" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C98ZRC4C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02432402v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.01.114" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989001v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengfei Fan" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Kang" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cja.2018.05.014" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093116v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Xie" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2019.2902916" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02432724v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Sacco" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2019.04.002" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWCL197F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137172v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wang" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mousseau" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.13420" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384619v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2910611" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431391v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Emmanuel Ramirez-Marquez" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2923578" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428557v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Wei" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zhang" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Wu" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2018.10.019" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428530v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noroozian" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Baradaran Kazemzadeh" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.2542" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02432427v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2019.02.010" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R71LKCH4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093088v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.13287" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786573v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.01.008" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989036v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Tao" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhao" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.04.027" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988963v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jngse.2018.06.033" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786579v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Rocchetta" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Patelli" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.10.126" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786578v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Noroozian" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Taghi Akhavan Niaki" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218539318500043" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786587v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao-Qiang Wang" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Hua Hu" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Sheng Si" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.08.016" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5PGVTLB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786558v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonfanti" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.09.013" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786564v1" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X18757077" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786570v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X17744382" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989218v1" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Colombo" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/ijphm.2018.v9i1.2670" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786935v1" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Fu" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Zhang" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Montewka" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinping Yan" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2017.07.001" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988945v1" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tr.2018.2874459" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988953v1" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2018.10.008" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786944v1" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rigamonti" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indranil Roychoudhury" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Goebel" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2017.11.062" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786556v1" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Azzolin" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Due&#241;as-Osorio" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.03.011" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786939v1" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guru Prasad Pandian" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diganta Das" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Li" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cja.2017.11.004" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786550v1" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronay Ak" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Vitelli" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2017.08.012" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786567v1" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijia Du" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2017.2765352" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632274v1" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meilin Wen" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2017.10.050" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989200v1" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2018.2876457" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786572v1" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Hong" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18030866" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786582v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Tosoni" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12889" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988948v1" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2018.08.016" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988932v1" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-2690-6" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786581v1" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.03.006" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02194936v1" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazel Khayatian" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Meshkinkiya" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4039784" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988962v1" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.04.025" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988918v1" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunbo Wang" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2018.10.011" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988959v1" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines6030034" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989177v1" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716961v1" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.02.024" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988977v1" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2018.04.044" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786584v1" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vagnoli" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X17734946" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988966v1" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.04.020" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988983v1" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.04.009" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787832v1" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rigamonti" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786583v1" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Turati" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lorenzi" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2017.11.013" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5B478GS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786568v1" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.12.003" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64V4S375-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786580v1" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Yang" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.10.108" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK62R1H1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988996v1" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezvan Nazempour" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Saniee Monfared" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2018.04.029" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786585v1" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.03.005" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786575v1" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.02.017" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786566v1" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bandini" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Damato" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2018.01.002" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988937v1" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang-Yu Li" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Feng Li" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Zhong Huang" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.08.002" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786586v1" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2018.02.035" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786589v1" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Xiao" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiao Jia" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2018.02.038" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BLWJQK8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988939v1" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moroni" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Portinari" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zanini" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2018.07.027" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786576v1" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefeng Chen" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.02.016" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8W7FBDG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988909v1" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiladitya Chakrabarti" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Palade" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218213018500367" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988969v1" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2018.04.008" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786588v1" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2017.2778804" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786565v1" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2017.10.020" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786574v1" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Hui Li" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2743820" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786561v1" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X17716344" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988976v1" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2018.03.013" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989189v1" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Li" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Bu" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2018.2882767" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988934v1" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibeom Kim" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeonmin Kim" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.net.2018.08.002" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652215v1" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mangili" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2017.04.035" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652230v1" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pasanisi" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couplet" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12705" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652277v1" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhao" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Zhang" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Ling Dong" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41365-017-0184-0" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652191v1" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.05.024" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786929v1" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mc Donnell" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.11.020" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25781Q6Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652218v1" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Liu" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong-Min Jiang" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2017.2696341" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652269v1" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.12.003" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582267v1" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Kuznetsova" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Louhichi" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Farel" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.06.250" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91D42FC5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447683v1" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyan Zhang" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2016.06.016" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767229v1" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu-Xia Sun" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.11.025" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4TW3M5B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632275v1" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X16683321" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366288v1" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/AJRUA6.0000921" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652242v1" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.11.004" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652225v1" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2017.04.003" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786591v1" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.07.115" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786942v1" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piccinelli" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sansavini" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lucchetti" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12781" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652234v1" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bellora" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X17694495" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652288v1" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luca Agliardi" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.10.086" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632273v1" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2017.2733839" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786927v1" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rossi" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2017.07.017" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652286v1" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12593" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786936v1" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Mahler Larsen" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ding" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.06.009" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365294v1" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.04.004" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632272v1" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunxia Chen" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cja.2017.05.009" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652222v1" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X17693519" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652232v1" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2017.2669400" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786937v1" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.05.005" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652194v1" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.03.012" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01408781v1" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.10.034" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652249v1" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Baronchelli" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2016.12.018" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786930v1" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Rossetti" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/2709109" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632271v1" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2017.04.001" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633050v1" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.05.004" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652283v1" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Li" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Hu" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2017.2683533" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365295v1" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Podofillini" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sudret" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#382;idar Stojadinovi&#263;" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Kr&#246;ger" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X17724236" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652238v1" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Picoco" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rychkov" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.01.020" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652211v1" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.06.003" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652282v1" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.09.009" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365296v1" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrario" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4035728" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365293v1" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Walls" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Bedford" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Revie" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40070-017-0074-z" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786577v1" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuesong Luo" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingjian Wang" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cja.2017.11.008" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632276v1" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2016.12.002" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633052v1" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172680" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436593v1" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tairan Wang" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.08.021" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494366v1" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez-Caballero" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2017.03.003" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01436576v2" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2016.2521761" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338162v1" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kuznetsova" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Farel" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.03.025" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786988v1" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2015.2500681" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342890v1" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2016.06.030" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786956v1" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Fink" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2015.2418739" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786979v1" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Rai" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.08.016" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786978v1" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Nicola" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.10.006" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787016v1" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2016.05.006" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786966v1" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-015-1112-7" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786963v1" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2016.08.011" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787020v1" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.02.009" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7BWJDW0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366359v1" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Carlevaro" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mattafirri" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X16651988" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265882v1" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2015.09.007" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330158v1" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.04.020" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786986v1" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.06.010" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786993v1" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Limiao" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Daqing" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Pengju" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Bowen" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Yinan" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2016.01.083" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9Q9108B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786999v1" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.03.019" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787001v1" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hennebel" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.03.056" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHW2L0JT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787011v1" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allegra Alessi" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Astigarraga" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.02.015" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQHV46LG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270677v1" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.09.005" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366290v1" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyuan Zhang" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cja.2016.04.004" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787969v1" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.11.030" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786960v1" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Martin Ibanez" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Galarza" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Martin Echeverria" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Unanue" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2015.2512923" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265907v1" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2015.2418198" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786969v1" TargetMode="External"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cassetti" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Colombo" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.03.037" TargetMode="External"/><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMDJ4H24-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786975v1" TargetMode="External"/><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Carlos Alberola" TargetMode="External"/><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Sanchez-Saez" TargetMode="External"/><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.04.013" TargetMode="External"/><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787019v1" TargetMode="External"/><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Wang" TargetMode="External"/><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2016.2515581" TargetMode="External"/><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786965v1" TargetMode="External"/><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbj&#248;rn Bjerga" TargetMode="External"/><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terje Aven" TargetMode="External"/><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.08.004" TargetMode="External"/><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WB46KZ5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342889v1" TargetMode="External"/><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-016-2272-1" TargetMode="External"/><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786977v1" TargetMode="External"/><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Alfonsi" TargetMode="External"/><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Rabiti" TargetMode="External"/><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2016.01.017" TargetMode="External"/><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342101v1" TargetMode="External"/><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0740817X.2016.1190481" TargetMode="External"/><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342096v1" TargetMode="External"/><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2015.2500020" TargetMode="External"/><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346420v1" TargetMode="External"/><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.06.007" TargetMode="External"/><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01408776v1" TargetMode="External"/><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.02.056" TargetMode="External"/><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342098v1" TargetMode="External"/><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2015.2500684" TargetMode="External"/><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366305v1" TargetMode="External"/><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Nowakowski" TargetMode="External"/><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X16674072" TargetMode="External"/><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787005v1" TargetMode="External"/><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Naseri" TargetMode="External"/><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.03.004" TargetMode="External"/><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550063v1" TargetMode="External"/><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2016.2591504" TargetMode="External"/><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01408779v1" TargetMode="External"/><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.08.093" TargetMode="External"/><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQNBSR8Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786958v1" TargetMode="External"/><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.07.019" TargetMode="External"/><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787002v1" TargetMode="External"/><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua-Dong Mo" TargetMode="External"/><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.09.041" TargetMode="External"/><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMFBHLVS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786972v1" TargetMode="External"/><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Martini" TargetMode="External"/><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2015.2506610" TargetMode="External"/><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786985v1" TargetMode="External"/><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyu Li" TargetMode="External"/><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2016.04.008" TargetMode="External"/><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786996v1" TargetMode="External"/><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laakso" TargetMode="External"/><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.03.011" TargetMode="External"/><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340349v1" TargetMode="External"/><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Weidmann" TargetMode="External"/><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tr.2015.2424213" TargetMode="External"/><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340425v1" TargetMode="External"/><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Li" TargetMode="External"/><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/613896" TargetMode="External"/><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265647v1" TargetMode="External"/><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ifs-141459" TargetMode="External"/><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176996v1" TargetMode="External"/><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valla" TargetMode="External"/><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.04.035" TargetMode="External"/><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177010v1" TargetMode="External"/><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Genini" TargetMode="External"/><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2014.09.038" TargetMode="External"/><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176316v1" TargetMode="External"/><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2015.2427156" TargetMode="External"/><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340436v1" TargetMode="External"/><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.04.022" TargetMode="External"/><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VT2QKJTZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366308v1" TargetMode="External"/><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-014-1656-3" TargetMode="External"/><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104438v1" TargetMode="External"/><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ruiz" TargetMode="External"/><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2014.07.064" TargetMode="External"/><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262136v1" TargetMode="External"/><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2015.01.001" TargetMode="External"/><Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265653v1" TargetMode="External"/><Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lusine Mkrtchyan" TargetMode="External"/><Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh N. Dang" TargetMode="External"/><Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.01.016" TargetMode="External"/><Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090176v1" TargetMode="External"/><Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2014.2354874" TargetMode="External"/><Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340411v1" TargetMode="External"/><Relationship Id="rId1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luo Pengcheng" TargetMode="External"/><Relationship Id="rId1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ica-140469" TargetMode="External"/><Relationship Id="rId1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340593v1" TargetMode="External"/><Relationship Id="rId1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543205" TargetMode="External"/><Relationship Id="rId1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265890v2" TargetMode="External"/><Relationship Id="rId1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2014.2371015" TargetMode="External"/><Relationship Id="rId1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265884v2" TargetMode="External"/><Relationship Id="rId1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Yu" TargetMode="External"/><Relationship Id="rId1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2015.04.035" TargetMode="External"/><Relationship Id="rId1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177008v1" TargetMode="External"/><Relationship Id="rId1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12251" TargetMode="External"/><Relationship Id="rId1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F0C3A61CC80E23FB639DC1025F77EFFE322320D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340423v1" TargetMode="External"/><Relationship Id="rId1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2014.08.006" TargetMode="External"/><Relationship Id="rId1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109499v1" TargetMode="External"/><Relationship Id="rId1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfu Li" TargetMode="External"/><Relationship Id="rId1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.11.013" TargetMode="External"/><Relationship Id="rId1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01259656v1" TargetMode="External"/><Relationship Id="rId1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Delfanti" TargetMode="External"/><Relationship Id="rId1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Giorgio" TargetMode="External"/><Relationship Id="rId1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Olivieri" TargetMode="External"/><Relationship Id="rId1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2014.08.004" TargetMode="External"/><Relationship Id="rId1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01259658v1" TargetMode="External"/><Relationship Id="rId1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnnls.2015.2396933" TargetMode="External"/><Relationship Id="rId1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265649v1" TargetMode="External"/><Relationship Id="rId1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2014.12.051" TargetMode="External"/><Relationship Id="rId1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178292v1" TargetMode="External"/><Relationship Id="rId1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030439" TargetMode="External"/><Relationship Id="rId1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340351v1" TargetMode="External"/><Relationship Id="rId1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M&#225;rcio" TargetMode="External"/><Relationship Id="rId1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magno Jacinto Carlos" TargetMode="External"/><Relationship Id="rId1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006x14533105" TargetMode="External"/><Relationship Id="rId1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340348v1" TargetMode="External"/><Relationship Id="rId1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Genini" TargetMode="External"/><Relationship Id="rId1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tr.2015.2436384" TargetMode="External"/><Relationship Id="rId1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340414v1" TargetMode="External"/><Relationship Id="rId1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smith Curtis" TargetMode="External"/><Relationship Id="rId1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/136940" TargetMode="External"/><Relationship Id="rId1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270598v1" TargetMode="External"/><Relationship Id="rId1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pasanisi" TargetMode="External"/><Relationship Id="rId1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Couplet" TargetMode="External"/><Relationship Id="rId1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/AJRUA6.0000848" TargetMode="External"/><Relationship Id="rId1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265901v1" TargetMode="External"/><Relationship Id="rId1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoseyni Seyed Mohsen" TargetMode="External"/><Relationship Id="rId1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Pourgol-Mohammad" TargetMode="External"/><Relationship Id="rId1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2015.09.021" TargetMode="External"/><Relationship Id="rId1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907444v1" TargetMode="External"/><Relationship Id="rId1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2015.2396933" TargetMode="External"/><Relationship Id="rId1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340578v1" TargetMode="External"/><Relationship Id="rId1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Wei" TargetMode="External"/><Relationship Id="rId1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2015.02.026" TargetMode="External"/><Relationship Id="rId1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDN6XZB0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340536v1" TargetMode="External"/><Relationship Id="rId1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cadini" TargetMode="External"/><Relationship Id="rId1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioletta Andrea" TargetMode="External"/><Relationship Id="rId1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2015.01.014" TargetMode="External"/><Relationship Id="rId1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R47DWCHM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269870v1" TargetMode="External"/><Relationship Id="rId1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tr.2015.2410193" TargetMode="External"/><Relationship Id="rId1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259767v1" TargetMode="External"/><Relationship Id="rId1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Prodan" TargetMode="External"/><Relationship Id="rId1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Stoican" TargetMode="External"/><Relationship Id="rId1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2015.08.009" TargetMode="External"/><Relationship Id="rId1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104733v1" TargetMode="External"/><Relationship Id="rId1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Ran Wang" TargetMode="External"/><Relationship Id="rId1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12305" TargetMode="External"/><Relationship Id="rId1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/87AD5C24A6BFED55F0D52E3328B26CC777DA86BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01259668v1" TargetMode="External"/><Relationship Id="rId1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwangpil Chang" TargetMode="External"/><Relationship Id="rId1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungteak Kim" TargetMode="External"/><Relationship Id="rId1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daejun Chang" TargetMode="External"/><Relationship Id="rId1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junkeon Ahn" TargetMode="External"/><Relationship Id="rId1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2015.01.030" TargetMode="External"/><Relationship Id="rId1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177011v1" TargetMode="External"/><Relationship Id="rId1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340350v1" TargetMode="External"/><Relationship Id="rId1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tr.2015.2440531" TargetMode="External"/><Relationship Id="rId1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340418v1" TargetMode="External"/><Relationship Id="rId1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Scarf" TargetMode="External"/><Relationship Id="rId1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaomin Wu" TargetMode="External"/><Relationship Id="rId1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/629497" TargetMode="External"/><Relationship Id="rId1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104273v1" TargetMode="External"/><Relationship Id="rId1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.I010265" TargetMode="External"/><Relationship Id="rId1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090162v1" TargetMode="External"/><Relationship Id="rId1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2014.2362145" TargetMode="External"/><Relationship Id="rId1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265655v1" TargetMode="External"/><Relationship Id="rId1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.09.013" TargetMode="External"/><Relationship Id="rId1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01259645v1" TargetMode="External"/><Relationship Id="rId1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366311v1" TargetMode="External"/><Relationship Id="rId1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Magno Jacinto" TargetMode="External"/><Relationship Id="rId1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.01.007" TargetMode="External"/><Relationship Id="rId1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340347v1" TargetMode="External"/><Relationship Id="rId1701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Zhang" TargetMode="External"/><Relationship Id="rId1702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Havlin" TargetMode="External"/><Relationship Id="rId1703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.05.021" TargetMode="External"/><Relationship Id="rId1704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265643v1" TargetMode="External"/><Relationship Id="rId1705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.12.018" TargetMode="External"/><Relationship Id="rId1706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176992v1" TargetMode="External"/><Relationship Id="rId1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340587v1" TargetMode="External"/><Relationship Id="rId1708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.10.018" TargetMode="External"/><Relationship Id="rId1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-152TJT7Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177012v1" TargetMode="External"/><Relationship Id="rId1711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Colli" TargetMode="External"/><Relationship Id="rId1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Tao" TargetMode="External"/><Relationship Id="rId1713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiejuan Tong" TargetMode="External"/><Relationship Id="rId1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2015.02.007" TargetMode="External"/><Relationship Id="rId1715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176328v1" TargetMode="External"/><Relationship Id="rId1716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269867v1" TargetMode="External"/><Relationship Id="rId1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martini" TargetMode="External"/><Relationship Id="rId1718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.01.057" TargetMode="External"/><Relationship Id="rId1719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265661v1" TargetMode="External"/><Relationship Id="rId1720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.10.003" TargetMode="External"/><Relationship Id="rId1721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177013v1" TargetMode="External"/><Relationship Id="rId1722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/693891" TargetMode="External"/><Relationship Id="rId1723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176349v1" TargetMode="External"/><Relationship Id="rId1724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12396" TargetMode="External"/><Relationship Id="rId1725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787033v1" TargetMode="External"/><Relationship Id="rId1726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Santos" TargetMode="External"/><Relationship Id="rId1727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2014.06.025" TargetMode="External"/><Relationship Id="rId1728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HWTWDSZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787037v1" TargetMode="External"/><Relationship Id="rId1730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2014.2299651" TargetMode="External"/><Relationship Id="rId1731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787030v1" TargetMode="External"/><Relationship Id="rId1732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2014.05.024" TargetMode="External"/><Relationship Id="rId1733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01090342v1" TargetMode="External"/><Relationship Id="rId1734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.07.086" TargetMode="External"/><Relationship Id="rId1735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107605v1" TargetMode="External"/><Relationship Id="rId1736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.01.014" TargetMode="External"/><Relationship Id="rId1737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787040v1" TargetMode="External"/><Relationship Id="rId1738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12247" TargetMode="External"/><Relationship Id="rId1739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366319v1" TargetMode="External"/><Relationship Id="rId1740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inn Seock Kim" TargetMode="External"/><Relationship Id="rId1741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Omoto" TargetMode="External"/><Relationship Id="rId1742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joon-Eon Yang" TargetMode="External"/><Relationship Id="rId1743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanko Yanev" TargetMode="External"/><Relationship Id="rId1744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/213919" TargetMode="External"/><Relationship Id="rId1745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787034v1" TargetMode="External"/><Relationship Id="rId1746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Santos" TargetMode="External"/><Relationship Id="rId1747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.06.023" TargetMode="External"/><Relationship Id="rId1748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Z18W6WC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787043v1" TargetMode="External"/><Relationship Id="rId1750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Zhou" TargetMode="External"/><Relationship Id="rId1751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2014.08.006" TargetMode="External"/><Relationship Id="rId1752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01000191v1" TargetMode="External"/><Relationship Id="rId1753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2014.03.056" TargetMode="External"/><Relationship Id="rId1754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074028v1" TargetMode="External"/><Relationship Id="rId1755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongqi Yang" TargetMode="External"/><Relationship Id="rId1756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Huang" TargetMode="External"/><Relationship Id="rId1757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00903990v1" TargetMode="External"/><Relationship Id="rId1758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Yang" TargetMode="External"/><Relationship Id="rId1759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun-Xia Chen" TargetMode="External"/><Relationship Id="rId1760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2013.11.023" TargetMode="External"/><Relationship Id="rId1761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00873976v1" TargetMode="External"/><Relationship Id="rId1762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ding" TargetMode="External"/><Relationship Id="rId1763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2014.2299031" TargetMode="External"/><Relationship Id="rId1764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926356v1" TargetMode="External"/><Relationship Id="rId1765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Piccinelli" TargetMode="External"/><Relationship Id="rId1766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R. Golea" TargetMode="External"/><Relationship Id="rId1767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2013.11.002" TargetMode="External"/><Relationship Id="rId1768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926822v1" TargetMode="External"/><Relationship Id="rId1769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2013.11.001" TargetMode="External"/><Relationship Id="rId1770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01000009v1" TargetMode="External"/><Relationship Id="rId1771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.04.021" TargetMode="External"/><Relationship Id="rId1772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00879431v1" TargetMode="External"/><Relationship Id="rId1773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.08.004" TargetMode="External"/><Relationship Id="rId1774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108169v1" TargetMode="External"/><Relationship Id="rId1775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2014.2352152" TargetMode="External"/><Relationship Id="rId1776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787027v1" TargetMode="External"/><Relationship Id="rId1777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12132" TargetMode="External"/><Relationship Id="rId1778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CMM8FNH0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787041v1" TargetMode="External"/><Relationship Id="rId1780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan Hong" TargetMode="External"/><Relationship Id="rId1781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2013.12.010" TargetMode="External"/><Relationship Id="rId1782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00930985v1" TargetMode="External"/><Relationship Id="rId1783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2013.12.008" TargetMode="External"/><Relationship Id="rId1784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366315v1" TargetMode="External"/><Relationship Id="rId1785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2014.09.004" TargetMode="External"/><Relationship Id="rId1786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787039v1" TargetMode="External"/><Relationship Id="rId1787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2014.06.043" TargetMode="External"/><Relationship Id="rId1788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926799v1" TargetMode="External"/><Relationship Id="rId1789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.07.006" TargetMode="External"/><Relationship Id="rId1790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01090253v1" TargetMode="External"/><Relationship Id="rId1791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Kung Lo" TargetMode="External"/><Relationship Id="rId1792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5516/NET.03.2014.701" TargetMode="External"/><Relationship Id="rId1793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00994200v1" TargetMode="External"/><Relationship Id="rId1794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.04.024" TargetMode="External"/><Relationship Id="rId1795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVWNX7VD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01090336v1" TargetMode="External"/><Relationship Id="rId1797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2014.05.046" TargetMode="External"/><Relationship Id="rId1798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074030v1" TargetMode="External"/><Relationship Id="rId1799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787025v1" TargetMode="External"/><Relationship Id="rId1800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2014.06.036" TargetMode="External"/><Relationship Id="rId1801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787044v1" TargetMode="External"/><Relationship Id="rId1802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoran Li" TargetMode="External"/><Relationship Id="rId1803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daqing Li" TargetMode="External"/><Relationship Id="rId1804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112363" TargetMode="External"/><Relationship Id="rId1805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366361v1" TargetMode="External"/><Relationship Id="rId1806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333152" TargetMode="External"/><Relationship Id="rId1807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366332v1" TargetMode="External"/><Relationship Id="rId1808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Arata" TargetMode="External"/><Relationship Id="rId1809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmst.2013.01.017" TargetMode="External"/><Relationship Id="rId1810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LN0TZ2ZF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00734441v1" TargetMode="External"/><Relationship Id="rId1812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2012.08.018" TargetMode="External"/><Relationship Id="rId1813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934547v1" TargetMode="External"/><Relationship Id="rId1814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.12.004" TargetMode="External"/><Relationship Id="rId1815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00757462v1" TargetMode="External"/><Relationship Id="rId1816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2012.11.003" TargetMode="External"/><Relationship Id="rId1817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00930994v1" TargetMode="External"/><Relationship Id="rId1818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333120" TargetMode="External"/><Relationship Id="rId1819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931847v1" TargetMode="External"/><Relationship Id="rId1820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rocco" TargetMode="External"/><Relationship Id="rId1821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2013.2284737" TargetMode="External"/><Relationship Id="rId1822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777057v1" TargetMode="External"/><Relationship Id="rId1823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934518v1" TargetMode="External"/><Relationship Id="rId1824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ripamonti" TargetMode="External"/><Relationship Id="rId1825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lonati" TargetMode="External"/><Relationship Id="rId1826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.05.012" TargetMode="External"/><Relationship Id="rId1827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00790421v1" TargetMode="External"/><Relationship Id="rId1828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00936273v1" TargetMode="External"/><Relationship Id="rId1829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jok-2013-0038" TargetMode="External"/><Relationship Id="rId1830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787026v1" TargetMode="External"/><Relationship Id="rId1831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohre Alipour" TargetMode="External"/><Relationship Id="rId1832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X13501652" TargetMode="External"/><Relationship Id="rId1833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934649v1" TargetMode="External"/><Relationship Id="rId1834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;douane Seraoui" TargetMode="External"/><Relationship Id="rId1835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2013.2285033" TargetMode="External"/><Relationship Id="rId1836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00828019v1" TargetMode="External"/><Relationship Id="rId1837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18756891.2013.804145" TargetMode="External"/><Relationship Id="rId1838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926986v1" TargetMode="External"/><Relationship Id="rId1839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333150" TargetMode="External"/><Relationship Id="rId1840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366362v1" TargetMode="External"/><Relationship Id="rId1841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333052" TargetMode="External"/><Relationship Id="rId1842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366326v1" TargetMode="External"/><Relationship Id="rId1843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp405520v" TargetMode="External"/><Relationship Id="rId1844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926377v1" TargetMode="External"/><Relationship Id="rId1845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218539313500010" TargetMode="External"/><Relationship Id="rId1846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00750045v1" TargetMode="External"/><Relationship Id="rId1847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.11.002" TargetMode="External"/><Relationship Id="rId1848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00930962v1" TargetMode="External"/><Relationship Id="rId1849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2013.04.038" TargetMode="External"/><Relationship Id="rId1850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926363v1" TargetMode="External"/><Relationship Id="rId1851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fang" TargetMode="External"/><Relationship Id="rId1852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marle" TargetMode="External"/><Relationship Id="rId1853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2013.2242078" TargetMode="External"/><Relationship Id="rId1854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839639v1" TargetMode="External"/><Relationship Id="rId1855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2013.02.003" TargetMode="External"/><Relationship Id="rId1856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366330v1" TargetMode="External"/><Relationship Id="rId1857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Johansson" TargetMode="External"/><Relationship Id="rId1858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hassel" TargetMode="External"/><Relationship Id="rId1859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.02.027" TargetMode="External"/><Relationship Id="rId1860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQFHJ5JB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934560v1" TargetMode="External"/><Relationship Id="rId1862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2013.01.003" TargetMode="External"/><Relationship Id="rId1863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934506v1" TargetMode="External"/><Relationship Id="rId1864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Sanctis" TargetMode="External"/><Relationship Id="rId1865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertoli" TargetMode="External"/><Relationship Id="rId1866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-012-0595-8" TargetMode="External"/><Relationship Id="rId1867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787032v1" TargetMode="External"/><Relationship Id="rId1868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Gola" TargetMode="External"/><Relationship Id="rId1869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent Nystad" TargetMode="External"/><Relationship Id="rId1870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18756891.2013.874670" TargetMode="External"/><Relationship Id="rId1871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838315v1" TargetMode="External"/><Relationship Id="rId1872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.02.021" TargetMode="External"/><Relationship Id="rId1873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366331v1" TargetMode="External"/><Relationship Id="rId1874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoshu Ding" TargetMode="External"/><Relationship Id="rId1875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.05.021" TargetMode="External"/><Relationship Id="rId1876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFHDQ5XB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00734272v1" TargetMode="External"/><Relationship Id="rId1878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.08.002" TargetMode="External"/><Relationship Id="rId1879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926907v1" TargetMode="External"/><Relationship Id="rId1880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926328v1" TargetMode="External"/><Relationship Id="rId1881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926341v1" TargetMode="External"/><Relationship Id="rId1882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ciriello" TargetMode="External"/><Relationship Id="rId1883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Di Federico" TargetMode="External"/><Relationship Id="rId1884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riva" TargetMode="External"/><Relationship Id="rId1885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-012-0616-7" TargetMode="External"/><Relationship Id="rId1886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/15AD53DC9D45B4749AE8402E2FFA56F7F305E4C9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838320v1" TargetMode="External"/><Relationship Id="rId1888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajor.2013.31A010" TargetMode="External"/><Relationship Id="rId1889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839643v1" TargetMode="External"/><Relationship Id="rId1890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00828024v1" TargetMode="External"/><Relationship Id="rId1891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Bell" TargetMode="External"/><Relationship Id="rId1892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777334v1" TargetMode="External"/><Relationship Id="rId1893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2012.01.004" TargetMode="External"/><Relationship Id="rId1894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2JK6X42-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00836421v1" TargetMode="External"/><Relationship Id="rId1896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926991v1" TargetMode="External"/><Relationship Id="rId1897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333142" TargetMode="External"/><Relationship Id="rId1898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926320v1" TargetMode="External"/><Relationship Id="rId1899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X13480765" TargetMode="External"/><Relationship Id="rId1900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926381v1" TargetMode="External"/><Relationship Id="rId1901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flage" TargetMode="External"/><Relationship Id="rId1902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777696v1" TargetMode="External"/><Relationship Id="rId1903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balestrero" TargetMode="External"/><Relationship Id="rId1904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benetrix" TargetMode="External"/><Relationship Id="rId1905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Despujols" TargetMode="External"/><Relationship Id="rId1906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.1388" TargetMode="External"/><Relationship Id="rId1907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1R2B3FTZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366363v1" TargetMode="External"/><Relationship Id="rId1909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333088" TargetMode="External"/><Relationship Id="rId1910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934567v1" TargetMode="External"/><Relationship Id="rId1911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2012.01873.x" TargetMode="External"/><Relationship Id="rId1912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787050v1" TargetMode="External"/><Relationship Id="rId1913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Nikulin" TargetMode="External"/><Relationship Id="rId1914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Stegmaier" TargetMode="External"/><Relationship Id="rId1915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Bravo" TargetMode="External"/><Relationship Id="rId1916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X13494775" TargetMode="External"/><Relationship Id="rId1917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771552v1" TargetMode="External"/><Relationship Id="rId1918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.10.002" TargetMode="External"/><Relationship Id="rId1919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00872747v1" TargetMode="External"/><Relationship Id="rId1920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sauco" TargetMode="External"/><Relationship Id="rId1921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.07.010" TargetMode="External"/><Relationship Id="rId1922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926352v1" TargetMode="External"/><Relationship Id="rId1923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2013.2240885" TargetMode="External"/><Relationship Id="rId1924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00803169v1" TargetMode="External"/><Relationship Id="rId1925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.01.005" TargetMode="External"/><Relationship Id="rId1926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777691v1" TargetMode="External"/><Relationship Id="rId1927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cherubini" TargetMode="External"/><Relationship Id="rId1928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Riva" TargetMode="External"/><Relationship Id="rId1929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2011.09.002" TargetMode="External"/><Relationship Id="rId1930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHSFVF3S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00644305v1" TargetMode="External"/><Relationship Id="rId1932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2011.10.025" TargetMode="External"/><Relationship Id="rId1933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777671v1" TargetMode="External"/><Relationship Id="rId1934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2209125" TargetMode="External"/><Relationship Id="rId1935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658569v1" TargetMode="External"/><Relationship Id="rId1936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hu" TargetMode="External"/><Relationship Id="rId1937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tse" TargetMode="External"/><Relationship Id="rId1938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pecht" TargetMode="External"/><Relationship Id="rId1939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tsui" TargetMode="External"/><Relationship Id="rId1940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2011.10.008" TargetMode="External"/><Relationship Id="rId1941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00737618v1" TargetMode="External"/><Relationship Id="rId1942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777665v1" TargetMode="External"/><Relationship Id="rId1943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2012.2221037" TargetMode="External"/><Relationship Id="rId1944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658555v1" TargetMode="External"/><Relationship Id="rId1945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2011.08.006" TargetMode="External"/><Relationship Id="rId1946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00765275v1" TargetMode="External"/><Relationship Id="rId1947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pappaglione" TargetMode="External"/><Relationship Id="rId1948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X12463502" TargetMode="External"/><Relationship Id="rId1949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00620251v1" TargetMode="External"/><Relationship Id="rId1950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.1221" TargetMode="External"/><Relationship Id="rId1951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-30WH3516-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366298v1" TargetMode="External"/><Relationship Id="rId1953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuwei Wu" TargetMode="External"/><Relationship Id="rId1954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Cheng" TargetMode="External"/><Relationship Id="rId1955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00704898v1" TargetMode="External"/><Relationship Id="rId1956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu-Wei Wu" TargetMode="External"/><Relationship Id="rId1957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00704877v1" TargetMode="External"/><Relationship Id="rId1958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.04.008" TargetMode="External"/><Relationship Id="rId1959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00721479v1" TargetMode="External"/><Relationship Id="rId1960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2011.11.008" TargetMode="External"/><Relationship Id="rId1961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777672v1" TargetMode="External"/><Relationship Id="rId1962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00675545v1" TargetMode="External"/><Relationship Id="rId1963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2011.11.009" TargetMode="External"/><Relationship Id="rId1964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00688458v1" TargetMode="External"/><Relationship Id="rId1965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Pozzi" TargetMode="External"/><Relationship Id="rId1966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.02.005" TargetMode="External"/><Relationship Id="rId1967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M0CPK2L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777699v1" TargetMode="External"/><Relationship Id="rId1969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2012.02.199" TargetMode="External"/><Relationship Id="rId1970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-270DH1ZL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777681v1" TargetMode="External"/><Relationship Id="rId1972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Tsui" TargetMode="External"/><Relationship Id="rId1973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2012.03.011" TargetMode="External"/><Relationship Id="rId1974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSF4LQXV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839645v1" TargetMode="External"/><Relationship Id="rId1976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488512500250" TargetMode="External"/><Relationship Id="rId1977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00765296v1" TargetMode="External"/><Relationship Id="rId1978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X12467591" TargetMode="External"/><Relationship Id="rId1979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777684v1" TargetMode="External"/><Relationship Id="rId1980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2012.05.005" TargetMode="External"/><Relationship Id="rId1981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1LQVC1D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219421v1" TargetMode="External"/><Relationship Id="rId1983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bocquet" TargetMode="External"/><Relationship Id="rId1984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.04.005" TargetMode="External"/><Relationship Id="rId1985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777688v1" TargetMode="External"/><Relationship Id="rId1986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Peloni" TargetMode="External"/><Relationship Id="rId1987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2011.2182224" TargetMode="External"/><Relationship Id="rId1988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366335v1" TargetMode="External"/><Relationship Id="rId1989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kristjanpoller" TargetMode="External"/><Relationship Id="rId1990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arata" TargetMode="External"/><Relationship Id="rId1991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X11408675" TargetMode="External"/><Relationship Id="rId1992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366334v1" TargetMode="External"/><Relationship Id="rId1993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011WR011694" TargetMode="External"/><Relationship Id="rId1994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B8C0FDW2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777659v1" TargetMode="External"/><Relationship Id="rId1996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Avram" TargetMode="External"/><Relationship Id="rId1997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2011.12.012" TargetMode="External"/><Relationship Id="rId1998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V36N87PF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777140v1" TargetMode="External"/><Relationship Id="rId2000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.03.007" TargetMode="External"/><Relationship Id="rId2001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609583v1" TargetMode="External"/><Relationship Id="rId2002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Amato" TargetMode="External"/><Relationship Id="rId2003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Gallisto" TargetMode="External"/><Relationship Id="rId2004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Maccari" TargetMode="External"/><Relationship Id="rId2005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Paganelli" TargetMode="External"/><Relationship Id="rId2006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2010.10.019" TargetMode="External"/><Relationship Id="rId2007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609638v1" TargetMode="External"/><Relationship Id="rId2008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2010.2104211" TargetMode="External"/><Relationship Id="rId2009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366339v1" TargetMode="External"/><Relationship Id="rId2010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bazzo" TargetMode="External"/><Relationship Id="rId2011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.12.016" TargetMode="External"/><Relationship Id="rId2012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLPS5LWD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId2013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366336v1" TargetMode="External"/><Relationship Id="rId2014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Droguett" TargetMode="External"/><Relationship Id="rId2015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2011.06.006" TargetMode="External"/><Relationship Id="rId2016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RWFC1DJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId2017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658543v1" TargetMode="External"/><Relationship Id="rId2018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2011.01584.x" TargetMode="External"/><Relationship Id="rId2019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/352359F1C7B5F7717EBC49A9445A96B29BF0E0FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId2020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609634v1" TargetMode="External"/><Relationship Id="rId2021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piercesare Secchi" TargetMode="External"/><Relationship Id="rId2022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Vantini" TargetMode="External"/><Relationship Id="rId2023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2011.2134230" TargetMode="External"/><Relationship Id="rId2024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658467v1" TargetMode="External"/><Relationship Id="rId2025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Canesi" TargetMode="External"/><Relationship Id="rId2026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Chevalier" TargetMode="External"/><Relationship Id="rId2027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609529v1" TargetMode="External"/><Relationship Id="rId2028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2010.12.009" TargetMode="External"/><Relationship Id="rId2029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00638390v1" TargetMode="External"/><Relationship Id="rId2030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609657v1" TargetMode="External"/><Relationship Id="rId2031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Petrescu" TargetMode="External"/><Relationship Id="rId2032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006XJRR320" TargetMode="External"/><Relationship Id="rId2033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609565v1" TargetMode="External"/><Relationship Id="rId2034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Nigris" TargetMode="External"/><Relationship Id="rId2035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rizzi" TargetMode="External"/><Relationship Id="rId2036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658486v1" TargetMode="External"/><Relationship Id="rId2037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1748006XJRR336" TargetMode="External"/><Relationship Id="rId2038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609542v1" TargetMode="External"/><Relationship Id="rId2039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Roverso" TargetMode="External"/><Relationship Id="rId2040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoffmann" TargetMode="External"/><Relationship Id="rId2041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2010.10.012" TargetMode="External"/><Relationship Id="rId2042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609664v1" TargetMode="External"/><Relationship Id="rId2043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609545v1" TargetMode="External"/><Relationship Id="rId2044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2010.11.007" TargetMode="External"/><Relationship Id="rId2045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366338v1" TargetMode="External"/><Relationship Id="rId2046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ICA-2011-0375" TargetMode="External"/><Relationship Id="rId2047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609502v1" TargetMode="External"/><Relationship Id="rId2048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00610508v1" TargetMode="External"/><Relationship Id="rId2049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.06.001" TargetMode="External"/><Relationship Id="rId2050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VT354DM8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId2051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609552v1" TargetMode="External"/><Relationship Id="rId2052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2011.01.121" TargetMode="External"/><Relationship Id="rId2053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00642284v1" TargetMode="External"/><Relationship Id="rId2054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cunningham" TargetMode="External"/><Relationship Id="rId2055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId2056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Allanson" TargetMode="External"/><Relationship Id="rId2057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wall" TargetMode="External"/><Relationship Id="rId2058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20464177.2011.11020252" TargetMode="External"/><Relationship Id="rId2059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00620212v1" TargetMode="External"/><Relationship Id="rId2060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viadana" TargetMode="External"/><Relationship Id="rId2061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609522v1" TargetMode="External"/><Relationship Id="rId2062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.11.005" TargetMode="External"/><Relationship Id="rId2063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609623v1" TargetMode="External"/><Relationship Id="rId2064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2010.10.029" TargetMode="External"/><Relationship Id="rId2065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00610497v1" TargetMode="External"/><Relationship Id="rId2066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girotti" TargetMode="External"/><Relationship Id="rId2067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Luce" TargetMode="External"/><Relationship Id="rId2068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.04.002" TargetMode="External"/><Relationship Id="rId2069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NWGNMLQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId2070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721035v1" TargetMode="External"/><Relationship Id="rId2071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00610476v1" TargetMode="External"/><Relationship Id="rId2072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609184v1" TargetMode="External"/><Relationship Id="rId2073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2009.11.008" TargetMode="External"/><Relationship Id="rId2074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721038v1" TargetMode="External"/><Relationship Id="rId2075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721042v1" TargetMode="External"/><Relationship Id="rId2076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Apostolakis" TargetMode="External"/><Relationship Id="rId2077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00610480v1" TargetMode="External"/><Relationship Id="rId2078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00610470v1" TargetMode="External"/><Relationship Id="rId2079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2009.08.001" TargetMode="External"/><Relationship Id="rId2080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00610490v1" TargetMode="External"/><Relationship Id="rId2081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2010.01416.x" TargetMode="External"/><Relationship Id="rId2082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366344v1" TargetMode="External"/><Relationship Id="rId2083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taglioni" TargetMode="External"/><Relationship Id="rId2084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/124.110112" TargetMode="External"/><Relationship Id="rId2085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721059v1" TargetMode="External"/><Relationship Id="rId2086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yu" TargetMode="External"/><Relationship Id="rId2087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Liu" TargetMode="External"/><Relationship Id="rId2088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhao" TargetMode="External"/><Relationship Id="rId2089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721060v1" TargetMode="External"/><Relationship Id="rId2090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00610505v1" TargetMode="External"/><Relationship Id="rId2091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1748006XJRR309" TargetMode="External"/><Relationship Id="rId2092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00610477v1" TargetMode="External"/><Relationship Id="rId2093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721040v1" TargetMode="External"/><Relationship Id="rId2094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721062v1" TargetMode="External"/><Relationship Id="rId2095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609165v1" TargetMode="External"/><Relationship Id="rId2096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Librizzi" TargetMode="External"/><Relationship Id="rId2097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721041v1" TargetMode="External"/><Relationship Id="rId2098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720991v1" TargetMode="External"/><Relationship Id="rId2099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Hoffmann" TargetMode="External"/><Relationship Id="rId2100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609189v1" TargetMode="External"/><Relationship Id="rId2101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00610489v1" TargetMode="External"/><Relationship Id="rId2102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721026v1" TargetMode="External"/><Relationship Id="rId2103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609103v1" TargetMode="External"/><Relationship Id="rId2104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Salazar Aponte" TargetMode="External"/><Relationship Id="rId2105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609176v1" TargetMode="External"/><Relationship Id="rId2106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2010.02.012" TargetMode="External"/><Relationship Id="rId2107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721057v1" TargetMode="External"/><Relationship Id="rId2108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00610483v1" TargetMode="External"/><Relationship Id="rId2109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609156v1" TargetMode="External"/><Relationship Id="rId2110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Crenguta Popescu" TargetMode="External"/><Relationship Id="rId2111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609180v1" TargetMode="External"/><Relationship Id="rId2112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.06.007" TargetMode="External"/><Relationship Id="rId2113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00610473v1" TargetMode="External"/><Relationship Id="rId2114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tong" TargetMode="External"/><Relationship Id="rId2115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.03.006" TargetMode="External"/><Relationship Id="rId2116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00610503v1" TargetMode="External"/><Relationship Id="rId2117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Stasi" TargetMode="External"/><Relationship Id="rId2118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2010.01.017" TargetMode="External"/><Relationship Id="rId2119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609150v1" TargetMode="External"/><Relationship Id="rId2120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/10.31153" TargetMode="External"/><Relationship Id="rId2121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609152v1" TargetMode="External"/><Relationship Id="rId2122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2010.03.002" TargetMode="External"/><Relationship Id="rId2123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609171v1" TargetMode="External"/><Relationship Id="rId2124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609155v1" TargetMode="External"/><Relationship Id="rId2125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2042968" TargetMode="External"/><Relationship Id="rId2126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00610494v1" TargetMode="External"/><Relationship Id="rId2127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Podofillini" TargetMode="External"/><Relationship Id="rId2128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Dang" TargetMode="External"/><Relationship Id="rId2129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2010.01425.x" TargetMode="External"/><Relationship Id="rId2130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720974v1" TargetMode="External"/><Relationship Id="rId2131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720980v1" TargetMode="External"/><Relationship Id="rId2132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rossetti" TargetMode="External"/><Relationship Id="rId2133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00610486v1" TargetMode="External"/><Relationship Id="rId2134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2010.10.021" TargetMode="External"/><Relationship Id="rId2135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR2JTR9J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId2136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00610500v1" TargetMode="External"/><Relationship Id="rId2137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00610053v1" TargetMode="External"/><Relationship Id="rId2138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721047v1" TargetMode="External"/><Relationship Id="rId2139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913397v1" TargetMode="External"/><Relationship Id="rId2140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cancelliere" TargetMode="External"/><Relationship Id="rId2141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId2142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bourinet" TargetMode="External"/><Relationship Id="rId2143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phmconf.2024.v16i1.4078" TargetMode="External"/><Relationship Id="rId2144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04401153v1" TargetMode="External"/><Relationship Id="rId2145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42987-3_95" TargetMode="External"/><Relationship Id="rId2146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04409647v1" TargetMode="External"/><Relationship Id="rId2147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mascherona" TargetMode="External"/><Relationship Id="rId2148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Medici" TargetMode="External"/><Relationship Id="rId2149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ronchi" TargetMode="External"/><Relationship Id="rId2150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/216469-MS" TargetMode="External"/><Relationship Id="rId2151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03908568v1" TargetMode="External"/><Relationship Id="rId2152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verga" TargetMode="External"/><Relationship Id="rId2153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carra" TargetMode="External"/><Relationship Id="rId2154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farina" TargetMode="External"/><Relationship Id="rId2155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS56178.2022.9955135" TargetMode="External"/><Relationship Id="rId2156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03908535v1" TargetMode="External"/><Relationship Id="rId2157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Catalan" TargetMode="External"/><Relationship Id="rId2158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS53380.2022.9810585" TargetMode="External"/><Relationship Id="rId2159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481294v1" TargetMode="External"/><Relationship Id="rId2160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Morotti" TargetMode="External"/><Relationship Id="rId2161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-14-8593-0_5847-cd" TargetMode="External"/><Relationship Id="rId2162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317741v1" TargetMode="External"/><Relationship Id="rId2163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317699v1" TargetMode="External"/><Relationship Id="rId2164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-30979-cd" TargetMode="External"/><Relationship Id="rId2165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317737v1" TargetMode="External"/><Relationship Id="rId2166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-30743-cd" TargetMode="External"/><Relationship Id="rId2167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303639v1" TargetMode="External"/><Relationship Id="rId2168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3" TargetMode="External"/><Relationship Id="rId2169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137174v1" TargetMode="External"/><Relationship Id="rId2170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3_0723-cd" TargetMode="External"/><Relationship Id="rId2171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428549v1" TargetMode="External"/><Relationship Id="rId2172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSRS.2018.8688722" TargetMode="External"/><Relationship Id="rId2173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137680v1" TargetMode="External"/><Relationship Id="rId2174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3_0714-cd" TargetMode="External"/><Relationship Id="rId2175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164503v1" TargetMode="External"/><Relationship Id="rId2176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHM-Paris.2019.00040" TargetMode="External"/><Relationship Id="rId2177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02433554v1" TargetMode="External"/><Relationship Id="rId2178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId2179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shi" TargetMode="External"/><Relationship Id="rId2180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Hong" TargetMode="External"/><Relationship Id="rId2181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/629/1/012031" TargetMode="External"/><Relationship Id="rId2182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137684v1" TargetMode="External"/><Relationship Id="rId2183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3_0710-cd" TargetMode="External"/><Relationship Id="rId2184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303650v1" TargetMode="External"/><Relationship Id="rId2185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3-0743-cd" TargetMode="External"/><Relationship Id="rId2186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307336v1" TargetMode="External"/><Relationship Id="rId2187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2019.8810629" TargetMode="External"/><Relationship Id="rId2188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02433526v1" TargetMode="External"/><Relationship Id="rId2189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381856v1" TargetMode="External"/><Relationship Id="rId2190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428519v1" TargetMode="External"/><Relationship Id="rId2191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSRS.2018.8688845" TargetMode="External"/><Relationship Id="rId2192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989066v1" TargetMode="External"/><Relationship Id="rId2193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156510v1" TargetMode="External"/><Relationship Id="rId2194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02194938v1" TargetMode="External"/><Relationship Id="rId2195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSRS.2018.00049" TargetMode="External"/><Relationship Id="rId2196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01769600v1" TargetMode="External"/><Relationship Id="rId2197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangbin Zhao" TargetMode="External"/><Relationship Id="rId2198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989052v1" TargetMode="External"/><Relationship Id="rId2199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537413v1" TargetMode="External"/><Relationship Id="rId2200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0304" TargetMode="External"/><Relationship Id="rId2201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784274v1" TargetMode="External"/><Relationship Id="rId2202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSRS.2017.8272843" TargetMode="External"/><Relationship Id="rId2203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989032v1" TargetMode="External"/><Relationship Id="rId2204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131060v1" TargetMode="External"/><Relationship Id="rId2205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Steiner" TargetMode="External"/><Relationship Id="rId2206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02056111v1" TargetMode="External"/><Relationship Id="rId2207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSRS.2018.8688877" TargetMode="External"/><Relationship Id="rId2208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156513v1" TargetMode="External"/><Relationship Id="rId2209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989059v1" TargetMode="External"/><Relationship Id="rId2210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bellaera" TargetMode="External"/><Relationship Id="rId2211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989073v1" TargetMode="External"/><Relationship Id="rId2212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156515v1" TargetMode="External"/><Relationship Id="rId2213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989080v1" TargetMode="External"/><Relationship Id="rId2214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borghi" TargetMode="External"/><Relationship Id="rId2215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Capelli" TargetMode="External"/><Relationship Id="rId2216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787101v1" TargetMode="External"/><Relationship Id="rId2217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudouin" TargetMode="External"/><Relationship Id="rId2218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787902v1" TargetMode="External"/><Relationship Id="rId2219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787057v1" TargetMode="External"/><Relationship Id="rId2220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Setola" TargetMode="External"/><Relationship Id="rId2221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M De" TargetMode="External"/><Relationship Id="rId2222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Natale" TargetMode="External"/><Relationship Id="rId2223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tesei" TargetMode="External"/><Relationship Id="rId2224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315210469-189" TargetMode="External"/><Relationship Id="rId2225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787920v1" TargetMode="External"/><Relationship Id="rId2226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Legnani" TargetMode="External"/><Relationship Id="rId2227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787911v1" TargetMode="External"/><Relationship Id="rId2228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787914v1" TargetMode="External"/><Relationship Id="rId2229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zentner Irmela" TargetMode="External"/><Relationship Id="rId2230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787926v1" TargetMode="External"/><Relationship Id="rId2231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787927v1" TargetMode="External"/><Relationship Id="rId2232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537403v1" TargetMode="External"/><Relationship Id="rId2233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuju You" TargetMode="External"/><Relationship Id="rId2234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Yin" TargetMode="External"/><Relationship Id="rId2235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EI2.2017.8245300" TargetMode="External"/><Relationship Id="rId2236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322270v1" TargetMode="External"/><Relationship Id="rId2237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Du" TargetMode="External"/><Relationship Id="rId2238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kang" TargetMode="External"/><Relationship Id="rId2239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.G. Zeng" TargetMode="External"/><Relationship Id="rId2240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322265v1" TargetMode="External"/><Relationship Id="rId2241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315210469" TargetMode="External"/><Relationship Id="rId2242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322436v1" TargetMode="External"/><Relationship Id="rId2243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365302v1" TargetMode="External"/><Relationship Id="rId2244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Han" TargetMode="External"/><Relationship Id="rId2245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kopustinskas" TargetMode="External"/><Relationship Id="rId2246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Praks" TargetMode="External"/><Relationship Id="rId2247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365301v1" TargetMode="External"/><Relationship Id="rId2248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId2249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787898v1" TargetMode="External"/><Relationship Id="rId2250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787909v1" TargetMode="External"/><Relationship Id="rId2251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787923v1" TargetMode="External"/><Relationship Id="rId2252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Compare Michele" TargetMode="External"/><Relationship Id="rId2253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365299v1" TargetMode="External"/><Relationship Id="rId2254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366303v1" TargetMode="External"/><Relationship Id="rId2255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId2256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fu" TargetMode="External"/><Relationship Id="rId2257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436629v1" TargetMode="External"/><Relationship Id="rId2258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787896v1" TargetMode="External"/><Relationship Id="rId2259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Cheng" TargetMode="External"/><Relationship Id="rId2260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366301v1" TargetMode="External"/><Relationship Id="rId2261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2017.7966044" TargetMode="External"/><Relationship Id="rId2262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787899v1" TargetMode="External"/><Relationship Id="rId2263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787904v1" TargetMode="External"/><Relationship Id="rId2264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannarile Francesco" TargetMode="External"/><Relationship Id="rId2265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347364v1" TargetMode="External"/><Relationship Id="rId2266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wang" TargetMode="External"/><Relationship Id="rId2267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447686v1" TargetMode="External"/><Relationship Id="rId2268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322449v1" TargetMode="External"/><Relationship Id="rId2269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315210469-413" TargetMode="External"/><Relationship Id="rId2270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322268v1" TargetMode="External"/><Relationship Id="rId2271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315210469-291" TargetMode="External"/><Relationship Id="rId2272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366289v1" TargetMode="External"/><Relationship Id="rId2273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366302v1" TargetMode="External"/><Relationship Id="rId2274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64119-5_12" TargetMode="External"/><Relationship Id="rId2275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365300v1" TargetMode="External"/><Relationship Id="rId2276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787929v1" TargetMode="External"/><Relationship Id="rId2277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Pan" TargetMode="External"/><Relationship Id="rId2278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787906v1" TargetMode="External"/><Relationship Id="rId2279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787839v1" TargetMode="External"/><Relationship Id="rId2280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315210469-193" TargetMode="External"/><Relationship Id="rId2281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787112v1" TargetMode="External"/><Relationship Id="rId2282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365298v1" TargetMode="External"/><Relationship Id="rId2283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411321v1" TargetMode="External"/><Relationship Id="rId2284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366304v1" TargetMode="External"/><Relationship Id="rId2285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId2286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fu" TargetMode="External"/><Relationship Id="rId2287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhang" TargetMode="External"/><Relationship Id="rId2288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.P. Yan" TargetMode="External"/><Relationship Id="rId2289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322263v1" TargetMode="External"/><Relationship Id="rId2290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSRS.2017.8272859" TargetMode="External"/><Relationship Id="rId2291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716960v1" TargetMode="External"/><Relationship Id="rId2292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365303v1" TargetMode="External"/><Relationship Id="rId2293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617415v1" TargetMode="External"/><Relationship Id="rId2294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yousfi Steiner" TargetMode="External"/><Relationship Id="rId2295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447685v1" TargetMode="External"/><Relationship Id="rId2296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787860v1" TargetMode="External"/><Relationship Id="rId2297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787170v1" TargetMode="External"/><Relationship Id="rId2298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Teimourikia" TargetMode="External"/><Relationship Id="rId2299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Fugini" TargetMode="External"/><Relationship Id="rId2300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787968v1" TargetMode="External"/><Relationship Id="rId2301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHM.2016.7819794" TargetMode="External"/><Relationship Id="rId2302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787966v1" TargetMode="External"/><Relationship Id="rId2303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHM.2016.7819824" TargetMode="External"/><Relationship Id="rId2304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787843v1" TargetMode="External"/><Relationship Id="rId2305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turati" TargetMode="External"/><Relationship Id="rId2306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787857v1" TargetMode="External"/><Relationship Id="rId2307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787973v1" TargetMode="External"/><Relationship Id="rId2308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pan" TargetMode="External"/><Relationship Id="rId2309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366307v1" TargetMode="External"/><Relationship Id="rId2310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Geng" TargetMode="External"/><Relationship Id="rId2311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787965v1" TargetMode="External"/><Relationship Id="rId2312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2016-54882" TargetMode="External"/><Relationship Id="rId2313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787975v1" TargetMode="External"/><Relationship Id="rId2314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787859v1" TargetMode="External"/><Relationship Id="rId2315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brivio" TargetMode="External"/><Relationship Id="rId2316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787963v1" TargetMode="External"/><Relationship Id="rId2317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picoco" TargetMode="External"/><Relationship Id="rId2318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787971v1" TargetMode="External"/><Relationship Id="rId2319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mancuso, M" TargetMode="External"/><Relationship Id="rId2320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787864v1" TargetMode="External"/><Relationship Id="rId2321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sacco" TargetMode="External"/><Relationship Id="rId2322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787964v1" TargetMode="External"/><Relationship Id="rId2323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rossetti" TargetMode="External"/><Relationship Id="rId2324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787961v1" TargetMode="External"/><Relationship Id="rId2325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365305v1" TargetMode="External"/><Relationship Id="rId2326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F. Li" TargetMode="External"/><Relationship Id="rId2327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19094-296" TargetMode="External"/><Relationship Id="rId2328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787168v1" TargetMode="External"/><Relationship Id="rId2329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Maio" TargetMode="External"/><Relationship Id="rId2330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787844v1" TargetMode="External"/><Relationship Id="rId2331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272147v1" TargetMode="External"/><Relationship Id="rId2332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19094-203" TargetMode="External"/><Relationship Id="rId2333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787958v1" TargetMode="External"/><Relationship Id="rId2334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.321" TargetMode="External"/><Relationship Id="rId2335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232232v1" TargetMode="External"/><Relationship Id="rId2336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.028" TargetMode="External"/><Relationship Id="rId2337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787850v1" TargetMode="External"/><Relationship Id="rId2338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01090198v1" TargetMode="External"/><Relationship Id="rId2339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238994v1" TargetMode="External"/><Relationship Id="rId2340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270627v1" TargetMode="External"/><Relationship Id="rId2341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787834v1" TargetMode="External"/><Relationship Id="rId2342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId2343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787938v1" TargetMode="External"/><Relationship Id="rId2344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366313v1" TargetMode="External"/><Relationship Id="rId2345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legnani" TargetMode="External"/><Relationship Id="rId2346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17399-124" TargetMode="External"/><Relationship Id="rId2347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108219v1" TargetMode="External"/><Relationship Id="rId2348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17399-31" TargetMode="External"/><Relationship Id="rId2349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366312v1" TargetMode="External"/><Relationship Id="rId2350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buldrini" TargetMode="External"/><Relationship Id="rId2351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17399-324" TargetMode="External"/><Relationship Id="rId2352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176449v1" TargetMode="External"/><Relationship Id="rId2353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787799v1" TargetMode="External"/><Relationship Id="rId2354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Carlevaro" TargetMode="External"/><Relationship Id="rId2355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787855v1" TargetMode="External"/><Relationship Id="rId2356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sedano" TargetMode="External"/><Relationship Id="rId2357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Rigamonti" TargetMode="External"/><Relationship Id="rId2358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176337v1" TargetMode="External"/><Relationship Id="rId2359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787829v1" TargetMode="External"/><Relationship Id="rId2360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787954v1" TargetMode="External"/><Relationship Id="rId2361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Lin" TargetMode="External"/><Relationship Id="rId2362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787957v1" TargetMode="External"/><Relationship Id="rId2363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787917v1" TargetMode="External"/><Relationship Id="rId2364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azzolin" TargetMode="External"/><Relationship Id="rId2365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787814v1" TargetMode="External"/><Relationship Id="rId2366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787852v1" TargetMode="External"/><Relationship Id="rId2367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Figliuzzi V." TargetMode="External"/><Relationship Id="rId2368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palazzo Mancini" TargetMode="External"/><Relationship Id="rId2369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787831v1" TargetMode="External"/><Relationship Id="rId2370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Sahlin" TargetMode="External"/><Relationship Id="rId2371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787944v1" TargetMode="External"/><Relationship Id="rId2372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHM.2015.7380046" TargetMode="External"/><Relationship Id="rId2373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270954v1" TargetMode="External"/><Relationship Id="rId2374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787916v1" TargetMode="External"/><Relationship Id="rId2375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wu" TargetMode="External"/><Relationship Id="rId2376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787827v1" TargetMode="External"/><Relationship Id="rId2377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alessi" TargetMode="External"/><Relationship Id="rId2378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366309v1" TargetMode="External"/><Relationship Id="rId2379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Figliuzzi" TargetMode="External"/><Relationship Id="rId2380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palazzo" TargetMode="External"/><Relationship Id="rId2381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19094-237" TargetMode="External"/><Relationship Id="rId2382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787951v1" TargetMode="External"/><Relationship Id="rId2383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787807v1" TargetMode="External"/><Relationship Id="rId2384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laasko" TargetMode="External"/><Relationship Id="rId2385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366320v1" TargetMode="External"/><Relationship Id="rId2386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gioletta" TargetMode="External"/><Relationship Id="rId2387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413609.211" TargetMode="External"/><Relationship Id="rId2388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787172v1" TargetMode="External"/><Relationship Id="rId2389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787167v1" TargetMode="External"/><Relationship Id="rId2390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787171v1" TargetMode="External"/><Relationship Id="rId2391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Legnani" TargetMode="External"/><Relationship Id="rId2392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366324v1" TargetMode="External"/><Relationship Id="rId2393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Filippini" TargetMode="External"/><Relationship Id="rId2394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366314v1" TargetMode="External"/><Relationship Id="rId2395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981444" TargetMode="External"/><Relationship Id="rId2396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108228v1" TargetMode="External"/><Relationship Id="rId2397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/9781569904923.020" TargetMode="External"/><Relationship Id="rId2398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787174v1" TargetMode="External"/><Relationship Id="rId2399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787177v1" TargetMode="External"/><Relationship Id="rId2400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787185v1" TargetMode="External"/><Relationship Id="rId2401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2014.6889887" TargetMode="External"/><Relationship Id="rId2402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787180v1" TargetMode="External"/><Relationship Id="rId2403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108136v1" TargetMode="External"/><Relationship Id="rId2404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787178v1" TargetMode="External"/><Relationship Id="rId2405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galarza" TargetMode="External"/><Relationship Id="rId2406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rantala" TargetMode="External"/><Relationship Id="rId2407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Unanue" TargetMode="External"/><Relationship Id="rId2408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2014.0955" TargetMode="External"/><Relationship Id="rId2409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787166v1" TargetMode="External"/><Relationship Id="rId2410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413609.003" TargetMode="External"/><Relationship Id="rId2411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787169v1" TargetMode="External"/><Relationship Id="rId2412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Buldrini" TargetMode="External"/><Relationship Id="rId2413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Beretta" TargetMode="External"/><Relationship Id="rId2414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104385v1" TargetMode="External"/><Relationship Id="rId2415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15938-505" TargetMode="External"/><Relationship Id="rId2416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787184v1" TargetMode="External"/><Relationship Id="rId2417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinping Sun" TargetMode="External"/><Relationship Id="rId2418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHM.2014.6988181" TargetMode="External"/><Relationship Id="rId2419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366321v1" TargetMode="External"/><Relationship Id="rId2420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio M. Rocco" TargetMode="External"/><Relationship Id="rId2421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413609.152" TargetMode="External"/><Relationship Id="rId2422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262146v1" TargetMode="External"/><Relationship Id="rId2423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01090273v1" TargetMode="External"/><Relationship Id="rId2424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814619998_0032" TargetMode="External"/><Relationship Id="rId2425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108225v1" TargetMode="External"/><Relationship Id="rId2426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787164v1" TargetMode="External"/><Relationship Id="rId2427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108198v1" TargetMode="External"/><Relationship Id="rId2428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ferrario" TargetMode="External"/><Relationship Id="rId2429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pedroni" TargetMode="External"/><Relationship Id="rId2430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413609.073" TargetMode="External"/><Relationship Id="rId2431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787173v1" TargetMode="External"/><Relationship Id="rId2432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787165v1" TargetMode="External"/><Relationship Id="rId2433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413609.067" TargetMode="External"/><Relationship Id="rId2434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238090v1" TargetMode="External"/><Relationship Id="rId2435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108176v1" TargetMode="External"/><Relationship Id="rId2436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366294v1" TargetMode="External"/><Relationship Id="rId2437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRMS.2014.7107252" TargetMode="External"/><Relationship Id="rId2438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108227v1" TargetMode="External"/><Relationship Id="rId2439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413609.074" TargetMode="External"/><Relationship Id="rId2440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787161v1" TargetMode="External"/><Relationship Id="rId2441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787163v1" TargetMode="External"/><Relationship Id="rId2442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01090194v1" TargetMode="External"/><Relationship Id="rId2443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01090352v1" TargetMode="External"/><Relationship Id="rId2444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS.2014.6960673" TargetMode="External"/><Relationship Id="rId2445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838745v1" TargetMode="External"/><Relationship Id="rId2446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838772v1" TargetMode="External"/><Relationship Id="rId2447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00752919v1" TargetMode="External"/><Relationship Id="rId2448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00930230v1" TargetMode="External"/><Relationship Id="rId2449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00912004v1" TargetMode="External"/><Relationship Id="rId2450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838776v1" TargetMode="External"/><Relationship Id="rId2451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00846876v1" TargetMode="External"/><Relationship Id="rId2452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruiz" TargetMode="External"/><Relationship Id="rId2453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366329v1" TargetMode="External"/><Relationship Id="rId2454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839962v1" TargetMode="External"/><Relationship Id="rId2455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00936068v1" TargetMode="External"/><Relationship Id="rId2456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366328v1" TargetMode="External"/><Relationship Id="rId2457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbch Razavi-Far" TargetMode="External"/><Relationship Id="rId2458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00936089v1" TargetMode="External"/><Relationship Id="rId2459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00913046v1" TargetMode="External"/><Relationship Id="rId2460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838640v1" TargetMode="External"/><Relationship Id="rId2461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366325v1" TargetMode="External"/><Relationship Id="rId2462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId2463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2013.102" TargetMode="External"/><Relationship Id="rId2464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838641v1" TargetMode="External"/><Relationship Id="rId2465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926901v1" TargetMode="External"/><Relationship Id="rId2466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00936062v1" TargetMode="External"/><Relationship Id="rId2467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Brice&#241;o" TargetMode="External"/><Relationship Id="rId2468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333154" TargetMode="External"/><Relationship Id="rId2469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366327v1" TargetMode="External"/><Relationship Id="rId2470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masi" TargetMode="External"/><Relationship Id="rId2471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sharon" TargetMode="External"/><Relationship Id="rId2472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Distaso" TargetMode="External"/><Relationship Id="rId2473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00911991v1" TargetMode="External"/><Relationship Id="rId2474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00936084v1" TargetMode="External"/><Relationship Id="rId2475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbisotti" TargetMode="External"/><Relationship Id="rId2476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Capanna" TargetMode="External"/><Relationship Id="rId2477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colombo" TargetMode="External"/><Relationship Id="rId2478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333132" TargetMode="External"/><Relationship Id="rId2479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00930954v1" TargetMode="External"/><Relationship Id="rId2480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00936093v1" TargetMode="External"/><Relationship Id="rId2481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00936073v1" TargetMode="External"/><Relationship Id="rId2482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00936077v1" TargetMode="External"/><Relationship Id="rId2483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333028" TargetMode="External"/><Relationship Id="rId2484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839908v1" TargetMode="External"/><Relationship Id="rId2485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00936091v1" TargetMode="External"/><Relationship Id="rId2486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Borgonovo" TargetMode="External"/><Relationship Id="rId2487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00912003v1" TargetMode="External"/><Relationship Id="rId2488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838667v1" TargetMode="External"/><Relationship Id="rId2489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838785v1" TargetMode="External"/><Relationship Id="rId2490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926888v1" TargetMode="External"/><Relationship Id="rId2491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00713401v1" TargetMode="External"/><Relationship Id="rId2492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782068v1" TargetMode="External"/><Relationship Id="rId2493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId2494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCCSP.2012.6217782" TargetMode="External"/><Relationship Id="rId2495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00737094v1" TargetMode="External"/><Relationship Id="rId2496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00737081v1" TargetMode="External"/><Relationship Id="rId2497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mithlesh Kumar" TargetMode="External"/><Relationship Id="rId2498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777576v1" TargetMode="External"/><Relationship Id="rId2499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366333v1" TargetMode="External"/><Relationship Id="rId2500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777587v1" TargetMode="External"/><Relationship Id="rId2501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seraoui" TargetMode="External"/><Relationship Id="rId2502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chevalier" TargetMode="External"/><Relationship Id="rId2503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777568v1" TargetMode="External"/><Relationship Id="rId2504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777500v1" TargetMode="External"/><Relationship Id="rId2505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId2506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Tong" TargetMode="External"/><Relationship Id="rId2507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhao" TargetMode="External"/><Relationship Id="rId2508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777538v1" TargetMode="External"/><Relationship Id="rId2509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Lopez Droguett" TargetMode="External"/><Relationship Id="rId2510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00721089v1" TargetMode="External"/><Relationship Id="rId2511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777579v1" TargetMode="External"/><Relationship Id="rId2512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent H. Nystad" TargetMode="External"/><Relationship Id="rId2513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777558v1" TargetMode="External"/><Relationship Id="rId2514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00737086v1" TargetMode="External"/><Relationship Id="rId2515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777555v1" TargetMode="External"/><Relationship Id="rId2516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777451v1" TargetMode="External"/><Relationship Id="rId2517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00703735v1" TargetMode="External"/><Relationship Id="rId2518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00744002v1" TargetMode="External"/><Relationship Id="rId2519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Despujols" TargetMode="External"/><Relationship Id="rId2520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777572v1" TargetMode="External"/><Relationship Id="rId2521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00704887v1" TargetMode="External"/><Relationship Id="rId2522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777485v1" TargetMode="External"/><Relationship Id="rId2523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777569v1" TargetMode="External"/><Relationship Id="rId2524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777612v1" TargetMode="External"/><Relationship Id="rId2525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777481v1" TargetMode="External"/><Relationship Id="rId2526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00721090v1" TargetMode="External"/><Relationship Id="rId2527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777580v1" TargetMode="External"/><Relationship Id="rId2528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777508v1" TargetMode="External"/><Relationship Id="rId2529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777546v1" TargetMode="External"/><Relationship Id="rId2530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777550v1" TargetMode="External"/><Relationship Id="rId2531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658061v1" TargetMode="External"/><Relationship Id="rId2532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658093v1" TargetMode="External"/><Relationship Id="rId2533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366337v1" TargetMode="External"/><Relationship Id="rId2534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721033v1" TargetMode="External"/><Relationship Id="rId2535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658087v1" TargetMode="External"/><Relationship Id="rId2536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712932v1" TargetMode="External"/><Relationship Id="rId2537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Culver" TargetMode="External"/><Relationship Id="rId2538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11433-352" TargetMode="External"/><Relationship Id="rId2539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00661199v1" TargetMode="External"/><Relationship Id="rId2540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658230v1" TargetMode="External"/><Relationship Id="rId2541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658069v1" TargetMode="External"/><Relationship Id="rId2542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina S. Y. Ng" TargetMode="External"/><Relationship Id="rId2543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwok-Leung Tsui" TargetMode="External"/><Relationship Id="rId2544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658098v1" TargetMode="External"/><Relationship Id="rId2545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658104v1" TargetMode="External"/><Relationship Id="rId2546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658077v1" TargetMode="External"/><Relationship Id="rId2547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658101v1" TargetMode="External"/><Relationship Id="rId2548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00661210v1" TargetMode="External"/><Relationship Id="rId2549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658095v1" TargetMode="External"/><Relationship Id="rId2550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00661207v1" TargetMode="External"/><Relationship Id="rId2551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658103v1" TargetMode="External"/><Relationship Id="rId2552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658054v1" TargetMode="External"/><Relationship Id="rId2553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keith" TargetMode="External"/><Relationship Id="rId2554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658089v1" TargetMode="External"/><Relationship Id="rId2555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00661196v1" TargetMode="External"/><Relationship Id="rId2556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marle" TargetMode="External"/><Relationship Id="rId2557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICQR2MSE.2011.5976743" TargetMode="External"/><Relationship Id="rId2558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00661205v1" TargetMode="External"/><Relationship Id="rId2559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.D. Lins" TargetMode="External"/><Relationship Id="rId2560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Moura" TargetMode="External"/><Relationship Id="rId2561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Jacinto" TargetMode="External"/><Relationship Id="rId2562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658072v1" TargetMode="External"/><Relationship Id="rId2563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHM.2011.5939535" TargetMode="External"/><Relationship Id="rId2564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366342v1" TargetMode="External"/><Relationship Id="rId2565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aven" TargetMode="External"/><Relationship Id="rId2566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366343v1" TargetMode="External"/><Relationship Id="rId2567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366341v1" TargetMode="External"/><Relationship Id="rId2568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Droguett" TargetMode="External"/><Relationship Id="rId2569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721054v1" TargetMode="External"/><Relationship Id="rId2570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02308875v1" TargetMode="External"/><Relationship Id="rId2571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Andrews" TargetMode="External"/><Relationship Id="rId2572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Eid" TargetMode="External"/><Relationship Id="rId2573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRMS.2009.5270126" TargetMode="External"/><Relationship Id="rId2574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563369v1" TargetMode="External"/><Relationship Id="rId2575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId2576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId2577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Padovani" TargetMode="External"/><Relationship Id="rId2578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563605v1" TargetMode="External"/><Relationship Id="rId2579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04409057v1" TargetMode="External"/><Relationship Id="rId2580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2595/1/012014" TargetMode="External"/><Relationship Id="rId2581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232377v1" TargetMode="External"/><Relationship Id="rId2582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989093v1" TargetMode="External"/><Relationship Id="rId2583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qamar Mahboob" TargetMode="External"/><Relationship Id="rId2584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989111v1" TargetMode="External"/><Relationship Id="rId2585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364382v1" TargetMode="External"/><Relationship Id="rId2586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b21983" TargetMode="External"/><Relationship Id="rId2587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01269957v1" TargetMode="External"/><Relationship Id="rId2588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777141v1" TargetMode="External"/><Relationship Id="rId2589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4588-2" TargetMode="External"/><Relationship Id="rId2590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658757v1" TargetMode="External"/><Relationship Id="rId2591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00660686v1" TargetMode="External"/><Relationship Id="rId2592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481447v1" TargetMode="External"/><Relationship Id="rId2593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822700-8.00008-1" TargetMode="External"/><Relationship Id="rId2594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518990v1" TargetMode="External"/><Relationship Id="rId2595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Arab Djeziri" TargetMode="External"/><Relationship Id="rId2596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Benmoussa" TargetMode="External"/><Relationship Id="rId2597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42726-9_8" TargetMode="External"/><Relationship Id="rId2598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428562v1" TargetMode="External"/><Relationship Id="rId2599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95597-1_9" TargetMode="External"/><Relationship Id="rId2600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967981v1" TargetMode="External"/><Relationship Id="rId2601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00024-0_6" TargetMode="External"/><Relationship Id="rId2602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428593v1" TargetMode="External"/><Relationship Id="rId2603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28565-4_10" TargetMode="External"/><Relationship Id="rId2604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989231v1" TargetMode="External"/><Relationship Id="rId2605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364385v1" TargetMode="External"/><Relationship Id="rId2606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dersin" TargetMode="External"/><Relationship Id="rId2607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b21983-1" TargetMode="External"/><Relationship Id="rId2608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364383v1" TargetMode="External"/><Relationship Id="rId2609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Joanni" TargetMode="External"/><Relationship Id="rId2610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b21983-2" TargetMode="External"/><Relationship Id="rId2611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364374v1" TargetMode="External"/><Relationship Id="rId2612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364384v1" TargetMode="External"/><Relationship Id="rId2613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b21983-3" TargetMode="External"/><Relationship Id="rId2614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989159v1" TargetMode="External"/><Relationship Id="rId2615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119317906.ch7" TargetMode="External"/><Relationship Id="rId2616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989144v1" TargetMode="External"/><Relationship Id="rId2617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119317906.ch8" TargetMode="External"/><Relationship Id="rId2618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171476v1" TargetMode="External"/><Relationship Id="rId2619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118445112.stat03882.pub2" TargetMode="External"/><Relationship Id="rId2620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366317v1" TargetMode="External"/><Relationship Id="rId2621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17399-127" TargetMode="External"/><Relationship Id="rId2622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366318v1" TargetMode="External"/><Relationship Id="rId2623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771555v1" TargetMode="External"/><Relationship Id="rId2624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778377v1" TargetMode="External"/><Relationship Id="rId2625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-2095-7.ch017" TargetMode="External"/><Relationship Id="rId2626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00642352v1" TargetMode="External"/><Relationship Id="rId2627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-2207-4_14" TargetMode="External"/><Relationship Id="rId2628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7AD1D6E82B6E7FEE5EE6F1974F9EC3B20530D87D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId2629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777650v1" TargetMode="External"/><Relationship Id="rId2630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00661192v1" TargetMode="External"/><Relationship Id="rId2631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0719-1_9" TargetMode="External"/><Relationship Id="rId2632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658747v1" TargetMode="External"/><Relationship Id="rId2633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609126v1" TargetMode="External"/><Relationship Id="rId2634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00661212v1" TargetMode="External"/><Relationship Id="rId2635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Popescu" TargetMode="External"/><Relationship Id="rId2636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00642350v1" TargetMode="External"/><Relationship Id="rId2637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-85729-470-8" TargetMode="External"/><Relationship Id="rId2638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609115v1" TargetMode="External"/><Relationship Id="rId2639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609116v1" TargetMode="External"/><Relationship Id="rId2640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103656v1" TargetMode="External"/><Relationship Id="rId2641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2023.106077" TargetMode="External"/><Relationship Id="rId2642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103900v1" TargetMode="External"/><Relationship Id="rId2643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16041610" TargetMode="External"/><Relationship Id="rId2644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703643v1" TargetMode="External"/><Relationship Id="rId2645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585261v1" TargetMode="External"/><Relationship Id="rId2646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348565v1" TargetMode="External"/><Relationship Id="rId2647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366971v1" TargetMode="External"/><Relationship Id="rId2648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249393v1" TargetMode="External"/><Relationship Id="rId2649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02533290v2" TargetMode="External"/><Relationship Id="rId2650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347361v1" TargetMode="External"/><Relationship Id="rId2651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265879v1" TargetMode="External"/><Relationship Id="rId2652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265887v1" TargetMode="External"/><Relationship Id="rId2653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00864850v1" TargetMode="External"/><Relationship Id="rId2654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00864843v1" TargetMode="External"/><Relationship Id="rId2655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924426v1" TargetMode="External"/><Relationship Id="rId2656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835548v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyao Zhang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingsen Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo He" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111740" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050521v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Ping Fang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongping Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Zhuang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2025.3548586" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835887v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Pablo Futalef" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Maio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110538" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835505v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Maatouk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel Ayed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Biao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2024.3354516" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835880v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2024.109399" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835913v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongzhen Lyu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enhui Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Yang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2024.3489879" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835868v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zhu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Yunhua Guo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110134" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684169v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Abdin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110474" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835877v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marchetti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2024.105402" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835841v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Matteo Coscia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2024.112971" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835844v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pettorossi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063427" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807485v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanqing Song" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Chen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fractalfract8010007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835508v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2024.3356816" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835535v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daogui Tang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M Guerrero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2024.06.068" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835583v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okyay Kaynak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Jia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulong Wang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2024.3437660" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04851463v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Xiang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrp.2024.102164" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835571v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio das Chagas Moura" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Baraldi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique L&#243;pez Droguett" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X241280066" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835540v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romney B. Duffey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4064745" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04403195v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoming Yang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Xiang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian He" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Faber" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2023.12.047" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835522v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Luo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyu Wang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Miao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2024.3383037" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835529v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Xu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahao Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jichao Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Yang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110186" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835485v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guarnieri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X241229884" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04408972v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xucong Huang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoqin Peng" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diyin Tang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Chen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109790" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835501v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Luo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2024.3350136" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835521v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minrui Fei" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningyun Lu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2024.3384611" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835565v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameer Al-Dahidi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoharan Madhiarasan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loiy Al-Ghussain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad M. Abubaker" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Darwish Ahmad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17164145" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835516v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Zuo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110028" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04408962v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lida Naseh Moghanlou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109712" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04851627v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingwei Liang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hancheng Huang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Hu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Yang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445302.2024.2404072" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04404797v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bersano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Grippo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Agnello" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Mascari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2023.112877" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835911v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Gao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110316" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835556v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Huang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Jiang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110405" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835514v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changgen Li" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuncong Lei" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Guo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongli Gao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2024.3374301" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835512v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Feng You" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Yan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2024.3352269" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835539v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huixing Meng" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu'An Dou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiwei Li" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijun Zhao" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petsci.2023.12.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835531v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyang Lai" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ahmed" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zhang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17112647" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835889v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Chen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Zhao" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupeng Yuan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengqing Yuan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.143905" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835523v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Fresc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Montelatici" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17102424" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835893v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Sun" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Ming Yang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Li" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Lin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110207" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04408980v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Floreale" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefei Lu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rossetti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109846" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835506v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2024.3356822" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835542v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pedroni" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2024.110791" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835559v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Roma" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110437" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835517v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Liu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Borgonovo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Plischke" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17081823" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835861v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtian Chen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Chun Liu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Yang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110101" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835855v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Miqueles" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110040" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835872v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111420" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835860v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wujin Deng" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piercarlo Cattani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyu Qi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Yang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.03.013" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835848v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Yu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.117190" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835827v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhao" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiming Shen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.109964" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04409011v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yucheng Hao" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Jia" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhui Wang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao He" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109857" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835576v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2024.3452429" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835552v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2024.3428618" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835510v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cadini" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lomazzi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13050943" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835886v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehan Zubair Khalid" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atta Ullah Khan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Khan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2024.113587" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835526v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhong" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Ding" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Zhang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2024.3402308" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835916v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Zhu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ming Liu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jimo.2024172" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04406226v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Valcamonico" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Decarli" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Crivellari" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109638" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04409377v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhua Yin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiliang Liu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhao Zhang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjian Zuo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23020965" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04409336v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X231182455" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04404726v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai Su" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingkai Du" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135654" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103525v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109212" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103555v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoxuan Zhou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Lei" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangrui Wen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zimin Liu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110139" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04416511v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pinciroli" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Compare" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2023.121947" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04403595v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Fatehi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Toloei" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T.A. Niaki" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Keshtegar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.106778" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04404710v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Arezki Mellal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pecht" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2023.119112" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103822v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Gallo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Arcangeli" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Taroni" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Selva" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2022.102312" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103914v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rentong Chen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoping Wang" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyan Dui" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2022.108883" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103786v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaoqiao Yang" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinduo Xing" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2023.01.021" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04406195v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan He" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiliang Peng" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Fan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109333" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103878v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luxin Jiang" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.119039" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103676v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gao" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxue Chen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Kudreyko" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cattani" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25040646" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103840v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Masuyama" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Nojima" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2022.109005" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04099893v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110332" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04409033v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Fang" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zonglei Han" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2023.103172" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04409360v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaojian Li" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fractalfract7080614" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04406213v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Xu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109391" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04406219v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109528" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04406203v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Chen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longxiao Li" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109350" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04406159v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Chen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Zhou" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangbin Xia" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ershun Pan" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109162" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04416214v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanxiang Liu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenying Yang" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guofu Zhai" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-09189-w" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04409229v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X221150954" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04409138v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao You" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2023.3267374" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04404822v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shidong Fan" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.114844" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04404715v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswa.2022.200163" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04404833v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Gao" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jixin Liu" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Feng" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.115585" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04409150v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Hui Lin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu-Xin Guan" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Chang" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2023.3291801" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04404739v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Antonello" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Buongiorno" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.net.2023.06.027" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04099955v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaojun Hao" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109231" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102958v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109220" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04403474v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixun Chi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meysam Qadrdan" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhou" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.125740" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04409370v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Wang" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fractalfract7110827" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03786708v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bako Rajaonah" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-022-00874-1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103763v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Huang" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changzheng Shao" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Hu" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhan Li" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Sun" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2022.109043" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103867v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjing Xu" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.118962" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04406209v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Small" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109381" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04406174v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109204" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04404734v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuejun Li" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgsce.2023.204883" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04404779v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2023.112203" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04404772v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.net.2023.11.052" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04403615v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Li" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wei" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsong Luo" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2023.109776" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103539v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohao Shi" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Zhang" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xufeng Zhao" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109183" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04409198v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechang Pi" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengxiang Yang" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2023.3324701" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04409064v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengpeng Chen" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenguang Xing" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruo Wang" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3269030" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04409354v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Havbro Faber" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16176237" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04404905v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyi Li" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2023.07.058" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04404689v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mena" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godoy" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catal&#225;n" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viveros" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2023.109214" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04403513v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Liu" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaofan Song" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127875" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103855v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2022.108982" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03908119v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Li" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxiang Li" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Yue" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Wu" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2022.3195280" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03907581v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.130274" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03906860v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2022.108408" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03906038v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Tong" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinglong Zhu" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10203889" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03906192v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenduan Yan" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Cai" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fractalfract6100576" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03906473v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouwu Duan" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fractalfract6090471" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03908367v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Qin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2022.3148459" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03908325v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2022.3168930" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03907464v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyi Sun" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilong Ping" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunyu Dong" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act11030066" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03908015v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2022.3215757" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03908501v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cannarile" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X221107191" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481400v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangxu Hong" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2021.110269" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03909153v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3203871" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03908225v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muquan Lin" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Wanqing" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3196016" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03907429v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.108278" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906778v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Maio" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belotti" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Volpe" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Selva" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2022.108441" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03906801v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Cova" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2022.108400" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03908034v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2022.08.072" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03906689v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Baglione" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103112" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03510354v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangliang Sun" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Fu Li" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051940" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481413v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ballabio" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.11.052" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03906769v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July Bias Macedo" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Jos&#233; das Chagas Moura" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia Ramos" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Didier Lins" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2022.104797" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906172v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Serio" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-022-09857-z" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481385v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Hu" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuewen Miao" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Si" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.108063" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903427v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiao Liu" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhua Zou" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengwei Yuan" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2022.108766" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03907899v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2022.3222400" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903296v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2022.108769" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03906232v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Alibrandi" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Andersen" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2022.103359" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906641v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2022.3191095" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903198v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyao Geng" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.125278" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03908396v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2022.3146014" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514005v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aakil Caunhye" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Alexandre Cardin" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03907481v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2021.104422" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03907720v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Liu" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2021.09.041" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03909258v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cervi" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cammi" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jne3040016" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03906895v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-021-09841-z" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03906384v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangxing Niu" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2022.108686" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03906722v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2022.108499" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906618v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Mena" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Viveros" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2022.115596" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905937v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)CO.1943-7862.0002392" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364354v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Bian" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunkun Yang" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2021.108401" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514029v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Alem" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barros" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102765" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03907411v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun-Peng Zhu" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Ben Seghier" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Taylan" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.114730" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906743v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2022.104209" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03906838v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Liu" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2022.108424" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03908054v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mojtaba Hoseyni" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X221118432" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03908027v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao-Ming Yang" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Xuan He" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Min He" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petsci.2022.09.005" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03908439v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bokai Zheng" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cen Chen" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigang Lin" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Hu" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuerong Ye" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.108087" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03908472v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamyar Sabri-Laghaie" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Fathi" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Mazhar" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.108065" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03907659v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Mustafayeva" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Montanaro" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.108094" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03702714v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Tonicello" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14020786" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03906637v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2022.108613" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03906917v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Shi" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhou Lu" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhong Huang" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfeng Li" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2022.108325" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03907394v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bellani" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bosisio" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Greco" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2021.107813" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03907757v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.118032" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03906505v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2022.109164" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03907690v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.108119" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03907508v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yishi Liu" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Hong" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Liu" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cja.2021.05.025" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03906336v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Eslamian" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Magno Couto Jacinto" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2022.104834" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03908082v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuli Wang" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAI.2022.3197680" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03480576v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Shokry" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Medina-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moulines" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.131632" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481321v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Phuong Nguyen" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.116346" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481076v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhui Niu" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.107471" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03510185v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Di Maio" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Fauriat" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X211013257" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481264v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Wu" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfu Chen" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2021.3111737" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481348v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Pappalardo" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Moscatello" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmario Ledda" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chiara Uggenti" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Gerboni" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14238117" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03479299v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Ma" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningfang Song" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Jin" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiliang He" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2021.3054419" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048334v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jracr.k.210707.001" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03479523v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X21989661" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03479390v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijia Ren" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juequan Deng" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3048499" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481105v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.10.062" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266227v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mice.12736" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03479657v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayta&#231; Altan" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se&#231;kin Karasu" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2020.106996" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03479280v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Si" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.2744" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03480160v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X20946529" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03480449v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-020-06150-z" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481325v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mancuso" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Compare" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salo" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.107536" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226806v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Fang" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ferrario" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051196" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03480547v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Puppo" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pedroni" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bersano" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertani" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.107963" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03480509v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Marino" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2021.107727" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03474882v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace8040108" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03478795v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Destino" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonifetto" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zanino" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.107426" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03479213v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Gentile" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.114560" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03479485v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlin Li" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.121416" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481245v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Aslam Ansari" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chung" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2021.3075918" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481223v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2021.05.002" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481215v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong-Jie Zhang" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Zheng Xiong" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian-Sheng Dai" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petsci.2021.10.002" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03480199v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Seraoui" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2020.103580" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03480476v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13116417" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481033v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Oliva" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Faramondi" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Setola" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tesei" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcip.2021.100460" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03478852v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliakbar Eslami Baladeh" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2020.2974284" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03479033v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14113241" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03479086v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bertani" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2021.111230" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03480603v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dimaio" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Scapinello" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciarapica" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cincotta" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crivellari" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.107943" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481126v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Almeida" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Filgueiras" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)PS.1949-1204.0000586" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03479435v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2021.111308" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03479062v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaomin Zhu" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Xia" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binsen Peng" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Wang" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2021.108392" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03478971v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhien Zhang" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2021.113926" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03479767v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.107305" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481376v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castellano" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14186000" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481339v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaping Li" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X21990527" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464071v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Zeng" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasneem Bani-Mustafa" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Flage" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X20968954" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481188v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredy Kristjanpoller" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X211053758" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03479690v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Yang Li" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Liu" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang-Hua Xiao" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.107381" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481114v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2021.01.007" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481383v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Destino" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bonifetto" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Savoldi" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14175552" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481248v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan&#8208;hui Lin" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.2997" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481389v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#225;s T&#243;th" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Burgazzi" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14154688" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03479880v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2020.3031983" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03479452v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Campos" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.107801" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481230v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Hassani" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbeh Razavi-Far" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Saif" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41125-021-00074-4" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481360v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14206743" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481337v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2021.3089774" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481063v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.107974" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481366v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2021.07.002" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03479350v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Chen" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14092684" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413631v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.107868" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03480411v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Maio Francesco" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumagalli Matteo" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerini Carlo" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perotti Federico" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.107173" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137143v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2019.2900956" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137179v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Wu" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aej.2020.06.049" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137121v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Feng Gao" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Jun Guo" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang-Chen Bai" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Wei Fei" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.104193" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137368v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Marelli" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.106893" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137339v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang&#8203;" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.107007" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03118225v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romney Duffey" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3001344" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428501v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vasseur" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2019.08.043" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470820v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2020.106116" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137110v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjenq Wang" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangchen Bai" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.106819" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137137v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongyang Li" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Shi" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghai Ma" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106519" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137082v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.106973" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137192v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2977584" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137182v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.107067" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137090v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinjun Zhang" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Wang" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.122117" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137167v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Williams" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.2617" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137185v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2020.105957" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137202v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Cobelli" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Annunziata" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X19869750" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364364v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyi Wang" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmela Zentner" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120180309" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489120v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2019.2955359" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137336v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.107103" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137190v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baraldi" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bani" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcdonnell" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.106891" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364357v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118685" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137156v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bellaera" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Savoldi" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.106945" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137370v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Cui" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cja.2019.11.012" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03117507v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2019.2957029" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322271v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.106947" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137164v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Sansavini" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.106800" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03117512v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3008797" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137193v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2019.104596" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137176v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2019.103346" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03136582v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mascherona" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2019.2928046" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364360v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungmin Kim" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyunyoung Heo" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsoo Shin" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Gu Song" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.net.2019.11.001" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137334v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beaudouin" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X20929111" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02943185v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fauriat" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.107133" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137361v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.106974" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137374v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.net.2019.09.015" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137070v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tosin Adedipe" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmood Shafiee" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.107053" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03118230v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology9070156" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137149v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2020.104854" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431422v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piao Dong" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X19889149" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428530v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noroozian" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Baradaran Kazemzadeh" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.2542" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428557v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Wei" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zhang" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Wu" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2018.10.019" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02432427v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2019.02.010" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R71LKCH4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093088v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.13287" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428527v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X19852814" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988950v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangyuan Han" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcip.2018.10.009" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02432556v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coit" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.106620" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57HCRF65-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02432574v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X19863639" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428546v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Li" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Shi" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wang" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Ma" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-019-1150-2" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02277934v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tosoni" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Govaerts" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.04.012" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L52V1D01-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02432529v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mancuso" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahti Salo" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104243" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02432393v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cervi" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cammi" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2018.12.008" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537420v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Eshkevari" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006x18814627" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02277929v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Jiang" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2019.02.042" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGCH25VX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428541v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Huang" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyang Xu" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.03.044" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02433505v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.13382" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02433490v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ma" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17531/ein.2019.3.20" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428603v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.06.006" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02432638v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongdian Wang" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Tang" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Datian Zhou" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2019.101941" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RJXDVH0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02432604v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyuan Yang" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruonan Liu" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2019.2924605" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428564v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Razavi-Far" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chakrabarti" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.08.033" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428529v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.09.008" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014907v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dacheng Zhang" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cadet" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yousfi-Steiner" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.01.060" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093096v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.01.052" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02275029v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rocchetta" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellani" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Patelli" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.03.027" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428545v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.04.167" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02432662v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cannarile" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Diodati" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quaranta" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2019.105392" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02432458v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.106500" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02432537v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.106583" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428532v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.04.017" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428516v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2019.101334" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428514v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.106552" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01962339v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989001v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengfei Fan" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Kang" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cja.2018.05.014" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093116v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Xie" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2019.2902916" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02432684v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze-Qi Ding" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2019.106624" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02432548v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2019.106584" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C98ZRC4C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02432402v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.01.114" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02432724v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Sacco" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2019.04.002" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWCL197F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137172v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wang" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mousseau" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.13420" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384619v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2910611" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431391v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Emmanuel Ramirez-Marquez" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2923578" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786561v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X17716344" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988976v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2018.03.013" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988934v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibeom Kim" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeonmin Kim" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.net.2018.08.002" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989189v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Li" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Bu" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2018.2882767" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786573v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.01.008" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989036v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Tao" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhao" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.04.027" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988963v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jngse.2018.06.033" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786564v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X18757077" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786579v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Rocchetta" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Patelli" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.10.126" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786578v1" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Noroozian" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Taghi Akhavan Niaki" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218539318500043" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786587v1" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao-Qiang Wang" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Hua Hu" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Sheng Si" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.08.016" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5PGVTLB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786570v1" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X17744382" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786558v1" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonfanti" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.09.013" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989218v1" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Colombo" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/ijphm.2018.v9i1.2670" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632274v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meilin Wen" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2017.10.050" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786567v1" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijia Du" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2017.2765352" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786550v1" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronay Ak" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Vitelli" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2017.08.012" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786939v1" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guru Prasad Pandian" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diganta Das" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Li" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cja.2017.11.004" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786935v1" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Fu" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Zhang" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Montewka" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinping Yan" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2017.07.001" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988953v1" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2018.10.008" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988945v1" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tr.2018.2874459" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989200v1" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2018.2876457" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786556v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Azzolin" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Due&#241;as-Osorio" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.03.011" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786944v1" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rigamonti" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indranil Roychoudhury" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Goebel" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2017.11.062" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786572v1" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Hong" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18030866" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786582v1" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Tosoni" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12889" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988948v1" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2018.08.016" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988932v1" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-2690-6" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786581v1" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.03.006" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988977v1" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2018.04.044" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988962v1" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.04.025" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988959v1" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines6030034" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989177v1" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786584v1" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vagnoli" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X17734946" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988918v1" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunbo Wang" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2018.10.011" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716961v1" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.02.024" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02194936v1" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazel Khayatian" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Meshkinkiya" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4039784" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988966v1" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.04.020" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988983v1" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.04.009" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786583v1" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Turati" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lorenzi" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2017.11.013" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5B478GS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786580v1" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Yang" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.10.108" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK62R1H1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786568v1" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.12.003" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64V4S375-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988996v1" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezvan Nazempour" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Saniee Monfared" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2018.04.029" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787832v1" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rigamonti" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786575v1" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.02.017" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786566v1" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bandini" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Damato" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2018.01.002" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786585v1" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.03.005" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988937v1" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang-Yu Li" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Feng Li" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Zhong Huang" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.08.002" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786586v1" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2018.02.035" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786589v1" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Xiao" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiao Jia" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2018.02.038" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BLWJQK8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988939v1" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moroni" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Portinari" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zanini" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2018.07.027" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786588v1" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2017.2778804" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786565v1" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2017.10.020" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786576v1" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefeng Chen" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.02.016" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8W7FBDG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786574v1" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Hui Li" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2743820" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988969v1" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2018.04.008" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988909v1" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiladitya Chakrabarti" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Palade" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218213018500367" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436593v1" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tairan Wang" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.08.021" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632276v1" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2016.12.002" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786577v1" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuesong Luo" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingjian Wang" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cja.2017.11.008" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633052v1" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172680" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494366v1" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez-Caballero" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2017.03.003" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365293v1" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Walls" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Bedford" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Revie" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40070-017-0074-z" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365296v1" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrario" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4035728" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652230v1" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pasanisi" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couplet" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12705" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786929v1" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mc Donnell" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.11.020" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25781Q6Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652277v1" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhao" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Zhang" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Ling Dong" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41365-017-0184-0" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652191v1" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.05.024" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652215v1" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mangili" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2017.04.035" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632275v1" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X16683321" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582267v1" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Kuznetsova" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Louhichi" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Farel" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.06.250" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91D42FC5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767229v1" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu-Xia Sun" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.11.025" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4TW3M5B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447683v1" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyan Zhang" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2016.06.016" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652269v1" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.12.003" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652218v1" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Liu" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong-Min Jiang" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2017.2696341" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366288v1" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/AJRUA6.0000921" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786591v1" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.07.115" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786942v1" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piccinelli" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sansavini" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lucchetti" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12781" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652242v1" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.11.004" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652225v1" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2017.04.003" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786927v1" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rossi" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2017.07.017" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652234v1" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bellora" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X17694495" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652286v1" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12593" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786936v1" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Mahler Larsen" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ding" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.06.009" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632273v1" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2017.2733839" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652288v1" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luca Agliardi" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.10.086" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365294v1" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.04.004" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632272v1" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunxia Chen" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cja.2017.05.009" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786937v1" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.05.005" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652232v1" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2017.2669400" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652222v1" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X17693519" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652194v1" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.03.012" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01408781v1" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.10.034" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652283v1" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Li" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Hu" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2017.2683533" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633050v1" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.05.004" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786930v1" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Rossetti" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/2709109" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652249v1" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Baronchelli" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2016.12.018" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632271v1" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2017.04.001" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365295v1" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Podofillini" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sudret" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#382;idar Stojadinovi&#263;" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Kr&#246;ger" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X17724236" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652282v1" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.09.009" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652238v1" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Picoco" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rychkov" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.01.020" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652211v1" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.06.003" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786972v1" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Martini" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mattafirri" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Carlevaro" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2015.2506610" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786996v1" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laakso" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.03.011" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786985v1" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyu Li" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2016.04.008" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01436576v2" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2016.2521761" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338162v1" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kuznetsova" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Farel" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.03.025" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786988v1" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2015.2500681" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787020v1" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.02.009" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7BWJDW0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786966v1" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-015-1112-7" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786956v1" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Fink" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2015.2418739" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786978v1" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Nicola" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.10.006" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787016v1" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2016.05.006" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786979v1" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Rai" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.08.016" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786963v1" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2016.08.011" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342890v1" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2016.06.030" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366359v1" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X16651988" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265882v1" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2015.09.007" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786999v1" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.03.019" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786993v1" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Limiao" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Daqing" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Pengju" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Bowen" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Yinan" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2016.01.083" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9Q9108B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786986v1" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.06.010" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270677v1" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.09.005" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330158v1" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.04.020" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787011v1" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allegra Alessi" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Astigarraga" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.02.015" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQHV46LG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787001v1" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hennebel" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.03.056" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHW2L0JT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787969v1" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.11.030" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786969v1" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cassetti" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Colombo" TargetMode="External"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.03.037" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMDJ4H24-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786960v1" TargetMode="External"/><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Martin Ibanez" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Galarza" TargetMode="External"/><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Martin Echeverria" TargetMode="External"/><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Unanue" TargetMode="External"/><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2015.2512923" TargetMode="External"/><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786975v1" TargetMode="External"/><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Carlos Alberola" TargetMode="External"/><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Sanchez-Saez" TargetMode="External"/><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.04.013" TargetMode="External"/><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265907v1" TargetMode="External"/><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2015.2418198" TargetMode="External"/><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366290v1" TargetMode="External"/><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyuan Zhang" TargetMode="External"/><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cja.2016.04.004" TargetMode="External"/><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342101v1" TargetMode="External"/><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0740817X.2016.1190481" TargetMode="External"/><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342889v1" TargetMode="External"/><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-016-2272-1" TargetMode="External"/><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787019v1" TargetMode="External"/><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Wang" TargetMode="External"/><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2016.2515581" TargetMode="External"/><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786965v1" TargetMode="External"/><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbj&#248;rn Bjerga" TargetMode="External"/><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terje Aven" TargetMode="External"/><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.08.004" TargetMode="External"/><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WB46KZ5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786977v1" TargetMode="External"/><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Alfonsi" TargetMode="External"/><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Rabiti" TargetMode="External"/><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2016.01.017" TargetMode="External"/><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01408776v1" TargetMode="External"/><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.02.056" TargetMode="External"/><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346420v1" TargetMode="External"/><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.06.007" TargetMode="External"/><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342098v1" TargetMode="External"/><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2015.2500684" TargetMode="External"/><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342096v1" TargetMode="External"/><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2015.2500020" TargetMode="External"/><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366305v1" TargetMode="External"/><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Nowakowski" TargetMode="External"/><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X16674072" TargetMode="External"/><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01408779v1" TargetMode="External"/><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.08.093" TargetMode="External"/><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQNBSR8Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786958v1" TargetMode="External"/><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.07.019" TargetMode="External"/><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550063v1" TargetMode="External"/><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2016.2591504" TargetMode="External"/><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787005v1" TargetMode="External"/><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Naseri" TargetMode="External"/><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.03.004" TargetMode="External"/><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787002v1" TargetMode="External"/><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua-Dong Mo" TargetMode="External"/><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.09.041" TargetMode="External"/><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMFBHLVS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269867v1" TargetMode="External"/><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martini" TargetMode="External"/><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.01.057" TargetMode="External"/><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176328v1" TargetMode="External"/><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265661v1" TargetMode="External"/><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.10.003" TargetMode="External"/><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176349v1" TargetMode="External"/><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12396" TargetMode="External"/><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177013v1" TargetMode="External"/><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/693891" TargetMode="External"/><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177012v1" TargetMode="External"/><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Colli" TargetMode="External"/><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Tao" TargetMode="External"/><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiejuan Tong" TargetMode="External"/><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2015.02.007" TargetMode="External"/><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265647v1" TargetMode="External"/><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ifs-141459" TargetMode="External"/><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176316v1" TargetMode="External"/><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2015.2427156" TargetMode="External"/><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176996v1" TargetMode="External"/><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valla" TargetMode="External"/><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.04.035" TargetMode="External"/><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340436v1" TargetMode="External"/><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Weidmann" TargetMode="External"/><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.04.022" TargetMode="External"/><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VT2QKJTZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340425v1" TargetMode="External"/><Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Li" TargetMode="External"/><Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/613896" TargetMode="External"/><Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340349v1" TargetMode="External"/><Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tr.2015.2424213" TargetMode="External"/><Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177010v1" TargetMode="External"/><Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Genini" TargetMode="External"/><Relationship Id="rId1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2014.09.038" TargetMode="External"/><Relationship Id="rId1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104438v1" TargetMode="External"/><Relationship Id="rId1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ruiz" TargetMode="External"/><Relationship Id="rId1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2014.07.064" TargetMode="External"/><Relationship Id="rId1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265653v1" TargetMode="External"/><Relationship Id="rId1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lusine Mkrtchyan" TargetMode="External"/><Relationship Id="rId1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh N. Dang" TargetMode="External"/><Relationship Id="rId1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.01.016" TargetMode="External"/><Relationship Id="rId1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262136v1" TargetMode="External"/><Relationship Id="rId1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2015.01.001" TargetMode="External"/><Relationship Id="rId1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265890v2" TargetMode="External"/><Relationship Id="rId1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2014.2371015" TargetMode="External"/><Relationship Id="rId1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340593v1" TargetMode="External"/><Relationship Id="rId1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543205" TargetMode="External"/><Relationship Id="rId1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340411v1" TargetMode="External"/><Relationship Id="rId1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luo Pengcheng" TargetMode="External"/><Relationship Id="rId1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ica-140469" TargetMode="External"/><Relationship Id="rId1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265884v2" TargetMode="External"/><Relationship Id="rId1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Yu" TargetMode="External"/><Relationship Id="rId1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2015.04.035" TargetMode="External"/><Relationship Id="rId1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090176v1" TargetMode="External"/><Relationship Id="rId1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2014.2354874" TargetMode="External"/><Relationship Id="rId1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366308v1" TargetMode="External"/><Relationship Id="rId1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-014-1656-3" TargetMode="External"/><Relationship Id="rId1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109499v1" TargetMode="External"/><Relationship Id="rId1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfu Li" TargetMode="External"/><Relationship Id="rId1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.11.013" TargetMode="External"/><Relationship Id="rId1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265649v1" TargetMode="External"/><Relationship Id="rId1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2014.12.051" TargetMode="External"/><Relationship Id="rId1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01259658v1" TargetMode="External"/><Relationship Id="rId1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnnls.2015.2396933" TargetMode="External"/><Relationship Id="rId1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01259656v1" TargetMode="External"/><Relationship Id="rId1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Delfanti" TargetMode="External"/><Relationship Id="rId1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Giorgio" TargetMode="External"/><Relationship Id="rId1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Olivieri" TargetMode="External"/><Relationship Id="rId1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2014.08.004" TargetMode="External"/><Relationship Id="rId1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340348v1" TargetMode="External"/><Relationship Id="rId1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Genini" TargetMode="External"/><Relationship Id="rId1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tr.2015.2436384" TargetMode="External"/><Relationship Id="rId1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177008v1" TargetMode="External"/><Relationship Id="rId1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12251" TargetMode="External"/><Relationship Id="rId1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F0C3A61CC80E23FB639DC1025F77EFFE322320D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340423v1" TargetMode="External"/><Relationship Id="rId1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2014.08.006" TargetMode="External"/><Relationship Id="rId1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340414v1" TargetMode="External"/><Relationship Id="rId1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smith Curtis" TargetMode="External"/><Relationship Id="rId1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/136940" TargetMode="External"/><Relationship Id="rId1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340351v1" TargetMode="External"/><Relationship Id="rId1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M&#225;rcio" TargetMode="External"/><Relationship Id="rId1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magno Jacinto Carlos" TargetMode="External"/><Relationship Id="rId1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006x14533105" TargetMode="External"/><Relationship Id="rId1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178292v1" TargetMode="External"/><Relationship Id="rId1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030439" TargetMode="External"/><Relationship Id="rId1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907444v1" TargetMode="External"/><Relationship Id="rId1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2015.2396933" TargetMode="External"/><Relationship Id="rId1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270598v1" TargetMode="External"/><Relationship Id="rId1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pasanisi" TargetMode="External"/><Relationship Id="rId1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Couplet" TargetMode="External"/><Relationship Id="rId1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/AJRUA6.0000848" TargetMode="External"/><Relationship Id="rId1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269870v1" TargetMode="External"/><Relationship Id="rId1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tr.2015.2410193" TargetMode="External"/><Relationship Id="rId1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265901v1" TargetMode="External"/><Relationship Id="rId1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoseyni Seyed Mohsen" TargetMode="External"/><Relationship Id="rId1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Pourgol-Mohammad" TargetMode="External"/><Relationship Id="rId1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2015.09.021" TargetMode="External"/><Relationship Id="rId1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340578v1" TargetMode="External"/><Relationship Id="rId1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Wei" TargetMode="External"/><Relationship Id="rId1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2015.02.026" TargetMode="External"/><Relationship Id="rId1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDN6XZB0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340536v1" TargetMode="External"/><Relationship Id="rId1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cadini" TargetMode="External"/><Relationship Id="rId1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioletta Andrea" TargetMode="External"/><Relationship Id="rId1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2015.01.014" TargetMode="External"/><Relationship Id="rId1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R47DWCHM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259767v1" TargetMode="External"/><Relationship Id="rId1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Prodan" TargetMode="External"/><Relationship Id="rId1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Stoican" TargetMode="External"/><Relationship Id="rId1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2015.08.009" TargetMode="External"/><Relationship Id="rId1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01259668v1" TargetMode="External"/><Relationship Id="rId1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwangpil Chang" TargetMode="External"/><Relationship Id="rId1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungteak Kim" TargetMode="External"/><Relationship Id="rId1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daejun Chang" TargetMode="External"/><Relationship Id="rId1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junkeon Ahn" TargetMode="External"/><Relationship Id="rId1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2015.01.030" TargetMode="External"/><Relationship Id="rId1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177011v1" TargetMode="External"/><Relationship Id="rId1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104733v1" TargetMode="External"/><Relationship Id="rId1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Ran Wang" TargetMode="External"/><Relationship Id="rId1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12305" TargetMode="External"/><Relationship Id="rId1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/87AD5C24A6BFED55F0D52E3328B26CC777DA86BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090162v1" TargetMode="External"/><Relationship Id="rId1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2014.2362145" TargetMode="External"/><Relationship Id="rId1701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104273v1" TargetMode="External"/><Relationship Id="rId1702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.I010265" TargetMode="External"/><Relationship Id="rId1703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01259645v1" TargetMode="External"/><Relationship Id="rId1704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265655v1" TargetMode="External"/><Relationship Id="rId1705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.09.013" TargetMode="External"/><Relationship Id="rId1706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340418v1" TargetMode="External"/><Relationship Id="rId1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Scarf" TargetMode="External"/><Relationship Id="rId1708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaomin Wu" TargetMode="External"/><Relationship Id="rId1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/629497" TargetMode="External"/><Relationship Id="rId1710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340350v1" TargetMode="External"/><Relationship Id="rId1711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tr.2015.2440531" TargetMode="External"/><Relationship Id="rId1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366311v1" TargetMode="External"/><Relationship Id="rId1713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Magno Jacinto" TargetMode="External"/><Relationship Id="rId1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.01.007" TargetMode="External"/><Relationship Id="rId1715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265643v1" TargetMode="External"/><Relationship Id="rId1716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.12.018" TargetMode="External"/><Relationship Id="rId1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176992v1" TargetMode="External"/><Relationship Id="rId1718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340587v1" TargetMode="External"/><Relationship Id="rId1719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.10.018" TargetMode="External"/><Relationship Id="rId1720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-152TJT7Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340347v1" TargetMode="External"/><Relationship Id="rId1722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Zhang" TargetMode="External"/><Relationship Id="rId1723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Havlin" TargetMode="External"/><Relationship Id="rId1724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.05.021" TargetMode="External"/><Relationship Id="rId1725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074030v1" TargetMode="External"/><Relationship Id="rId1726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787025v1" TargetMode="External"/><Relationship Id="rId1727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2014.06.036" TargetMode="External"/><Relationship Id="rId1728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787044v1" TargetMode="External"/><Relationship Id="rId1729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoran Li" TargetMode="External"/><Relationship Id="rId1730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daqing Li" TargetMode="External"/><Relationship Id="rId1731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112363" TargetMode="External"/><Relationship Id="rId1732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787033v1" TargetMode="External"/><Relationship Id="rId1733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Santos" TargetMode="External"/><Relationship Id="rId1734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2014.06.025" TargetMode="External"/><Relationship Id="rId1735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HWTWDSZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787037v1" TargetMode="External"/><Relationship Id="rId1737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2014.2299651" TargetMode="External"/><Relationship Id="rId1738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787030v1" TargetMode="External"/><Relationship Id="rId1739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2014.05.024" TargetMode="External"/><Relationship Id="rId1740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01090342v1" TargetMode="External"/><Relationship Id="rId1741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.07.086" TargetMode="External"/><Relationship Id="rId1742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107605v1" TargetMode="External"/><Relationship Id="rId1743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.01.014" TargetMode="External"/><Relationship Id="rId1744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787040v1" TargetMode="External"/><Relationship Id="rId1745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12247" TargetMode="External"/><Relationship Id="rId1746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366319v1" TargetMode="External"/><Relationship Id="rId1747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inn Seock Kim" TargetMode="External"/><Relationship Id="rId1748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Omoto" TargetMode="External"/><Relationship Id="rId1749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joon-Eon Yang" TargetMode="External"/><Relationship Id="rId1750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanko Yanev" TargetMode="External"/><Relationship Id="rId1751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/213919" TargetMode="External"/><Relationship Id="rId1752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074028v1" TargetMode="External"/><Relationship Id="rId1753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongqi Yang" TargetMode="External"/><Relationship Id="rId1754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Huang" TargetMode="External"/><Relationship Id="rId1755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01000191v1" TargetMode="External"/><Relationship Id="rId1756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2014.03.056" TargetMode="External"/><Relationship Id="rId1757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787043v1" TargetMode="External"/><Relationship Id="rId1758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Zhou" TargetMode="External"/><Relationship Id="rId1759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2014.08.006" TargetMode="External"/><Relationship Id="rId1760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787034v1" TargetMode="External"/><Relationship Id="rId1761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Santos" TargetMode="External"/><Relationship Id="rId1762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.06.023" TargetMode="External"/><Relationship Id="rId1763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Z18W6WC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00903990v1" TargetMode="External"/><Relationship Id="rId1765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Yang" TargetMode="External"/><Relationship Id="rId1766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun-Xia Chen" TargetMode="External"/><Relationship Id="rId1767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2013.11.023" TargetMode="External"/><Relationship Id="rId1768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00879431v1" TargetMode="External"/><Relationship Id="rId1769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.08.004" TargetMode="External"/><Relationship Id="rId1770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00873976v1" TargetMode="External"/><Relationship Id="rId1771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ding" TargetMode="External"/><Relationship Id="rId1772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2014.2299031" TargetMode="External"/><Relationship Id="rId1773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926822v1" TargetMode="External"/><Relationship Id="rId1774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2013.11.001" TargetMode="External"/><Relationship Id="rId1775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926356v1" TargetMode="External"/><Relationship Id="rId1776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Piccinelli" TargetMode="External"/><Relationship Id="rId1777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R. Golea" TargetMode="External"/><Relationship Id="rId1778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2013.11.002" TargetMode="External"/><Relationship Id="rId1779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01000009v1" TargetMode="External"/><Relationship Id="rId1780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.04.021" TargetMode="External"/><Relationship Id="rId1781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787041v1" TargetMode="External"/><Relationship Id="rId1782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan Hong" TargetMode="External"/><Relationship Id="rId1783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2013.12.010" TargetMode="External"/><Relationship Id="rId1784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787027v1" TargetMode="External"/><Relationship Id="rId1785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12132" TargetMode="External"/><Relationship Id="rId1786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CMM8FNH0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108169v1" TargetMode="External"/><Relationship Id="rId1788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2014.2352152" TargetMode="External"/><Relationship Id="rId1789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00930985v1" TargetMode="External"/><Relationship Id="rId1790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2013.12.008" TargetMode="External"/><Relationship Id="rId1791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366315v1" TargetMode="External"/><Relationship Id="rId1792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2014.09.004" TargetMode="External"/><Relationship Id="rId1793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01090336v1" TargetMode="External"/><Relationship Id="rId1794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2014.05.046" TargetMode="External"/><Relationship Id="rId1795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01090253v1" TargetMode="External"/><Relationship Id="rId1796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Kung Lo" TargetMode="External"/><Relationship Id="rId1797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5516/NET.03.2014.701" TargetMode="External"/><Relationship Id="rId1798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926799v1" TargetMode="External"/><Relationship Id="rId1799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.07.006" TargetMode="External"/><Relationship Id="rId1800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00994200v1" TargetMode="External"/><Relationship Id="rId1801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.04.024" TargetMode="External"/><Relationship Id="rId1802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVWNX7VD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787039v1" TargetMode="External"/><Relationship Id="rId1804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2014.06.043" TargetMode="External"/><Relationship Id="rId1805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00803169v1" TargetMode="External"/><Relationship Id="rId1806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.01.005" TargetMode="External"/><Relationship Id="rId1807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934567v1" TargetMode="External"/><Relationship Id="rId1808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flage" TargetMode="External"/><Relationship Id="rId1809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2012.01873.x" TargetMode="External"/><Relationship Id="rId1810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926352v1" TargetMode="External"/><Relationship Id="rId1811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2013.2240885" TargetMode="External"/><Relationship Id="rId1812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771552v1" TargetMode="External"/><Relationship Id="rId1813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Sanctis" TargetMode="External"/><Relationship Id="rId1814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertoli" TargetMode="External"/><Relationship Id="rId1815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.10.002" TargetMode="External"/><Relationship Id="rId1816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00872747v1" TargetMode="External"/><Relationship Id="rId1817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sauco" TargetMode="External"/><Relationship Id="rId1818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.07.010" TargetMode="External"/><Relationship Id="rId1819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787050v1" TargetMode="External"/><Relationship Id="rId1820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Nikulin" TargetMode="External"/><Relationship Id="rId1821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Stegmaier" TargetMode="External"/><Relationship Id="rId1822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Bravo" TargetMode="External"/><Relationship Id="rId1823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X13494775" TargetMode="External"/><Relationship Id="rId1824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366363v1" TargetMode="External"/><Relationship Id="rId1825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333088" TargetMode="External"/><Relationship Id="rId1826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00757462v1" TargetMode="External"/><Relationship Id="rId1827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2012.11.003" TargetMode="External"/><Relationship Id="rId1828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00734441v1" TargetMode="External"/><Relationship Id="rId1829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2012.08.018" TargetMode="External"/><Relationship Id="rId1830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934547v1" TargetMode="External"/><Relationship Id="rId1831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.12.004" TargetMode="External"/><Relationship Id="rId1832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366361v1" TargetMode="External"/><Relationship Id="rId1833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333152" TargetMode="External"/><Relationship Id="rId1834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366332v1" TargetMode="External"/><Relationship Id="rId1835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Arata" TargetMode="External"/><Relationship Id="rId1836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmst.2013.01.017" TargetMode="External"/><Relationship Id="rId1837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LN0TZ2ZF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934518v1" TargetMode="External"/><Relationship Id="rId1839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ripamonti" TargetMode="External"/><Relationship Id="rId1840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lonati" TargetMode="External"/><Relationship Id="rId1841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.05.012" TargetMode="External"/><Relationship Id="rId1842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931847v1" TargetMode="External"/><Relationship Id="rId1843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rocco" TargetMode="External"/><Relationship Id="rId1844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2013.2284737" TargetMode="External"/><Relationship Id="rId1845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00930994v1" TargetMode="External"/><Relationship Id="rId1846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333120" TargetMode="External"/><Relationship Id="rId1847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00936273v1" TargetMode="External"/><Relationship Id="rId1848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jok-2013-0038" TargetMode="External"/><Relationship Id="rId1849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777057v1" TargetMode="External"/><Relationship Id="rId1850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00790421v1" TargetMode="External"/><Relationship Id="rId1851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00828019v1" TargetMode="External"/><Relationship Id="rId1852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18756891.2013.804145" TargetMode="External"/><Relationship Id="rId1853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926986v1" TargetMode="External"/><Relationship Id="rId1854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;douane Seraoui" TargetMode="External"/><Relationship Id="rId1855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333150" TargetMode="External"/><Relationship Id="rId1856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934649v1" TargetMode="External"/><Relationship Id="rId1857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2013.2285033" TargetMode="External"/><Relationship Id="rId1858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787026v1" TargetMode="External"/><Relationship Id="rId1859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohre Alipour" TargetMode="External"/><Relationship Id="rId1860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X13501652" TargetMode="External"/><Relationship Id="rId1861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00930962v1" TargetMode="External"/><Relationship Id="rId1862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2013.04.038" TargetMode="External"/><Relationship Id="rId1863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839639v1" TargetMode="External"/><Relationship Id="rId1864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2013.02.003" TargetMode="External"/><Relationship Id="rId1865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926377v1" TargetMode="External"/><Relationship Id="rId1866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218539313500010" TargetMode="External"/><Relationship Id="rId1867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926363v1" TargetMode="External"/><Relationship Id="rId1868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fang" TargetMode="External"/><Relationship Id="rId1869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marle" TargetMode="External"/><Relationship Id="rId1870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2013.2242078" TargetMode="External"/><Relationship Id="rId1871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00750045v1" TargetMode="External"/><Relationship Id="rId1872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.11.002" TargetMode="External"/><Relationship Id="rId1873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366362v1" TargetMode="External"/><Relationship Id="rId1874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333052" TargetMode="External"/><Relationship Id="rId1875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366326v1" TargetMode="External"/><Relationship Id="rId1876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp405520v" TargetMode="External"/><Relationship Id="rId1877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366330v1" TargetMode="External"/><Relationship Id="rId1878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Johansson" TargetMode="External"/><Relationship Id="rId1879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hassel" TargetMode="External"/><Relationship Id="rId1880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.02.027" TargetMode="External"/><Relationship Id="rId1881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQFHJ5JB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787032v1" TargetMode="External"/><Relationship Id="rId1883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Gola" TargetMode="External"/><Relationship Id="rId1884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent Nystad" TargetMode="External"/><Relationship Id="rId1885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18756891.2013.874670" TargetMode="External"/><Relationship Id="rId1886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838315v1" TargetMode="External"/><Relationship Id="rId1887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.02.021" TargetMode="External"/><Relationship Id="rId1888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934560v1" TargetMode="External"/><Relationship Id="rId1889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2013.01.003" TargetMode="External"/><Relationship Id="rId1890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934506v1" TargetMode="External"/><Relationship Id="rId1891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-012-0595-8" TargetMode="External"/><Relationship Id="rId1892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366331v1" TargetMode="External"/><Relationship Id="rId1893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoshu Ding" TargetMode="External"/><Relationship Id="rId1894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.05.021" TargetMode="External"/><Relationship Id="rId1895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFHDQ5XB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838320v1" TargetMode="External"/><Relationship Id="rId1897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajor.2013.31A010" TargetMode="External"/><Relationship Id="rId1898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00734272v1" TargetMode="External"/><Relationship Id="rId1899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.08.002" TargetMode="External"/><Relationship Id="rId1900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926341v1" TargetMode="External"/><Relationship Id="rId1901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ciriello" TargetMode="External"/><Relationship Id="rId1902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Di Federico" TargetMode="External"/><Relationship Id="rId1903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riva" TargetMode="External"/><Relationship Id="rId1904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-012-0616-7" TargetMode="External"/><Relationship Id="rId1905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/15AD53DC9D45B4749AE8402E2FFA56F7F305E4C9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839643v1" TargetMode="External"/><Relationship Id="rId1907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926907v1" TargetMode="External"/><Relationship Id="rId1908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926328v1" TargetMode="External"/><Relationship Id="rId1909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777334v1" TargetMode="External"/><Relationship Id="rId1910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2012.01.004" TargetMode="External"/><Relationship Id="rId1911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2JK6X42-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00836421v1" TargetMode="External"/><Relationship Id="rId1913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00828024v1" TargetMode="External"/><Relationship Id="rId1914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Bell" TargetMode="External"/><Relationship Id="rId1915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926320v1" TargetMode="External"/><Relationship Id="rId1916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X13480765" TargetMode="External"/><Relationship Id="rId1917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777696v1" TargetMode="External"/><Relationship Id="rId1918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balestrero" TargetMode="External"/><Relationship Id="rId1919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benetrix" TargetMode="External"/><Relationship Id="rId1920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Despujols" TargetMode="External"/><Relationship Id="rId1921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.1388" TargetMode="External"/><Relationship Id="rId1922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1R2B3FTZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926991v1" TargetMode="External"/><Relationship Id="rId1924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333142" TargetMode="External"/><Relationship Id="rId1925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926381v1" TargetMode="External"/><Relationship Id="rId1926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777659v1" TargetMode="External"/><Relationship Id="rId1927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Avram" TargetMode="External"/><Relationship Id="rId1928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2011.12.012" TargetMode="External"/><Relationship Id="rId1929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V36N87PF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777140v1" TargetMode="External"/><Relationship Id="rId1931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.03.007" TargetMode="External"/><Relationship Id="rId1932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366335v1" TargetMode="External"/><Relationship Id="rId1933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kristjanpoller" TargetMode="External"/><Relationship Id="rId1934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arata" TargetMode="External"/><Relationship Id="rId1935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X11408675" TargetMode="External"/><Relationship Id="rId1936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366334v1" TargetMode="External"/><Relationship Id="rId1937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011WR011694" TargetMode="External"/><Relationship Id="rId1938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B8C0FDW2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00737618v1" TargetMode="External"/><Relationship Id="rId1940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658569v1" TargetMode="External"/><Relationship Id="rId1941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hu" TargetMode="External"/><Relationship Id="rId1942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tse" TargetMode="External"/><Relationship Id="rId1943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pecht" TargetMode="External"/><Relationship Id="rId1944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tsui" TargetMode="External"/><Relationship Id="rId1945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2011.10.008" TargetMode="External"/><Relationship Id="rId1946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00644305v1" TargetMode="External"/><Relationship Id="rId1947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2011.10.025" TargetMode="External"/><Relationship Id="rId1948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00765275v1" TargetMode="External"/><Relationship Id="rId1949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pappaglione" TargetMode="External"/><Relationship Id="rId1950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X12463502" TargetMode="External"/><Relationship Id="rId1951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658555v1" TargetMode="External"/><Relationship Id="rId1952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2011.08.006" TargetMode="External"/><Relationship Id="rId1953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777691v1" TargetMode="External"/><Relationship Id="rId1954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cherubini" TargetMode="External"/><Relationship Id="rId1955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Riva" TargetMode="External"/><Relationship Id="rId1956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2011.09.002" TargetMode="External"/><Relationship Id="rId1957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHSFVF3S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777671v1" TargetMode="External"/><Relationship Id="rId1959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2209125" TargetMode="External"/><Relationship Id="rId1960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777665v1" TargetMode="External"/><Relationship Id="rId1961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2012.2221037" TargetMode="External"/><Relationship Id="rId1962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00620251v1" TargetMode="External"/><Relationship Id="rId1963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.1221" TargetMode="External"/><Relationship Id="rId1964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-30WH3516-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366298v1" TargetMode="External"/><Relationship Id="rId1966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuwei Wu" TargetMode="External"/><Relationship Id="rId1967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Cheng" TargetMode="External"/><Relationship Id="rId1968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00721479v1" TargetMode="External"/><Relationship Id="rId1969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2011.11.008" TargetMode="External"/><Relationship Id="rId1970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00704898v1" TargetMode="External"/><Relationship Id="rId1971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu-Wei Wu" TargetMode="External"/><Relationship Id="rId1972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00704877v1" TargetMode="External"/><Relationship Id="rId1973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.04.008" TargetMode="External"/><Relationship Id="rId1974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777672v1" TargetMode="External"/><Relationship Id="rId1975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00675545v1" TargetMode="External"/><Relationship Id="rId1976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2011.11.009" TargetMode="External"/><Relationship Id="rId1977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00688458v1" TargetMode="External"/><Relationship Id="rId1978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Pozzi" TargetMode="External"/><Relationship Id="rId1979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.02.005" TargetMode="External"/><Relationship Id="rId1980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M0CPK2L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777699v1" TargetMode="External"/><Relationship Id="rId1982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2012.02.199" TargetMode="External"/><Relationship Id="rId1983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-270DH1ZL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777681v1" TargetMode="External"/><Relationship Id="rId1985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Tsui" TargetMode="External"/><Relationship Id="rId1986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2012.03.011" TargetMode="External"/><Relationship Id="rId1987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSF4LQXV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839645v1" TargetMode="External"/><Relationship Id="rId1989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488512500250" TargetMode="External"/><Relationship Id="rId1990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00765296v1" TargetMode="External"/><Relationship Id="rId1991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X12467591" TargetMode="External"/><Relationship Id="rId1992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777684v1" TargetMode="External"/><Relationship Id="rId1993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2012.05.005" TargetMode="External"/><Relationship Id="rId1994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1LQVC1D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219421v1" TargetMode="External"/><Relationship Id="rId1996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bocquet" TargetMode="External"/><Relationship Id="rId1997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.04.005" TargetMode="External"/><Relationship Id="rId1998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777688v1" TargetMode="External"/><Relationship Id="rId1999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Peloni" TargetMode="External"/><Relationship Id="rId2000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2011.2182224" TargetMode="External"/><Relationship Id="rId2001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609522v1" TargetMode="External"/><Relationship Id="rId2002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.11.005" TargetMode="External"/><Relationship Id="rId2003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609623v1" TargetMode="External"/><Relationship Id="rId2004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2010.10.029" TargetMode="External"/><Relationship Id="rId2005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00620212v1" TargetMode="External"/><Relationship Id="rId2006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viadana" TargetMode="External"/><Relationship Id="rId2007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609583v1" TargetMode="External"/><Relationship Id="rId2008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Amato" TargetMode="External"/><Relationship Id="rId2009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Gallisto" TargetMode="External"/><Relationship Id="rId2010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Maccari" TargetMode="External"/><Relationship Id="rId2011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Paganelli" TargetMode="External"/><Relationship Id="rId2012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2010.10.019" TargetMode="External"/><Relationship Id="rId2013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609638v1" TargetMode="External"/><Relationship Id="rId2014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2010.2104211" TargetMode="External"/><Relationship Id="rId2015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366339v1" TargetMode="External"/><Relationship Id="rId2016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bazzo" TargetMode="External"/><Relationship Id="rId2017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.12.016" TargetMode="External"/><Relationship Id="rId2018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLPS5LWD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId2019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366336v1" TargetMode="External"/><Relationship Id="rId2020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Droguett" TargetMode="External"/><Relationship Id="rId2021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2011.06.006" TargetMode="External"/><Relationship Id="rId2022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RWFC1DJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId2023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658543v1" TargetMode="External"/><Relationship Id="rId2024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2011.01584.x" TargetMode="External"/><Relationship Id="rId2025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/352359F1C7B5F7717EBC49A9445A96B29BF0E0FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId2026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658467v1" TargetMode="External"/><Relationship Id="rId2027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Canesi" TargetMode="External"/><Relationship Id="rId2028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Chevalier" TargetMode="External"/><Relationship Id="rId2029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609634v1" TargetMode="External"/><Relationship Id="rId2030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piercesare Secchi" TargetMode="External"/><Relationship Id="rId2031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Vantini" TargetMode="External"/><Relationship Id="rId2032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2011.2134230" TargetMode="External"/><Relationship Id="rId2033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609529v1" TargetMode="External"/><Relationship Id="rId2034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2010.12.009" TargetMode="External"/><Relationship Id="rId2035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00638390v1" TargetMode="External"/><Relationship Id="rId2036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609542v1" TargetMode="External"/><Relationship Id="rId2037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Roverso" TargetMode="External"/><Relationship Id="rId2038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoffmann" TargetMode="External"/><Relationship Id="rId2039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2010.10.012" TargetMode="External"/><Relationship Id="rId2040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658486v1" TargetMode="External"/><Relationship Id="rId2041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1748006XJRR336" TargetMode="External"/><Relationship Id="rId2042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609657v1" TargetMode="External"/><Relationship Id="rId2043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Petrescu" TargetMode="External"/><Relationship Id="rId2044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006XJRR320" TargetMode="External"/><Relationship Id="rId2045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609565v1" TargetMode="External"/><Relationship Id="rId2046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Nigris" TargetMode="External"/><Relationship Id="rId2047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rizzi" TargetMode="External"/><Relationship Id="rId2048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609664v1" TargetMode="External"/><Relationship Id="rId2049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609545v1" TargetMode="External"/><Relationship Id="rId2050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2010.11.007" TargetMode="External"/><Relationship Id="rId2051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366338v1" TargetMode="External"/><Relationship Id="rId2052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ICA-2011-0375" TargetMode="External"/><Relationship Id="rId2053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00642284v1" TargetMode="External"/><Relationship Id="rId2054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cunningham" TargetMode="External"/><Relationship Id="rId2055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId2056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Allanson" TargetMode="External"/><Relationship Id="rId2057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wall" TargetMode="External"/><Relationship Id="rId2058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20464177.2011.11020252" TargetMode="External"/><Relationship Id="rId2059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609502v1" TargetMode="External"/><Relationship Id="rId2060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609552v1" TargetMode="External"/><Relationship Id="rId2061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2011.01.121" TargetMode="External"/><Relationship Id="rId2062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00610508v1" TargetMode="External"/><Relationship Id="rId2063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.06.001" TargetMode="External"/><Relationship Id="rId2064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VT354DM8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId2065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00610500v1" TargetMode="External"/><Relationship Id="rId2066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720980v1" TargetMode="External"/><Relationship Id="rId2067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rossetti" TargetMode="External"/><Relationship Id="rId2068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720974v1" TargetMode="External"/><Relationship Id="rId2069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Hoffmann" TargetMode="External"/><Relationship Id="rId2070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00610486v1" TargetMode="External"/><Relationship Id="rId2071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2010.10.021" TargetMode="External"/><Relationship Id="rId2072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR2JTR9J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId2073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00610497v1" TargetMode="External"/><Relationship Id="rId2074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girotti" TargetMode="External"/><Relationship Id="rId2075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Luce" TargetMode="External"/><Relationship Id="rId2076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.04.002" TargetMode="External"/><Relationship Id="rId2077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NWGNMLQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId2078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609184v1" TargetMode="External"/><Relationship Id="rId2079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2009.11.008" TargetMode="External"/><Relationship Id="rId2080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00610476v1" TargetMode="External"/><Relationship Id="rId2081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721035v1" TargetMode="External"/><Relationship Id="rId2082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00610470v1" TargetMode="External"/><Relationship Id="rId2083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2009.08.001" TargetMode="External"/><Relationship Id="rId2084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721042v1" TargetMode="External"/><Relationship Id="rId2085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Apostolakis" TargetMode="External"/><Relationship Id="rId2086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00610490v1" TargetMode="External"/><Relationship Id="rId2087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2010.01416.x" TargetMode="External"/><Relationship Id="rId2088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00610480v1" TargetMode="External"/><Relationship Id="rId2089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721038v1" TargetMode="External"/><Relationship Id="rId2090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721060v1" TargetMode="External"/><Relationship Id="rId2091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00610477v1" TargetMode="External"/><Relationship Id="rId2092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721059v1" TargetMode="External"/><Relationship Id="rId2093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yu" TargetMode="External"/><Relationship Id="rId2094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Liu" TargetMode="External"/><Relationship Id="rId2095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhao" TargetMode="External"/><Relationship Id="rId2096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721040v1" TargetMode="External"/><Relationship Id="rId2097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00610505v1" TargetMode="External"/><Relationship Id="rId2098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1748006XJRR309" TargetMode="External"/><Relationship Id="rId2099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366344v1" TargetMode="External"/><Relationship Id="rId2100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taglioni" TargetMode="External"/><Relationship Id="rId2101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/124.110112" TargetMode="External"/><Relationship Id="rId2102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721062v1" TargetMode="External"/><Relationship Id="rId2103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609165v1" TargetMode="External"/><Relationship Id="rId2104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Librizzi" TargetMode="External"/><Relationship Id="rId2105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00610489v1" TargetMode="External"/><Relationship Id="rId2106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609189v1" TargetMode="External"/><Relationship Id="rId2107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721041v1" TargetMode="External"/><Relationship Id="rId2108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720991v1" TargetMode="External"/><Relationship Id="rId2109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609180v1" TargetMode="External"/><Relationship Id="rId2110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.06.007" TargetMode="External"/><Relationship Id="rId2111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609176v1" TargetMode="External"/><Relationship Id="rId2112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2010.02.012" TargetMode="External"/><Relationship Id="rId2113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609156v1" TargetMode="External"/><Relationship Id="rId2114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Crenguta Popescu" TargetMode="External"/><Relationship Id="rId2115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609103v1" TargetMode="External"/><Relationship Id="rId2116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Salazar Aponte" TargetMode="External"/><Relationship Id="rId2117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00610483v1" TargetMode="External"/><Relationship Id="rId2118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00610473v1" TargetMode="External"/><Relationship Id="rId2119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tong" TargetMode="External"/><Relationship Id="rId2120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.03.006" TargetMode="External"/><Relationship Id="rId2121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721057v1" TargetMode="External"/><Relationship Id="rId2122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721026v1" TargetMode="External"/><Relationship Id="rId2123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609155v1" TargetMode="External"/><Relationship Id="rId2124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2042968" TargetMode="External"/><Relationship Id="rId2125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609152v1" TargetMode="External"/><Relationship Id="rId2126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2010.03.002" TargetMode="External"/><Relationship Id="rId2127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609150v1" TargetMode="External"/><Relationship Id="rId2128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/10.31153" TargetMode="External"/><Relationship Id="rId2129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00610503v1" TargetMode="External"/><Relationship Id="rId2130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Stasi" TargetMode="External"/><Relationship Id="rId2131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2010.01.017" TargetMode="External"/><Relationship Id="rId2132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609171v1" TargetMode="External"/><Relationship Id="rId2133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00610494v1" TargetMode="External"/><Relationship Id="rId2134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Podofillini" TargetMode="External"/><Relationship Id="rId2135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Dang" TargetMode="External"/><Relationship Id="rId2136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2010.01425.x" TargetMode="External"/><Relationship Id="rId2137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00610053v1" TargetMode="External"/><Relationship Id="rId2138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721047v1" TargetMode="External"/><Relationship Id="rId2139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913397v1" TargetMode="External"/><Relationship Id="rId2140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cancelliere" TargetMode="External"/><Relationship Id="rId2141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId2142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bourinet" TargetMode="External"/><Relationship Id="rId2143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phmconf.2024.v16i1.4078" TargetMode="External"/><Relationship Id="rId2144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04401153v1" TargetMode="External"/><Relationship Id="rId2145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42987-3_95" TargetMode="External"/><Relationship Id="rId2146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04409647v1" TargetMode="External"/><Relationship Id="rId2147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mascherona" TargetMode="External"/><Relationship Id="rId2148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Medici" TargetMode="External"/><Relationship Id="rId2149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ronchi" TargetMode="External"/><Relationship Id="rId2150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/216469-MS" TargetMode="External"/><Relationship Id="rId2151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03908535v1" TargetMode="External"/><Relationship Id="rId2152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Catalan" TargetMode="External"/><Relationship Id="rId2153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS53380.2022.9810585" TargetMode="External"/><Relationship Id="rId2154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03908568v1" TargetMode="External"/><Relationship Id="rId2155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verga" TargetMode="External"/><Relationship Id="rId2156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carra" TargetMode="External"/><Relationship Id="rId2157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farina" TargetMode="External"/><Relationship Id="rId2158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS56178.2022.9955135" TargetMode="External"/><Relationship Id="rId2159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317737v1" TargetMode="External"/><Relationship Id="rId2160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-30743-cd" TargetMode="External"/><Relationship Id="rId2161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481294v1" TargetMode="External"/><Relationship Id="rId2162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Morotti" TargetMode="External"/><Relationship Id="rId2163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-14-8593-0_5847-cd" TargetMode="External"/><Relationship Id="rId2164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317741v1" TargetMode="External"/><Relationship Id="rId2165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317699v1" TargetMode="External"/><Relationship Id="rId2166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-30979-cd" TargetMode="External"/><Relationship Id="rId2167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02433526v1" TargetMode="External"/><Relationship Id="rId2168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381856v1" TargetMode="External"/><Relationship Id="rId2169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303639v1" TargetMode="External"/><Relationship Id="rId2170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3" TargetMode="External"/><Relationship Id="rId2171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137174v1" TargetMode="External"/><Relationship Id="rId2172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3_0723-cd" TargetMode="External"/><Relationship Id="rId2173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428549v1" TargetMode="External"/><Relationship Id="rId2174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSRS.2018.8688722" TargetMode="External"/><Relationship Id="rId2175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137680v1" TargetMode="External"/><Relationship Id="rId2176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3_0714-cd" TargetMode="External"/><Relationship Id="rId2177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164503v1" TargetMode="External"/><Relationship Id="rId2178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHM-Paris.2019.00040" TargetMode="External"/><Relationship Id="rId2179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02433554v1" TargetMode="External"/><Relationship Id="rId2180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId2181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shi" TargetMode="External"/><Relationship Id="rId2182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Hong" TargetMode="External"/><Relationship Id="rId2183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/629/1/012031" TargetMode="External"/><Relationship Id="rId2184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137684v1" TargetMode="External"/><Relationship Id="rId2185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3_0710-cd" TargetMode="External"/><Relationship Id="rId2186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307336v1" TargetMode="External"/><Relationship Id="rId2187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2019.8810629" TargetMode="External"/><Relationship Id="rId2188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303650v1" TargetMode="External"/><Relationship Id="rId2189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3-0743-cd" TargetMode="External"/><Relationship Id="rId2190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989080v1" TargetMode="External"/><Relationship Id="rId2191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borghi" TargetMode="External"/><Relationship Id="rId2192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Capelli" TargetMode="External"/><Relationship Id="rId2193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989066v1" TargetMode="External"/><Relationship Id="rId2194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156510v1" TargetMode="External"/><Relationship Id="rId2195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428519v1" TargetMode="External"/><Relationship Id="rId2196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSRS.2018.8688845" TargetMode="External"/><Relationship Id="rId2197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01769600v1" TargetMode="External"/><Relationship Id="rId2198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangbin Zhao" TargetMode="External"/><Relationship Id="rId2199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02194938v1" TargetMode="External"/><Relationship Id="rId2200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSRS.2018.00049" TargetMode="External"/><Relationship Id="rId2201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537413v1" TargetMode="External"/><Relationship Id="rId2202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0304" TargetMode="External"/><Relationship Id="rId2203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989052v1" TargetMode="External"/><Relationship Id="rId2204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784274v1" TargetMode="External"/><Relationship Id="rId2205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSRS.2017.8272843" TargetMode="External"/><Relationship Id="rId2206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989032v1" TargetMode="External"/><Relationship Id="rId2207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131060v1" TargetMode="External"/><Relationship Id="rId2208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Steiner" TargetMode="External"/><Relationship Id="rId2209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156513v1" TargetMode="External"/><Relationship Id="rId2210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02056111v1" TargetMode="External"/><Relationship Id="rId2211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSRS.2018.8688877" TargetMode="External"/><Relationship Id="rId2212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989073v1" TargetMode="External"/><Relationship Id="rId2213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989059v1" TargetMode="External"/><Relationship Id="rId2214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bellaera" TargetMode="External"/><Relationship Id="rId2215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156515v1" TargetMode="External"/><Relationship Id="rId2216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617415v1" TargetMode="External"/><Relationship Id="rId2217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yousfi Steiner" TargetMode="External"/><Relationship Id="rId2218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447685v1" TargetMode="External"/><Relationship Id="rId2219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365303v1" TargetMode="External"/><Relationship Id="rId2220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fu" TargetMode="External"/><Relationship Id="rId2221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhang" TargetMode="External"/><Relationship Id="rId2222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId2223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.P. Yan" TargetMode="External"/><Relationship Id="rId2224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787057v1" TargetMode="External"/><Relationship Id="rId2225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Setola" TargetMode="External"/><Relationship Id="rId2226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M De" TargetMode="External"/><Relationship Id="rId2227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Natale" TargetMode="External"/><Relationship Id="rId2228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tesei" TargetMode="External"/><Relationship Id="rId2229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315210469-189" TargetMode="External"/><Relationship Id="rId2230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787101v1" TargetMode="External"/><Relationship Id="rId2231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudouin" TargetMode="External"/><Relationship Id="rId2232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787926v1" TargetMode="External"/><Relationship Id="rId2233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787927v1" TargetMode="External"/><Relationship Id="rId2234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787914v1" TargetMode="External"/><Relationship Id="rId2235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zentner Irmela" TargetMode="External"/><Relationship Id="rId2236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787911v1" TargetMode="External"/><Relationship Id="rId2237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787902v1" TargetMode="External"/><Relationship Id="rId2238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787920v1" TargetMode="External"/><Relationship Id="rId2239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Legnani" TargetMode="External"/><Relationship Id="rId2240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537403v1" TargetMode="External"/><Relationship Id="rId2241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuju You" TargetMode="External"/><Relationship Id="rId2242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Yin" TargetMode="External"/><Relationship Id="rId2243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EI2.2017.8245300" TargetMode="External"/><Relationship Id="rId2244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322270v1" TargetMode="External"/><Relationship Id="rId2245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Du" TargetMode="External"/><Relationship Id="rId2246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kang" TargetMode="External"/><Relationship Id="rId2247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.G. Zeng" TargetMode="External"/><Relationship Id="rId2248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322265v1" TargetMode="External"/><Relationship Id="rId2249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315210469" TargetMode="External"/><Relationship Id="rId2250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787923v1" TargetMode="External"/><Relationship Id="rId2251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Compare Michele" TargetMode="External"/><Relationship Id="rId2252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787909v1" TargetMode="External"/><Relationship Id="rId2253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787898v1" TargetMode="External"/><Relationship Id="rId2254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322436v1" TargetMode="External"/><Relationship Id="rId2255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365302v1" TargetMode="External"/><Relationship Id="rId2256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Han" TargetMode="External"/><Relationship Id="rId2257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kopustinskas" TargetMode="External"/><Relationship Id="rId2258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Praks" TargetMode="External"/><Relationship Id="rId2259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365301v1" TargetMode="External"/><Relationship Id="rId2260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId2261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365299v1" TargetMode="External"/><Relationship Id="rId2262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366303v1" TargetMode="External"/><Relationship Id="rId2263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId2264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fu" TargetMode="External"/><Relationship Id="rId2265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436629v1" TargetMode="External"/><Relationship Id="rId2266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787896v1" TargetMode="External"/><Relationship Id="rId2267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Cheng" TargetMode="External"/><Relationship Id="rId2268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787904v1" TargetMode="External"/><Relationship Id="rId2269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannarile Francesco" TargetMode="External"/><Relationship Id="rId2270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787899v1" TargetMode="External"/><Relationship Id="rId2271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447686v1" TargetMode="External"/><Relationship Id="rId2272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347364v1" TargetMode="External"/><Relationship Id="rId2273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wang" TargetMode="External"/><Relationship Id="rId2274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366301v1" TargetMode="External"/><Relationship Id="rId2275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2017.7966044" TargetMode="External"/><Relationship Id="rId2276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366289v1" TargetMode="External"/><Relationship Id="rId2277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366302v1" TargetMode="External"/><Relationship Id="rId2278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64119-5_12" TargetMode="External"/><Relationship Id="rId2279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365300v1" TargetMode="External"/><Relationship Id="rId2280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322268v1" TargetMode="External"/><Relationship Id="rId2281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315210469-291" TargetMode="External"/><Relationship Id="rId2282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322449v1" TargetMode="External"/><Relationship Id="rId2283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315210469-413" TargetMode="External"/><Relationship Id="rId2284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787112v1" TargetMode="External"/><Relationship Id="rId2285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787929v1" TargetMode="External"/><Relationship Id="rId2286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Pan" TargetMode="External"/><Relationship Id="rId2287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787906v1" TargetMode="External"/><Relationship Id="rId2288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787839v1" TargetMode="External"/><Relationship Id="rId2289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315210469-193" TargetMode="External"/><Relationship Id="rId2290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365298v1" TargetMode="External"/><Relationship Id="rId2291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411321v1" TargetMode="External"/><Relationship Id="rId2292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366304v1" TargetMode="External"/><Relationship Id="rId2293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322263v1" TargetMode="External"/><Relationship Id="rId2294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSRS.2017.8272859" TargetMode="External"/><Relationship Id="rId2295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716960v1" TargetMode="External"/><Relationship Id="rId2296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787961v1" TargetMode="External"/><Relationship Id="rId2297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787971v1" TargetMode="External"/><Relationship Id="rId2298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mancuso, M" TargetMode="External"/><Relationship Id="rId2299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787864v1" TargetMode="External"/><Relationship Id="rId2300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sacco" TargetMode="External"/><Relationship Id="rId2301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787964v1" TargetMode="External"/><Relationship Id="rId2302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rossetti" TargetMode="External"/><Relationship Id="rId2303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787170v1" TargetMode="External"/><Relationship Id="rId2304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Teimourikia" TargetMode="External"/><Relationship Id="rId2305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Fugini" TargetMode="External"/><Relationship Id="rId2306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787860v1" TargetMode="External"/><Relationship Id="rId2307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787968v1" TargetMode="External"/><Relationship Id="rId2308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHM.2016.7819794" TargetMode="External"/><Relationship Id="rId2309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787966v1" TargetMode="External"/><Relationship Id="rId2310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHM.2016.7819824" TargetMode="External"/><Relationship Id="rId2311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787843v1" TargetMode="External"/><Relationship Id="rId2312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turati" TargetMode="External"/><Relationship Id="rId2313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787973v1" TargetMode="External"/><Relationship Id="rId2314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pan" TargetMode="External"/><Relationship Id="rId2315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787857v1" TargetMode="External"/><Relationship Id="rId2316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366307v1" TargetMode="External"/><Relationship Id="rId2317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Geng" TargetMode="External"/><Relationship Id="rId2318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787975v1" TargetMode="External"/><Relationship Id="rId2319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787859v1" TargetMode="External"/><Relationship Id="rId2320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brivio" TargetMode="External"/><Relationship Id="rId2321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787965v1" TargetMode="External"/><Relationship Id="rId2322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2016-54882" TargetMode="External"/><Relationship Id="rId2323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787963v1" TargetMode="External"/><Relationship Id="rId2324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picoco" TargetMode="External"/><Relationship Id="rId2325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787951v1" TargetMode="External"/><Relationship Id="rId2326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F. Li" TargetMode="External"/><Relationship Id="rId2327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787807v1" TargetMode="External"/><Relationship Id="rId2328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laasko" TargetMode="External"/><Relationship Id="rId2329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366309v1" TargetMode="External"/><Relationship Id="rId2330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Figliuzzi" TargetMode="External"/><Relationship Id="rId2331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palazzo" TargetMode="External"/><Relationship Id="rId2332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19094-237" TargetMode="External"/><Relationship Id="rId2333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787850v1" TargetMode="External"/><Relationship Id="rId2334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787844v1" TargetMode="External"/><Relationship Id="rId2335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787168v1" TargetMode="External"/><Relationship Id="rId2336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Maio" TargetMode="External"/><Relationship Id="rId2337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272147v1" TargetMode="External"/><Relationship Id="rId2338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19094-203" TargetMode="External"/><Relationship Id="rId2339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232232v1" TargetMode="External"/><Relationship Id="rId2340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.028" TargetMode="External"/><Relationship Id="rId2341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787958v1" TargetMode="External"/><Relationship Id="rId2342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.321" TargetMode="External"/><Relationship Id="rId2343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365305v1" TargetMode="External"/><Relationship Id="rId2344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19094-296" TargetMode="External"/><Relationship Id="rId2345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238994v1" TargetMode="External"/><Relationship Id="rId2346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270627v1" TargetMode="External"/><Relationship Id="rId2347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787938v1" TargetMode="External"/><Relationship Id="rId2348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787834v1" TargetMode="External"/><Relationship Id="rId2349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId2350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01090198v1" TargetMode="External"/><Relationship Id="rId2351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366313v1" TargetMode="External"/><Relationship Id="rId2352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legnani" TargetMode="External"/><Relationship Id="rId2353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17399-124" TargetMode="External"/><Relationship Id="rId2354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108219v1" TargetMode="External"/><Relationship Id="rId2355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17399-31" TargetMode="External"/><Relationship Id="rId2356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176449v1" TargetMode="External"/><Relationship Id="rId2357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787855v1" TargetMode="External"/><Relationship Id="rId2358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sedano" TargetMode="External"/><Relationship Id="rId2359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Rigamonti" TargetMode="External"/><Relationship Id="rId2360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787799v1" TargetMode="External"/><Relationship Id="rId2361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Carlevaro" TargetMode="External"/><Relationship Id="rId2362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366312v1" TargetMode="External"/><Relationship Id="rId2363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buldrini" TargetMode="External"/><Relationship Id="rId2364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17399-324" TargetMode="External"/><Relationship Id="rId2365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176337v1" TargetMode="External"/><Relationship Id="rId2366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787957v1" TargetMode="External"/><Relationship Id="rId2367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787954v1" TargetMode="External"/><Relationship Id="rId2368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Lin" TargetMode="External"/><Relationship Id="rId2369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787917v1" TargetMode="External"/><Relationship Id="rId2370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azzolin" TargetMode="External"/><Relationship Id="rId2371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787829v1" TargetMode="External"/><Relationship Id="rId2372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787814v1" TargetMode="External"/><Relationship Id="rId2373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787852v1" TargetMode="External"/><Relationship Id="rId2374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Figliuzzi V." TargetMode="External"/><Relationship Id="rId2375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palazzo Mancini" TargetMode="External"/><Relationship Id="rId2376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787831v1" TargetMode="External"/><Relationship Id="rId2377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Sahlin" TargetMode="External"/><Relationship Id="rId2378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270954v1" TargetMode="External"/><Relationship Id="rId2379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787944v1" TargetMode="External"/><Relationship Id="rId2380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHM.2015.7380046" TargetMode="External"/><Relationship Id="rId2381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787916v1" TargetMode="External"/><Relationship Id="rId2382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wu" TargetMode="External"/><Relationship Id="rId2383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787827v1" TargetMode="External"/><Relationship Id="rId2384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alessi" TargetMode="External"/><Relationship Id="rId2385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01090352v1" TargetMode="External"/><Relationship Id="rId2386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS.2014.6960673" TargetMode="External"/><Relationship Id="rId2387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01090194v1" TargetMode="External"/><Relationship Id="rId2388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787167v1" TargetMode="External"/><Relationship Id="rId2389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787171v1" TargetMode="External"/><Relationship Id="rId2390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Legnani" TargetMode="External"/><Relationship Id="rId2391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787172v1" TargetMode="External"/><Relationship Id="rId2392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366320v1" TargetMode="External"/><Relationship Id="rId2393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gioletta" TargetMode="External"/><Relationship Id="rId2394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413609.211" TargetMode="External"/><Relationship Id="rId2395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787185v1" TargetMode="External"/><Relationship Id="rId2396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2014.6889887" TargetMode="External"/><Relationship Id="rId2397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787177v1" TargetMode="External"/><Relationship Id="rId2398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787174v1" TargetMode="External"/><Relationship Id="rId2399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108228v1" TargetMode="External"/><Relationship Id="rId2400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/9781569904923.020" TargetMode="External"/><Relationship Id="rId2401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366324v1" TargetMode="External"/><Relationship Id="rId2402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Filippini" TargetMode="External"/><Relationship Id="rId2403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366314v1" TargetMode="External"/><Relationship Id="rId2404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981444" TargetMode="External"/><Relationship Id="rId2405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108136v1" TargetMode="External"/><Relationship Id="rId2406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787180v1" TargetMode="External"/><Relationship Id="rId2407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104385v1" TargetMode="External"/><Relationship Id="rId2408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15938-505" TargetMode="External"/><Relationship Id="rId2409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787166v1" TargetMode="External"/><Relationship Id="rId2410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413609.003" TargetMode="External"/><Relationship Id="rId2411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787184v1" TargetMode="External"/><Relationship Id="rId2412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinping Sun" TargetMode="External"/><Relationship Id="rId2413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHM.2014.6988181" TargetMode="External"/><Relationship Id="rId2414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787169v1" TargetMode="External"/><Relationship Id="rId2415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Buldrini" TargetMode="External"/><Relationship Id="rId2416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Beretta" TargetMode="External"/><Relationship Id="rId2417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787178v1" TargetMode="External"/><Relationship Id="rId2418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galarza" TargetMode="External"/><Relationship Id="rId2419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rantala" TargetMode="External"/><Relationship Id="rId2420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Unanue" TargetMode="External"/><Relationship Id="rId2421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2014.0955" TargetMode="External"/><Relationship Id="rId2422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366321v1" TargetMode="External"/><Relationship Id="rId2423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio M. Rocco" TargetMode="External"/><Relationship Id="rId2424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413609.152" TargetMode="External"/><Relationship Id="rId2425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262146v1" TargetMode="External"/><Relationship Id="rId2426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787164v1" TargetMode="External"/><Relationship Id="rId2427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01090273v1" TargetMode="External"/><Relationship Id="rId2428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814619998_0032" TargetMode="External"/><Relationship Id="rId2429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108225v1" TargetMode="External"/><Relationship Id="rId2430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108198v1" TargetMode="External"/><Relationship Id="rId2431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ferrario" TargetMode="External"/><Relationship Id="rId2432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pedroni" TargetMode="External"/><Relationship Id="rId2433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413609.073" TargetMode="External"/><Relationship Id="rId2434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787165v1" TargetMode="External"/><Relationship Id="rId2435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413609.067" TargetMode="External"/><Relationship Id="rId2436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787173v1" TargetMode="External"/><Relationship Id="rId2437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108176v1" TargetMode="External"/><Relationship Id="rId2438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238090v1" TargetMode="External"/><Relationship Id="rId2439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366294v1" TargetMode="External"/><Relationship Id="rId2440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRMS.2014.7107252" TargetMode="External"/><Relationship Id="rId2441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108227v1" TargetMode="External"/><Relationship Id="rId2442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413609.074" TargetMode="External"/><Relationship Id="rId2443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787163v1" TargetMode="External"/><Relationship Id="rId2444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787161v1" TargetMode="External"/><Relationship Id="rId2445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926888v1" TargetMode="External"/><Relationship Id="rId2446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838785v1" TargetMode="External"/><Relationship Id="rId2447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838667v1" TargetMode="External"/><Relationship Id="rId2448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00752919v1" TargetMode="External"/><Relationship Id="rId2449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00912004v1" TargetMode="External"/><Relationship Id="rId2450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00846876v1" TargetMode="External"/><Relationship Id="rId2451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruiz" TargetMode="External"/><Relationship Id="rId2452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00930230v1" TargetMode="External"/><Relationship Id="rId2453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838776v1" TargetMode="External"/><Relationship Id="rId2454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838772v1" TargetMode="External"/><Relationship Id="rId2455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838745v1" TargetMode="External"/><Relationship Id="rId2456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839962v1" TargetMode="External"/><Relationship Id="rId2457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00936068v1" TargetMode="External"/><Relationship Id="rId2458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366329v1" TargetMode="External"/><Relationship Id="rId2459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366328v1" TargetMode="External"/><Relationship Id="rId2460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbch Razavi-Far" TargetMode="External"/><Relationship Id="rId2461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00913046v1" TargetMode="External"/><Relationship Id="rId2462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838640v1" TargetMode="External"/><Relationship Id="rId2463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00936089v1" TargetMode="External"/><Relationship Id="rId2464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926901v1" TargetMode="External"/><Relationship Id="rId2465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838641v1" TargetMode="External"/><Relationship Id="rId2466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00936062v1" TargetMode="External"/><Relationship Id="rId2467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Brice&#241;o" TargetMode="External"/><Relationship Id="rId2468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333154" TargetMode="External"/><Relationship Id="rId2469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366325v1" TargetMode="External"/><Relationship Id="rId2470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId2471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2013.102" TargetMode="External"/><Relationship Id="rId2472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366327v1" TargetMode="External"/><Relationship Id="rId2473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masi" TargetMode="External"/><Relationship Id="rId2474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sharon" TargetMode="External"/><Relationship Id="rId2475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Distaso" TargetMode="External"/><Relationship Id="rId2476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00911991v1" TargetMode="External"/><Relationship Id="rId2477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00930954v1" TargetMode="External"/><Relationship Id="rId2478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00936093v1" TargetMode="External"/><Relationship Id="rId2479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00936084v1" TargetMode="External"/><Relationship Id="rId2480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbisotti" TargetMode="External"/><Relationship Id="rId2481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Capanna" TargetMode="External"/><Relationship Id="rId2482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colombo" TargetMode="External"/><Relationship Id="rId2483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333132" TargetMode="External"/><Relationship Id="rId2484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839908v1" TargetMode="External"/><Relationship Id="rId2485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00936077v1" TargetMode="External"/><Relationship Id="rId2486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333028" TargetMode="External"/><Relationship Id="rId2487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00936073v1" TargetMode="External"/><Relationship Id="rId2488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00912003v1" TargetMode="External"/><Relationship Id="rId2489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00936091v1" TargetMode="External"/><Relationship Id="rId2490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Borgonovo" TargetMode="External"/><Relationship Id="rId2491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777580v1" TargetMode="External"/><Relationship Id="rId2492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777550v1" TargetMode="External"/><Relationship Id="rId2493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777546v1" TargetMode="External"/><Relationship Id="rId2494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777508v1" TargetMode="External"/><Relationship Id="rId2495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00737094v1" TargetMode="External"/><Relationship Id="rId2496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00737081v1" TargetMode="External"/><Relationship Id="rId2497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mithlesh Kumar" TargetMode="External"/><Relationship Id="rId2498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00713401v1" TargetMode="External"/><Relationship Id="rId2499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782068v1" TargetMode="External"/><Relationship Id="rId2500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId2501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCCSP.2012.6217782" TargetMode="External"/><Relationship Id="rId2502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777576v1" TargetMode="External"/><Relationship Id="rId2503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366333v1" TargetMode="External"/><Relationship Id="rId2504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777568v1" TargetMode="External"/><Relationship Id="rId2505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777587v1" TargetMode="External"/><Relationship Id="rId2506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seraoui" TargetMode="External"/><Relationship Id="rId2507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chevalier" TargetMode="External"/><Relationship Id="rId2508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777579v1" TargetMode="External"/><Relationship Id="rId2509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent H. Nystad" TargetMode="External"/><Relationship Id="rId2510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777538v1" TargetMode="External"/><Relationship Id="rId2511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Lopez Droguett" TargetMode="External"/><Relationship Id="rId2512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777500v1" TargetMode="External"/><Relationship Id="rId2513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId2514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Tong" TargetMode="External"/><Relationship Id="rId2515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhao" TargetMode="External"/><Relationship Id="rId2516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00721089v1" TargetMode="External"/><Relationship Id="rId2517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777558v1" TargetMode="External"/><Relationship Id="rId2518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777451v1" TargetMode="External"/><Relationship Id="rId2519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00737086v1" TargetMode="External"/><Relationship Id="rId2520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777555v1" TargetMode="External"/><Relationship Id="rId2521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00703735v1" TargetMode="External"/><Relationship Id="rId2522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00744002v1" TargetMode="External"/><Relationship Id="rId2523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Despujols" TargetMode="External"/><Relationship Id="rId2524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777572v1" TargetMode="External"/><Relationship Id="rId2525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00721090v1" TargetMode="External"/><Relationship Id="rId2526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777485v1" TargetMode="External"/><Relationship Id="rId2527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777481v1" TargetMode="External"/><Relationship Id="rId2528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777569v1" TargetMode="External"/><Relationship Id="rId2529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00704887v1" TargetMode="External"/><Relationship Id="rId2530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777612v1" TargetMode="External"/><Relationship Id="rId2531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658072v1" TargetMode="External"/><Relationship Id="rId2532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHM.2011.5939535" TargetMode="External"/><Relationship Id="rId2533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00661205v1" TargetMode="External"/><Relationship Id="rId2534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.D. Lins" TargetMode="External"/><Relationship Id="rId2535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Moura" TargetMode="External"/><Relationship Id="rId2536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Jacinto" TargetMode="External"/><Relationship Id="rId2537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658093v1" TargetMode="External"/><Relationship Id="rId2538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658061v1" TargetMode="External"/><Relationship Id="rId2539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00661199v1" TargetMode="External"/><Relationship Id="rId2540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721033v1" TargetMode="External"/><Relationship Id="rId2541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712932v1" TargetMode="External"/><Relationship Id="rId2542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Culver" TargetMode="External"/><Relationship Id="rId2543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11433-352" TargetMode="External"/><Relationship Id="rId2544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658087v1" TargetMode="External"/><Relationship Id="rId2545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366337v1" TargetMode="External"/><Relationship Id="rId2546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658230v1" TargetMode="External"/><Relationship Id="rId2547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658104v1" TargetMode="External"/><Relationship Id="rId2548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658098v1" TargetMode="External"/><Relationship Id="rId2549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658069v1" TargetMode="External"/><Relationship Id="rId2550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina S. Y. Ng" TargetMode="External"/><Relationship Id="rId2551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwok-Leung Tsui" TargetMode="External"/><Relationship Id="rId2552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658101v1" TargetMode="External"/><Relationship Id="rId2553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658095v1" TargetMode="External"/><Relationship Id="rId2554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00661210v1" TargetMode="External"/><Relationship Id="rId2555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658077v1" TargetMode="External"/><Relationship Id="rId2556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00661207v1" TargetMode="External"/><Relationship Id="rId2557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658103v1" TargetMode="External"/><Relationship Id="rId2558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658054v1" TargetMode="External"/><Relationship Id="rId2559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keith" TargetMode="External"/><Relationship Id="rId2560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658089v1" TargetMode="External"/><Relationship Id="rId2561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00661196v1" TargetMode="External"/><Relationship Id="rId2562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marle" TargetMode="External"/><Relationship Id="rId2563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICQR2MSE.2011.5976743" TargetMode="External"/><Relationship Id="rId2564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721054v1" TargetMode="External"/><Relationship Id="rId2565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366342v1" TargetMode="External"/><Relationship Id="rId2566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aven" TargetMode="External"/><Relationship Id="rId2567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366343v1" TargetMode="External"/><Relationship Id="rId2568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366341v1" TargetMode="External"/><Relationship Id="rId2569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Droguett" TargetMode="External"/><Relationship Id="rId2570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02308875v1" TargetMode="External"/><Relationship Id="rId2571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Andrews" TargetMode="External"/><Relationship Id="rId2572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Eid" TargetMode="External"/><Relationship Id="rId2573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRMS.2009.5270126" TargetMode="External"/><Relationship Id="rId2574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563369v1" TargetMode="External"/><Relationship Id="rId2575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId2576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId2577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Padovani" TargetMode="External"/><Relationship Id="rId2578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563605v1" TargetMode="External"/><Relationship Id="rId2579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04409057v1" TargetMode="External"/><Relationship Id="rId2580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2595/1/012014" TargetMode="External"/><Relationship Id="rId2581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232377v1" TargetMode="External"/><Relationship Id="rId2582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364382v1" TargetMode="External"/><Relationship Id="rId2583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qamar Mahboob" TargetMode="External"/><Relationship Id="rId2584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b21983" TargetMode="External"/><Relationship Id="rId2585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989093v1" TargetMode="External"/><Relationship Id="rId2586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989111v1" TargetMode="External"/><Relationship Id="rId2587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01269957v1" TargetMode="External"/><Relationship Id="rId2588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777141v1" TargetMode="External"/><Relationship Id="rId2589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4588-2" TargetMode="External"/><Relationship Id="rId2590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00660686v1" TargetMode="External"/><Relationship Id="rId2591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658757v1" TargetMode="External"/><Relationship Id="rId2592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481447v1" TargetMode="External"/><Relationship Id="rId2593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822700-8.00008-1" TargetMode="External"/><Relationship Id="rId2594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518990v1" TargetMode="External"/><Relationship Id="rId2595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Arab Djeziri" TargetMode="External"/><Relationship Id="rId2596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Benmoussa" TargetMode="External"/><Relationship Id="rId2597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42726-9_8" TargetMode="External"/><Relationship Id="rId2598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428562v1" TargetMode="External"/><Relationship Id="rId2599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95597-1_9" TargetMode="External"/><Relationship Id="rId2600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967981v1" TargetMode="External"/><Relationship Id="rId2601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00024-0_6" TargetMode="External"/><Relationship Id="rId2602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428593v1" TargetMode="External"/><Relationship Id="rId2603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28565-4_10" TargetMode="External"/><Relationship Id="rId2604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364374v1" TargetMode="External"/><Relationship Id="rId2605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364384v1" TargetMode="External"/><Relationship Id="rId2606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Joanni" TargetMode="External"/><Relationship Id="rId2607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b21983-3" TargetMode="External"/><Relationship Id="rId2608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989231v1" TargetMode="External"/><Relationship Id="rId2609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364383v1" TargetMode="External"/><Relationship Id="rId2610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b21983-2" TargetMode="External"/><Relationship Id="rId2611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364385v1" TargetMode="External"/><Relationship Id="rId2612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dersin" TargetMode="External"/><Relationship Id="rId2613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b21983-1" TargetMode="External"/><Relationship Id="rId2614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989159v1" TargetMode="External"/><Relationship Id="rId2615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119317906.ch7" TargetMode="External"/><Relationship Id="rId2616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989144v1" TargetMode="External"/><Relationship Id="rId2617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119317906.ch8" TargetMode="External"/><Relationship Id="rId2618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171476v1" TargetMode="External"/><Relationship Id="rId2619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118445112.stat03882.pub2" TargetMode="External"/><Relationship Id="rId2620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366317v1" TargetMode="External"/><Relationship Id="rId2621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17399-127" TargetMode="External"/><Relationship Id="rId2622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366318v1" TargetMode="External"/><Relationship Id="rId2623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771555v1" TargetMode="External"/><Relationship Id="rId2624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778377v1" TargetMode="External"/><Relationship Id="rId2625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-2095-7.ch017" TargetMode="External"/><Relationship Id="rId2626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00642352v1" TargetMode="External"/><Relationship Id="rId2627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-2207-4_14" TargetMode="External"/><Relationship Id="rId2628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7AD1D6E82B6E7FEE5EE6F1974F9EC3B20530D87D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId2629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777650v1" TargetMode="External"/><Relationship Id="rId2630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00661192v1" TargetMode="External"/><Relationship Id="rId2631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0719-1_9" TargetMode="External"/><Relationship Id="rId2632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658747v1" TargetMode="External"/><Relationship Id="rId2633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609126v1" TargetMode="External"/><Relationship Id="rId2634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00661212v1" TargetMode="External"/><Relationship Id="rId2635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Popescu" TargetMode="External"/><Relationship Id="rId2636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00642350v1" TargetMode="External"/><Relationship Id="rId2637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-85729-470-8" TargetMode="External"/><Relationship Id="rId2638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609116v1" TargetMode="External"/><Relationship Id="rId2639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609115v1" TargetMode="External"/><Relationship Id="rId2640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103656v1" TargetMode="External"/><Relationship Id="rId2641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2023.106077" TargetMode="External"/><Relationship Id="rId2642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103900v1" TargetMode="External"/><Relationship Id="rId2643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16041610" TargetMode="External"/><Relationship Id="rId2644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703643v1" TargetMode="External"/><Relationship Id="rId2645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585261v1" TargetMode="External"/><Relationship Id="rId2646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348565v1" TargetMode="External"/><Relationship Id="rId2647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366971v1" TargetMode="External"/><Relationship Id="rId2648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249393v1" TargetMode="External"/><Relationship Id="rId2649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02533290v2" TargetMode="External"/><Relationship Id="rId2650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265879v1" TargetMode="External"/><Relationship Id="rId2651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347361v1" TargetMode="External"/><Relationship Id="rId2652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265887v1" TargetMode="External"/><Relationship Id="rId2653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00864850v1" TargetMode="External"/><Relationship Id="rId2654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00864843v1" TargetMode="External"/><Relationship Id="rId2655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924426v1" TargetMode="External"/><Relationship Id="rId2656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>