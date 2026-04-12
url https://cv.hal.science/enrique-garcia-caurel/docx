--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -671,404 +671,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability under electron irradiation of some layered hydrated minerals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon Dot Synthesis in CYTOP Optical Fiber Using IR Femtosecond Laser Direct Writing and Its Luminescence Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruyue Que</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle de Noirfontaine</w:t>
+                <w:t xml:space="preserve">Jean-Frédéric Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Garcia-Caurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Courtial</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Garcia-Caurel</w:t>
+                <w:t xml:space="preserve">Olivier Plantevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriacos Kalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2024.125033⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (12), pp.3284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano14110941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954984v1</w:t>
+                <w:t xml:space="preserve">hal-05466522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Dot Synthesis in CYTOP Optical Fiber Using IR Femtosecond Laser Direct Writing and Its Luminescence Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruyue Que</w:t>
+                <w:t xml:space="preserve">Stability under electron irradiation of some layered hydrated minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle de Noirfontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Frédéric Audibert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Enrique Garcia-Caurel</w:t>
+                <w:t xml:space="preserve">Sandrine Tusseau-Nenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Plantevin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kyriacos Kalli</w:t>
+                <w:t xml:space="preserve">E. Garcia-Caurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (12), pp.3284. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 340, pp.125033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano14110941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2024.125033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05466522v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon Dot Synthesis in CYTOP Optical Fiber Using IR Femtosecond Laser Direct Writing and Its Luminescence Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruyue Que</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Garcia-Caurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Plantevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriacos Kalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (11), pp.941. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nano14110941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769240v1</w:t>
@@ -1226,51 +1226,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing signal-to-noise ratio in over-determined Mueller matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Philpott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Garcia-Caurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guaitella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2473,51 +2473,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9F410803"/>
+    <w:nsid w:val="8BBBE6A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2704,51 +2704,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/enrique-garcia-caurel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8202-7810" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539780v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Sciamma-O&#8217;brien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Jovanovic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Perrin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maratrat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555916" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526447v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garcia-Caurel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Plyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Colin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Orlik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvigor Ossikovski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.571395" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466523v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruyue Que" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriacos Kalli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pansu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;rique Audibert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.519955" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480867v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l Rosales" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garcia Caurel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.513929" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04954984v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle de Noirfontaine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Courtial" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alessi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tusseau-Nenez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia-Caurel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2024.125033" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466522v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantevin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14110941" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769240v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458675v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Al Bugami" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Su" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lizana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Campos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139594" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04457989v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Philpott" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guaitella" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sobota" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.493464" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04458698v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Arteaga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Hingerl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.451106" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458709v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert van Eeckhout" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Ferrer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Gonz&#225;lez-Arnay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.426387" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04458703v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garc&#237;a Romero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.438673" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Garc&#237;a Parejo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Campos-Jara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Garc&#237;a-Caurel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto &#193;lvarez-Herrero" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5122749" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04458728v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bandar Al Bugami" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Cloude" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.409799" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326079v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rjiba Eya" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koumara Rungasamy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boffety" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan R. P. Sortais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281571v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruscassier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-904" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281540v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Sciamma-O'Brien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1740" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/enrique-garcia-caurel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8202-7810" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539780v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Sciamma-O&#8217;brien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Jovanovic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Perrin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maratrat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555916" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526447v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garcia-Caurel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Plyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Colin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Orlik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvigor Ossikovski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.571395" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466523v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruyue Que" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriacos Kalli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pansu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;rique Audibert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.519955" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480867v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l Rosales" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garcia Caurel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.513929" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466522v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantevin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14110941" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04954984v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle de Noirfontaine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Courtial" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alessi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tusseau-Nenez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia-Caurel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2024.125033" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769240v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458675v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Al Bugami" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Su" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lizana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Campos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139594" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04457989v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Philpott" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guaitella" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sobota" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.493464" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04458698v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Arteaga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Hingerl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.451106" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458709v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert van Eeckhout" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Ferrer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Gonz&#225;lez-Arnay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.426387" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04458703v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garc&#237;a Romero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.438673" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Garc&#237;a Parejo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Campos-Jara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Garc&#237;a-Caurel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto &#193;lvarez-Herrero" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5122749" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04458728v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bandar Al Bugami" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Cloude" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.409799" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326079v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rjiba Eya" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koumara Rungasamy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boffety" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan R. P. Sortais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281571v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruscassier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-904" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281540v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Sciamma-O'Brien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1740" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>