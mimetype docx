--- v1 (2026-04-12)
+++ v2 (2026-05-09)
@@ -671,404 +671,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Dot Synthesis in CYTOP Optical Fiber Using IR Femtosecond Laser Direct Writing and Its Luminescence Properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability under electron irradiation of some layered hydrated minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Frédéric Audibert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Enrique Garcia-Caurel</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle de Noirfontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Plantevin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kyriacos Kalli</w:t>
+                <w:t xml:space="preserve">Mireille Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Tusseau-Nenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Garcia-Caurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano14110941⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 340, pp.125033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2024.125033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05466522v1</w:t>
+                <w:t xml:space="preserve">hal-04954984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability under electron irradiation of some layered hydrated minerals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Alessi</w:t>
+                <w:t xml:space="preserve">Carbon Dot Synthesis in CYTOP Optical Fiber Using IR Femtosecond Laser Direct Writing and Its Luminescence Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruyue Que</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Tusseau-Nenez</w:t>
+                <w:t xml:space="preserve">Jean-Frédéric Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Garcia-Caurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Garcia-Caurel</w:t>
+                <w:t xml:space="preserve">Olivier Plantevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriacos Kalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 340, pp.125033. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (12), pp.3284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2024.125033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano14110941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04954984v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon Dot Synthesis in CYTOP Optical Fiber Using IR Femtosecond Laser Direct Writing and Its Luminescence Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruyue Que</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Garcia-Caurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Plantevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriacos Kalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (11), pp.941. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nano14110941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769240v1</w:t>
@@ -1226,51 +1226,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing signal-to-noise ratio in over-determined Mueller matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Philpott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Garcia-Caurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guaitella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2473,51 +2473,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8BBBE6A1"/>
+    <w:nsid w:val="9ADF0C9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2704,51 +2704,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/enrique-garcia-caurel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8202-7810" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539780v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Sciamma-O&#8217;brien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Jovanovic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Perrin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maratrat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555916" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526447v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garcia-Caurel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Plyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Colin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Orlik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvigor Ossikovski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.571395" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466523v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruyue Que" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriacos Kalli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pansu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;rique Audibert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.519955" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480867v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l Rosales" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garcia Caurel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.513929" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466522v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantevin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14110941" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04954984v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle de Noirfontaine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Courtial" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alessi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tusseau-Nenez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia-Caurel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2024.125033" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769240v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458675v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Al Bugami" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Su" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lizana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Campos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139594" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04457989v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Philpott" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guaitella" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sobota" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.493464" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04458698v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Arteaga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Hingerl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.451106" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458709v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert van Eeckhout" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Ferrer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Gonz&#225;lez-Arnay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.426387" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04458703v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garc&#237;a Romero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.438673" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Garc&#237;a Parejo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Campos-Jara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Garc&#237;a-Caurel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto &#193;lvarez-Herrero" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5122749" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04458728v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bandar Al Bugami" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Cloude" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.409799" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326079v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rjiba Eya" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koumara Rungasamy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boffety" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan R. P. Sortais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281571v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruscassier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-904" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281540v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Sciamma-O'Brien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1740" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/enrique-garcia-caurel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8202-7810" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539780v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Sciamma-O&#8217;brien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Jovanovic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Perrin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maratrat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555916" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526447v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garcia-Caurel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Plyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Colin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Orlik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvigor Ossikovski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.571395" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466523v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruyue Que" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriacos Kalli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pansu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;rique Audibert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.519955" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480867v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l Rosales" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garcia Caurel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.513929" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04954984v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle de Noirfontaine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Courtial" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alessi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tusseau-Nenez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia-Caurel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2024.125033" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466522v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantevin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14110941" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769240v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458675v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Al Bugami" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Su" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lizana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Campos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139594" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04457989v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Philpott" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guaitella" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sobota" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.493464" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04458698v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Arteaga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Hingerl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.451106" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458709v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert van Eeckhout" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Ferrer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Gonz&#225;lez-Arnay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.426387" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04458703v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garc&#237;a Romero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.438673" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Garc&#237;a Parejo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Campos-Jara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Garc&#237;a-Caurel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto &#193;lvarez-Herrero" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5122749" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04458728v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bandar Al Bugami" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Cloude" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.409799" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326079v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rjiba Eya" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koumara Rungasamy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boffety" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan R. P. Sortais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281571v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruscassier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-904" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281540v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Sciamma-O'Brien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1740" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>