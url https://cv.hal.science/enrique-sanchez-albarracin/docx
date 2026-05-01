--- v0 (2026-04-07)
+++ v1 (2026-05-01)
@@ -749,191 +749,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinaridade e Inovação Educativa: saberes e práticas</w:t>
+                <w:t xml:space="preserve">Desafíos y herramientas de cooperación</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Sanchez Albarracin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Cristina Schirlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdisciplinaridade e Inovação Educativa: saberes e práticas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Florianópolis, Brazil. http://www.siiepe.ufsc.br/artigos-selecionados/</w:t>
+              <w:t xml:space="preserve">Seminario de metodología francesa para la enseñanza de las matemáticas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Bogotá, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057572v1</w:t>
+                <w:t xml:space="preserve">hal-01058594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desafíos y herramientas de cooperación</w:t>
+                <w:t xml:space="preserve">Interdisciplinaridade e Inovação Educativa: saberes e práticas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Sanchez Albarracin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sani de Carvalho Rutz da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cristina Schirlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminario de metodología francesa para la enseñanza de las matemáticas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Bogotá, Francia</w:t>
+              <w:t xml:space="preserve">Interdisciplinaridade e Inovação Educativa: saberes e práticas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Florianópolis, Brazil. http://www.siiepe.ufsc.br/artigos-selecionados/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058594v1</w:t>
+                <w:t xml:space="preserve">hal-01057572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloque sur l'interdisicplinarité de l'association et de la revue Natures, Sciences, Sociétés, 2013</w:t>
               </w:r>
@@ -1267,178 +1267,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eficácia e convivêncialidade : consideração da diversidade no ensino</w:t>
+                <w:t xml:space="preserve">Représentations, idées reçues et didactique : enseigner l'espagnol aux futurs ingéneurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Sanchez Albarracin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Athanaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II Simpósio Nacional de Ensino de Ciência e Tecnologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Ponta Grossa, Brazil. http://www.utfpr.edu.br/estrutura-universitaria/diretorias-de-gestao/dircom/noticias/noticias/2010/o</w:t>
+              <w:t xml:space="preserve">L'enseignement des langues à l'Université, La Clé des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS LSH / DGESCO, 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058038v1</w:t>
+                <w:t xml:space="preserve">halshs-01299317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations, idées reçues et didactique : enseigner l'espagnol aux futurs ingéneurs</w:t>
+                <w:t xml:space="preserve">Eficácia e convivêncialidade : consideração da diversidade no ensino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Sanchez Albarracin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Athanaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'enseignement des langues à l'Université, La Clé des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS LSH / DGESCO, 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">II Simpósio Nacional de Ensino de Ciência e Tecnologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Ponta Grossa, Brazil. http://www.utfpr.edu.br/estrutura-universitaria/diretorias-de-gestao/dircom/noticias/noticias/2010/o</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01299317v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues, sciences et techniques : les trois cultures de l'ingénieur international</w:t>
               </w:r>
@@ -2785,51 +2785,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113211v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Sanchez Albarracin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sani de Carvalho Rutz da Silva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Schirlo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057800v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245655v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246513v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dujet-Sayyed" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pangaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058042v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069106v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069110v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088985v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057572v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058594v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01058460v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Schmid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mambrini-Doudet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Coutellec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S&#225;nchez Albarrac&#237;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Perez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057531v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Felix Fayolle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eulaidia de Araujo Vieira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057564v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058040v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058038v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Athanaze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299317v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318407v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424022v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318390v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425024v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966934v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Alonso P&#233;rez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elies Furio Blasco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959360v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Alonso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Blanco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Gr&#233;gorio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358165v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097133v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mercado-de-letras.com.br/livro-mway.php?codid=406" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191463v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique S&#233;rgio Beltr&#227;o De Castro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097138v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Garbarino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758658v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424373v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dujet Christiane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pangaud Chantal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00177147v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113211v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Sanchez Albarracin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sani de Carvalho Rutz da Silva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Schirlo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057800v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245655v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246513v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dujet-Sayyed" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pangaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058042v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069106v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069110v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088985v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058594v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057572v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01058460v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Schmid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mambrini-Doudet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Coutellec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S&#225;nchez Albarrac&#237;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Perez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057531v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Felix Fayolle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eulaidia de Araujo Vieira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057564v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058040v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299317v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058038v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Athanaze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318407v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424022v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318390v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425024v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966934v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Alonso P&#233;rez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elies Furio Blasco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959360v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Alonso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Blanco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Gr&#233;gorio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358165v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097133v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mercado-de-letras.com.br/livro-mway.php?codid=406" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191463v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique S&#233;rgio Beltr&#227;o De Castro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097138v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Garbarino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758658v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424373v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dujet Christiane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pangaud Chantal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00177147v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>