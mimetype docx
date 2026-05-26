--- v1 (2026-05-01)
+++ v2 (2026-05-26)
@@ -1726,233 +1726,233 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagenes de España.País, Empresas, Cultura</w:t>
+                <w:t xml:space="preserve">Imágenes de España. País, Empresas, Cultura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+                <w:t xml:space="preserve">Matilde Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Matilde Alonso Pérez &amp; Elies Furió Blasco &amp; Enrique Sánchez Albarracín. septem ediciones, pp.202, 2014, 978-84-16053-07-0</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Sanchez Albarracin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Paul Grégorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Septem ediciones, pp.204, 2014, 13: 978-84-16053-07-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00966934v1</w:t>
+                <w:t xml:space="preserve">hal-00959360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imágenes de España. País, Empresas, Cultura</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Imagenes de España.País, Empresas, Cultura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Sánchez Albarracín</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matilde Alonso Pérez &amp; Elies Furió Blasco &amp; Enrique Sánchez Albarracín. septem ediciones, pp.202, 2014, 978-84-16053-07-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Blanco</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-00959360v1</w:t>
+                <w:t xml:space="preserve">halshs-00966934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2785,51 +2785,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113211v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Sanchez Albarracin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sani de Carvalho Rutz da Silva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Schirlo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057800v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245655v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246513v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dujet-Sayyed" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pangaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058042v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069106v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069110v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088985v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058594v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057572v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01058460v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Schmid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mambrini-Doudet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Coutellec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S&#225;nchez Albarrac&#237;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Perez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057531v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Felix Fayolle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eulaidia de Araujo Vieira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057564v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058040v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299317v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058038v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Athanaze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318407v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424022v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318390v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425024v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966934v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Alonso P&#233;rez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elies Furio Blasco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959360v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Alonso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Blanco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Gr&#233;gorio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358165v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097133v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mercado-de-letras.com.br/livro-mway.php?codid=406" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191463v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique S&#233;rgio Beltr&#227;o De Castro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097138v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Garbarino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758658v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424373v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dujet Christiane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pangaud Chantal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00177147v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113211v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Sanchez Albarracin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sani de Carvalho Rutz da Silva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Schirlo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057800v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245655v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246513v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dujet-Sayyed" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pangaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058042v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069106v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069110v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088985v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058594v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057572v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01058460v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Schmid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mambrini-Doudet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Coutellec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S&#225;nchez Albarrac&#237;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Perez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057531v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Felix Fayolle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eulaidia de Araujo Vieira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057564v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058040v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299317v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058038v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Athanaze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318407v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424022v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318390v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425024v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959360v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elies Furio Blasco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Alonso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Blanco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Gr&#233;gorio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966934v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Alonso P&#233;rez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358165v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097133v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mercado-de-letras.com.br/livro-mway.php?codid=406" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191463v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique S&#233;rgio Beltr&#227;o De Castro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097138v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Garbarino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758658v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424373v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dujet Christiane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pangaud Chantal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00177147v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>